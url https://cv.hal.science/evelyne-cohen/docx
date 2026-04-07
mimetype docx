--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evelyne Cohen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Evelyne Cohen Professeure émérite des Universités (Enssib)Membre du LARHRAcoresponsable de la Revue d'histoire culturelle (XVIIIe-XXIe siècles), open édition</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evelyne-cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6160-2062</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050440985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure émérite des Universités Histoire contemporaine , ENSSIB (Université de Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable (avec L. Baridon, I. Gaillard, AM Granet )de l' Atelier Images-sons-mémoires au sein du LARHRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axe(s) / transversalité(s) : Transversalité Histoire numérique et cultures médiatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives de la télévision (audiovisuelles et écrites)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la télévision des années 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le patrimoine audiovisuel dans le monde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les symboliques républicaines -Programme Places de la République/ Places politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme PICS CNRS 2015-2018 France-Brésil Patrimoines-Images-médias-Identités (PIMI) puis coresponsable avec Isabelle Gaillard de l'IRP Archives-Médias-Images-Sociétés (AMIS) 2021-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches/activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la transversalité/ Atelier  Images-sons-mémoires (Contrat quinquennal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du PICS CNRS PIMI (Patrimoines-Images-médias-Identités) du LARHRA 2015-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de 2017 à 2020 du séminaire &amp;quot;Culture et communication-La Culture à la télévision&amp;quot; du comité d'histoire du Ministère de la culture-https://chmcc.hypotheses.org/4728Co-responsable de l'IPR franco-brésilien du CNRS (avec Isabelle Gaillard) Archives-Médias-Images-Sociétés (AMIS) 2021-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Habilitation à diriger des recherches en histoire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Histoire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d'études approfondies en Études hébraïques, option Études anciennes et médiévales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de Chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômée de l'École Nationale des Langues Orientales Vivantes, Chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions précédentes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 Professeure émérite des Universités en histoire culturelle contemporaine (ENSSIB-LARHRA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Professeure en Histoire et anthropologie culturelles (XXe siècle) enssib–Université de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2009 : Responsable du Pôle de recherches en Sciences de la ville (Université Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996- 2009 : Maître de conférences en histoire contemporaine (Université Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982-1996 : Assistant d’histoire à Université Paris 7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1972-1982 : Ingénieur de recherches au CNRS.**Responsabilités**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Codirection (avec Pascale Goetschel) de la* Revue d'histoire culturelle (XVIIIe-XXIe siècle* créée en 2020 </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/rhc/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Le Temps des médias, Nouveau monde éditions, depuis juin 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Sociétés & Représentations, Editions de la Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Secrétaire générale de l'Association pour le développement de l'histoire culturelle (ADHC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'administration de l'ADHC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'administration de la Société pour l'histoire des médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Identifiant HAL : evelyne-cohen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PUBLICATIONS **Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Pascale Goetschel, Laurent Martin, Pascal Ory. Dix ans d'histoire culturelle. Presses de l'enssib, pp.314, 2011. 〈halshs-00626750〉&amp;lt;halshs-00626750&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directions d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Veiga França, Evelyne Cohen. Vera Franca, Evelyne Cohen, Itania Gomes, Generos midiaticos et identitades, UFMG Minas Gerais, PPGCOM, 2017, 304 p. 2017. 〈hal-01979805〉&amp;lt;hal-01979805&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Myriam Tsikounas. Evelyne Cohen et Myriam Tsikounas, 1967 au petit écran : une semaine ordinaire, Presses universitaires de Rennes/ Institut national de l’audiovisuel, 2014. 2014. 〈hal-01979808〉&amp;lt;hal-01979808&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Myriam Tsikounas. 1967 au petit écran : une semaine ordinaire. Presses universitaires de Rennes, 369 p., 2014. 〈halshs-00951338〉&amp;lt;halshs-00951338&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Julia Csergo. L'Artification du culinaire. Revue Sociétés & Représentations n°34, Publications de la Sorbonne, 2013. 〈halshs-00777610〉&amp;lt;halshs-00777610&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Gérard Monnier. La République et ses symboles. Un territoire de signes. Publications de la Sorbonne, 440 p., 2013, 978-2-85944-747-2. 〈halshs-00951345〉&amp;lt;halshs-00951345&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. La République et ses symboles-Un territoire de signes. Publications de la Sorbonne, pp.440, 2013. 〈halshs-00942022〉&amp;lt;halshs-00942022&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Pascale Goetschel, Laurent Martin, Pascal Ory. Dix ans d'histoire culturelle. Presses de l'ENSSIB, 314p., 2011, 978-2-910227-94-4. 〈halshs-00951351〉&amp;lt;halshs-00951351&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d'ouvragesEvelyne Cohen. , « Le Dom Juan de Marcel Bluwal », Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017, première édition, p.269-281.. Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017. 〈hal-01979807〉&amp;lt;hal-01979807&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980. Laurent Martin (dir.)Les censures dans le monde xixe- xxie siècle, PUR, 2016, 2016. 〈hal-01979802〉&amp;lt;hal-01979802&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Marie-Françoise Lévy. Evelyne Cohen, « La pensée de Jean d’Arcy entre religion, politique et communication », in Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013, p. 43-53. Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013, 2013. 〈hal-01979811〉&amp;lt;hal-01979811&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Recherches sur la guerre d'Algérie à la télévision. Jean-Pierre Bertin Maghit (dir.). La guerre d'Algérie et les médias-Questions aux archives, Théorème 18, Presses Sorbonne nouvelle, pp.69-77, 2013. 〈halshs-00942079〉&amp;lt;halshs-00942079&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. La pensée de Jean d'Arcy entre religion, politique et communication. Marie-Françoise Lévy (dir.). Jean d'Arcy- Penser la communication au XXe siècle, Publications de la Sorbonne, pp.43-53, 2013. 〈halshs-00942084〉&amp;lt;halshs-00942084&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. O jornalismo de televisão e suas mutações: anos 1980-1990 na França. Análise de Telejornalismo: desafios teórico-metodológicos, Edufba, pp.187-209, 2012. 〈halshs-00951355〉&amp;lt;halshs-00951355&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Les sources audiovisuelles de l'affaire Dominici. André Rauch et Myriam Tsikounas. L'historien, le juge et l'assassin, Paris, Publications de la Sorbonne, pp.57-70, 2012. 〈halshs-00735199〉&amp;lt;halshs-00735199&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La Cinémathèque de Toulouse. Sociétés & Représentations, n° 32, Publications de la Sorbonne, pp.183 192, 2011. 〈halshs-00828993〉&amp;lt;halshs-00828993&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Télévision et culture de masse. Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory. Dix ans d'histoire culturelle, Presses de l'enssib, pp.294-301, 2011. 〈halshs-00656174〉&amp;lt;halshs-00656174&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le plus grand théâtre du monde : réalisations et échanges au sein de l'Union européenne de radiodiffusion (1962-1967). A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory. Les relations culturelles internationales au XXe siècle. De la diplomatie culturelle à l'acculturation, Peter Lang, pp.181-187, 2011. 〈halshs-00656192〉&amp;lt;halshs-00656192&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Pascale Goetschel. Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre. Sociétés & Représentations, n° 32, Publications de la Sorbonne, pp.195-219, 2011. 〈halshs-00828992〉&amp;lt;halshs-00828992&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le triangle République-Bastille-Nation. Danielle Tartakowsky. Paris manif' : Les manifestations de rue à Paris de 1880 à nos jours, Presses universitaires de Rennes, pp.40-51, 2011. 〈halshs-00656188〉&amp;lt;halshs-00656188&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La mémoire du 18 juin à travers les actualités cinématographiques et les émissions de la télévision française (1945-2006). Philippe Oulmont. Les 18 juin, Combats et commémorations, Editions André Versaille, pp.328-344, 2011. 〈halshs-00656180〉&amp;lt;halshs-00656180&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le centre de Paris : un espace mouvant ?. Myriam Tsikounas. Imaginaires urbains du Paris romantique à nos jours, Editions Le Manuscrit, pp.157-175, 2011. 〈halshs-00656197〉&amp;lt;halshs-00656197&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La réception de la pièce télévisée de John Osborne : A patriot for me. P. Goetschel, F. Jost, M. Tsikounas. Lire, voir, entendre- La réception des objets médiatiques, Publications de la Sorbonne, pp.55-63, 2010. 〈halshs-00656203〉&amp;lt;halshs-00656203&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Paris en symboles. Cahiers Parisiens/ Parisian Notebooks, No. 5, University of Chicago Press, pp.121-133, 2010. 〈halshs-00656215〉&amp;lt;halshs-00656215&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Notices &amp;quot; Paris &amp;quot; (18000 signes) et &amp;quot; Marianne &amp;quot; (6000 signes). Christian Delporte, Jean-Yves Mollier et Jean-François Sirinelli. Dictionnaire d'histoire culturelle de la France contemporaine, Presses universitaires de France, 2010. 〈halshs-00656207〉&amp;lt;halshs-00656207&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Evelyne Cohen, AnaIs Fléchet, Pascale Goetschel, Laurent Martin, Pascal Ory , Cultural history in France, local debates, global perspectives, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Vera Franca, Evelyne Cohen, Itania Gomes, Generos midiaticos et identitades, UFMG Minas Gerais, PPGCOM, 2017, 304 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Myriam Tsikounas (dir.), 1967 au petit écran : une semaine ordinaire, Presses universitaires de Rennes/ Institut national de l’audiovisuel, 2014, 369 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Gérard Monnier (sous la direction de), La République et ses symboles-Un territoire de signes, Paris, Publications de la Sorbonne, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Goetschel (Pascale), Martin (Laurent) et Ory (Pascal) (dir.) Dix ans d’histoire culturelle, Paris, Presses de l’Enssib, septembre 2011, 314 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), La Télévision sur la scène du politique. Un service public pendant les Trente Glorieuses, Institut national de l’Audiovisuel INA, Mémoires de télévision, 2009, 202 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Lévy (Marie-Françoise) (dir), La télévision des trente Glorieuses- Culture et politique, Paris, CNRS Éditions, 2007, 315 p.http://books.openedition.org/editionscnrs/2930?lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agulhon (Maurice), Becker (Annette), Cohen (Évelyne) (études réunies par), La République en représentations. Autour de l’œuvre de Maurice Agulhon, Paris, Publications de la Sorbonne, 2006, 421 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chabaud (G.), Cohen (É.), Coquery (N.), Penez (J.) (dir.), Les Guides imprimés XVIe-XXe siècles, Villes, paysages, voyages, Paris, Belin, 2000,703 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Paris dans l’imaginaire national de l’entre-deux-guerres, Paris, Publications de la Sorbonne, 1999, 398 p., Préface de Maurice Agulhon. désormais consultable </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://books.openedition.org/psorbonne/1246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de numéros de revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, « La fausse information de la Gazette à Twitter », Le Temps des Médias, Nouveau Monde éditions, n° 30, printemps 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Chambat et Evelyne Cohen (sous la direction de), « Archives et patrimoines visuels et sonores », Sociétés&Représentations, n°35, Paris, Publications de la Sorbonne, mai 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Bernard Toulier, Joanne Vajda (dir.), « Le patrimoine des guides : lectures de l’espace urbain européen », In situ, revue des patrimoines, n° 15, 2011, revue en ligne. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://insitu.revues.org/111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Gérard Monnier (codirection et présentation), « L’architecture et ses images », Sociétés & Représentations, n° 30, Publications de la Sorbonne, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Isabelle VeyratMasson (codirection et présentation), « Télévision, la quête de l’indépendance », Le Temps des médias, Nouveau monde éditions, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen (numéro coordonné par), « Gloire et Pouvoir », Sociétés & Représentations, Publications de la Sorbonne novembre 2008, n°26, 344 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles de revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, Les Organisations Globo : lieux et ressources d’une industrie culturelle au Brésil, Sociétés & Représentations, Éditions de la Sorbonne, 2018/1 (N° 45), p. 121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, Présentation du numéro « La fausse information de la Gazette à Twitter », Le Temps des Médias, n° 30, Nouveau Monde éditions, printemps 2018, p. 11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, « les gestes qui sauvent l’info ». Entretien avec Hervé Brusini, « La fausse information de la Gazette à Twitter », Le Temps des Médias, Nouveau Monde éditions, n° 30, printemps 2018,p. 227-243.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « La Fondation Jérôme Seydoux- Pathé Quels fonds », Sociétés & Représentations, Publications de la Sorbonne, 2017/1 n°43, p.159-172.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « Visite au centre Pompidou Metz », Sociétés & Représentations, Publications de la Sorbonne, 2016/2 n°42, p.129-138.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Le cours d’hébreu de Schmuel Trigano- Un témoignage », L’action publique- témoignages, Pardès, 2015/ 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entretien avec Roger Chartier, Propos recueillis par Cohen Evelyne et Pascale Goetschel Pascale, « Entretien avec Roger Chartier. », Sociétés & Représentations2/2015 (N° 40), p. 289-321.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Présence et manifestations du religieux dans la télévision des années cinquante », in « Les bobines du sacré », revue Histoire, Monde, Cultures religieuses, Paris, Karthala, n°33 mars 2015, p. 13-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le service des archives de France Télévisions : entre logique d’entreprise et vocation patrimonialetrimoniale », revue Sociétés & Représentations&amp;quot;, n° 39 2015, p. 167-179.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Les émissions culinaires à la télévision française (1954-2015) », in &amp;quot;A Table&amp;quot;, revue Le Temps des Médias, Paris, Nouveau monde éditions, n° 24 printemps-été 2015, p. 165-180.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Catherine Langeais, speakerine et vedette de télévision », Revue Télévision, CNRS éditions, 2015, p. 35-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « L’open access vu par deux historiennes », Sociétés&Représentations, Paris, Publications de la Sorbonne, 2014, n° 37, p. 143-154.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Présentation du numéro », Marie-France Chambat et Evelyne Cohen, Sociétés&Représentationsn° 35, mai 2013, p. 9-14.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julie Verlaine, « Le dépôt légal de l’internet français à la Bibliothèque nationale de France », Sociétés&Représentationsn° 35, mai 2013, p. 211-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « Visite(s) au Louvre-Lens », Sociétés&Représentationsn°36, automne 2013, p. 169-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Présentation », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012, p. 713.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Art et magie de la cuisine : la cuisine du grand Véfour à la télévision ? », Evelyne Cohen et Julia Csergo (dir.), L’Artification du culinaire, Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, Entretien avec l’historien Pierre Sorlin, Sociétés & Représentations, Publications de la Sorbonne, 2012, n° 33, p. 199213.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julie Verlaine, « Paris documentéParcours dans la collection Debuisson », Sociétés & Représentations, Publications de la Sorbonne, 2012, n° 33, p. 183196.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contributions à des ouvrages collectifs :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Le Dom Juan de Marcel Bluwal », Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017, première édition, p.269-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980&amp;quot;, dans Laurent Martin (dir.), Les censures dans le monde XIXe-XXIe siècles, Paris, PUR, p. 135-149.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Recherches sur la guerre d’Algérie à la télévision », dans Jean-Pierre Bertin Maghit (dir.), La guerre d’Algérie et les médias-Questions aux archives, Théorème 18, Paris, Presses Sorbonne nouvelle, 2013, p. 69-77.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « La pensée de Jean d’Arcy entre religion, politique et communication », in Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, p. 43-53 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « O jornalismo de televisão e suas mutações: anos 1980-1990 na França », in Itania Maria Mota Gomes (dir.), Análise de Telejornalismo: desafios teórico-metodológicos, Salvador, Edufba, 2012, p. 187-209 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « René Lucot » et Stellio Lorenzi », Dictionnaire Maitron, dictionnaire biographique du mouvement ouvrier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Les sources audiovisuelles de l’affaire Dominici, in André Rauch et Myriam Tsikounas (dir.), L’historien, le juge et l’assassin, Paris, Publications de la Sorbonne, 2012, p. 57-70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Télévision et culture de masse », in Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory (dir.), Dix ans d’histoire culturelle, Paris, Presses de l’Enssib, 2011, p. 294-301.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La mémoire du 18 juin à travers les actualités cinématographiques et le émissions de la télévision française (1945-2006) », in Philippe Oulmont (dir.), Les 18 juin, Combats et commémorations, Editions André Versaille, 2011, p. 328-344.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le triangle République-Bastille-Nation », in Danielle Tartakowsky (dir.), Paris-Les manifestations de rue à Paris de 1880 à nos jours, Paris/ Rennes, Presses universitaires de Rennes/ Comité d’histoire de la ville de Paris, 2011, p. 40-51 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », in A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory, Les Relations culturelles internationales, Paris I-Sorbonne-CNRS-Sciences-Po-UVSQ, Peter Lang (ed.)., 2011, p. 181-187.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le centre de Paris : un espace mouvant ? », in Myriam Tsikounas (dir.), Imaginaires urbains du Paris romantique à nos jours, Paris, Editions Le Manuscrit-université, 2011, p. 157-175.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », in colloque Les Relations culturelles internationales, Paris I-Sorbonne-CNRS-Sciences-Po-UVSQ, BNF 11-13 mai 2006 Peter Lang (ed.)., 12 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réception de la pièce télévisée de John Osborne : A patriot for me », in Goetschel (P.) , Jost (F.) , Tsikounas (M.), Lire, voir, entendre- La réception es objets médiatiques, Paris, Publications de la Sorbonne, 2010, p. 55-63.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Paris » (18000 signes) et « Marianne » (6000 signes), in Delporte (C.) , Mollier (Jean-Yves) et Sirinelli (Jean-François) (dir.), Dictionnaire d’histoire culturelle de la France contemporaine, Presses universitaires de France, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Evelyne), « Paris en symboles », Cahiers Parisiens/ Parisian Notebooks, The University of Chicago in Paris, n°5, 2010, p. 121-133.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Paris » (18000 signes) et « Marianne » (6000 signes), in Delporte (C.), Mollier (Jean-Yves) et Sirinelli (Jean-François) (dir.), Dictionnaire d’histoire culturelle de la France contemporaine, Presses universitaires de France, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Paris en symboles », Cahiers Parisiens/Parisian Notebooks, The University of Chicago in Paris, n°5, p. 121-133.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Cinq Colonnes à la Une », Anthologie-INA, 2007, cinq DVD, Histoire@politique, octobre 2009, 3 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour une histoire visuelle et sensible de la télévision », in Delporte (Christian) et Gervereau (Laurent) (dir.), Quelle est la place de l’image en histoire, Nouveau Monde éditions, 2008, p. 225-235.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préface de Michel (Aurélia) et Beauvillard (Ariane), Le treizième en sources – Guide pour l’observation des mutations urbaines, Paris XIIIe arrondissement, Paris, Le Manuscrit, 2008, p.15-19.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Aujourd’hui Madame », « Boîte à sel », « Information première », « Pierre Bonte », « Daniel Karlin », « Catherine Langeais », « Joseph Pasteur »,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« RTF », in Chauveau (Agnès) et Déhée (Yannick) (dir.), Dictionnaire de la télévision française, Paris, Nouveau Monde éditions, 2007, 557 p. Préface de Jean-Noël Jeanneney et Michèle Cotta.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Televisione di Stato o di Governo ? La televisione francese tra il 1949 e il 1974 », in Governare La televisione ? Politica e TV in Europa negli anni cinquanta-sessanta. A cura di Giulia Guazzaloca. Prefazione di Paolo Pombeni, Reggio Emilia, Diabasis, 2007, p.92-106.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les événements d’Algérie et la télévision française » in Liauzu (Claude) (dir.), Dictionnaire de la colonisation française, Paris, Larousse. 2007, p.332-333.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Cartographies et images du centre de Paris dans les guides de tourisme des XIXe et XXe siècles », in Liaroutzos (Chantal) et Pinçonnat(Crystel) (dir.), Paris, Le Manuscrit-Université, 2007 p. 201-223.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le centre de Paris un espace mouvant ? », in Tsikounas (Myriam) (dir.), Images de Paris et sa banlieue du Paris romantique à nos jours. Les enjeux de la représentation pour les décideurs, Rapport du ministère de l’Équipement, du Transport et du Logement, Plan Urbanisme-Construction-Architecture, décembre 2005, p. 108-122.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Mai 1958 : les événements télévisuels dans l’événement politique », in Delporte (C.) et Duprat (A.) (dir.), L’Événement, images, représentations, mémoire, Créaphis, 2004, p. 112-126.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Itinéraires et repères symboliques à Paris (première moitié du XXe siècle) », in Zaidman (Sylvie) (dir.), La Région parisienne : Territoires et cultures, CNRS/DRAC Île-de-France, 2004, p. 123-141.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le Parisien construit par Louis Chevalier », in Gauvard (Claude) et Robert (Jean-Louis) (dir.), Être parisien, Mémoires des sociétés historiques de Paris et de l’Île-de-France, Publications de la Sorbonne, 2004, p. 97-111.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La fin de Halles mise en histoire (1969) », in Robert (Jean-Louis) et Tsikounas (Myriam) (dir.), Les Halles, images d’un quartier, Publications de la Sorbonne, 2004, p. 183-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment le général de Gaulle s’adresse aux jeunes », Charles de Gaulle et la Jeunesse, colloque international, 15-16 décembre 2003, Institut Charles-de-Gaulle, p. 317-324.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Enseigner l’histoire de Vichy à l’Université », in Liauzu (Claude) et Hoock (Marie-Claire) (dir.), Transmettre les passés, nazisme, Vichy, conflits coloniaux, Syllepse, 2001, p. 235-243.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La hiérarchie monumentale dans les guides de tourisme consacrés à Paris » et « Perspectives » (conclusion), in Les Guides imprimés XVIe-XXe siècles, Villes, paysages, voyages, Paris, Belin, 2000, p. 439-459 et p. 651-657.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Télévision, pouvoir et citoyenneté », in Lévy (Marie-Françoise) (dir.), La Télévision dans la République, Éditions Complexe-CNRS, 1999, p. 23-43.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision dans les démocraties européennes (années 30 - années 80) », in La Démocratie aux États-Unis et en Europe, éditions du Temps, 1999, p. 211-229.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">«&nbsp;Le généal de Gaulle et la question algérienne à la télévision (1958-1962) », in De Bussière (Michèle), Méadel (Cécile) et Ulmann-Mauriat (Caroline) (dir.), Radios et Télévision au temps des &amp;quot;événements d’Algérie&amp;quot; 1954-1962, Paris, L’Harmattan, 1999, p. 53-59.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Charme campagnard et très grande ville. Paris dans la littérature de l’entre-deux-guerres », in Robert (Jean-Louis) et Tartakowsky (Danielle) (dir.), Paris, Le peuple, Publications de la Sorbonne 1999, p 207-225.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Normes étatiques normes juridiques », in Gueslin (A.), et Kalifa (D.) (dir.), Les Exclus en Europe, Paris, éditions de l’Atelier, 1999, p. 217-223.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la collection d’archives audiovisuelles Voir et savoir. Images du temps présent à la télévision (1949-1964) (50 vidéocassettes avec des livrets documentaires), Paris, 1997, INA-CNRS, Paris III-Paris 7-Paris X-Paris XIII.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entretien avec Chartier Roger, Propos recueillis par Cohen Evelyne, Propos recueillis par Goetschel Pascale, « Entretien avec Roger Chartier. », Sociétés & Représentations 2/2015 (N° 40) , p. 289-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Présence et manifestations du religieux dans la télévision des années cinquante&amp;quot;, in &amp;quot;Les bobines du sacré, revue Histoire, Monde, Culutres religieuses, Paris, Karthala, n°33 mars 2015, p. 13-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, &amp;quot;Le service des archives de France Télévisions&amp;quot; : entre logique d'entreprise et vocation patrimoniale&amp;quot;, revue Sociétés &Représentations&amp;quot;, n° 39 2015, p. 167-179.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Les émissions culinaires à la télévision française (1954-2015)&amp;quot;, in &amp;quot;A Table&amp;quot;, revue Le Temps des Médias, Paris, Nouveau monde éditions, n° 24 printemps-été 2015, p. 165-180.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Catherine Langeais, speakerine et vedette de télévision&amp;quot;, Revue Télévision, CNRS éditions, 2015, p. 35-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Christian Sorrel &amp;quot;Le mot du Conseil scientifique&amp;quot;, présentation du catalogue de l'exposition &amp;quot;Lyon sur tous les fronts! Une vilel dans la grande guerre, SilvanaEditoriale, 2014, p.10-11.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice &amp;quot;Presse&amp;quot; du catalogue de l'exposition &amp;quot;Lyon sur tous les fronts! Une vilel dans la grande guerre, SilvanaEditoriale, 2014,p. 216-219.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Marie-France Chambat (numéro coordonné par ), &amp;quot;Archives et patrimoines visuels et sonores&amp;quot;, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Marie-France Chambat (dir.), &amp;quot;Archives et patrimoines visuels et sonores&amp;quot;, présentation, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013, p. 9-14.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Juie Verlaine, &amp;quot;Le dépôt légal de l'internet français à la Bibliothèque nationale de France&amp;quot;, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013, p211-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Présentation », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012, p. 7-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen, Art et magie de la cuisine : la cuisine du grand Véfour à la télévision ? », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Pascale Goetschel, Entretien avec l’historien Pierre Sorlin, Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Julie Verlaine, « Paris documenté-Parcours dans la collection Debuisson », Sociétés & Représentations, 2012, n° 33, p. 183-196.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Pascale Goetschel, « Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre », entretien, Sociétés & Représentations, n°32 , décembre 2011, p. 195-219.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Évelyne Cohen et Pascale Goetschel « La Cinémathèque de Toulouse », Sociétés & Représentations 2/2011 (n° 32), p. 183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Toulier (Bernard), Vajda (Joanne) (dir.), « Les guides de tourisme, Un patrimoine et un objet d’étude », In situ, revue des patrimoines, n° 15, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Monnier (Gérard) (codirection et présentation), « L’architecture et ses images », Sociétés & Représentations, n° 30, Publications de la Sorbonne, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Jacques Krier entre documentaires, reportages et fiction», revue Télévision dirigée par François Jost, n°1, CNRS éditions, mars 2010, p. 53-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Veyrat-Masson (Isabelle) (codirection et présentation), « Télévision, la quête de l’indépendance », Le Temps des médias, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Monnier (Gérard) (numéro coordonné par), « L’architecture et ses images », Sociétés & Représentations, n° 30, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Jacques Krier entre documentaires, reportages et fiction», revue Télévision dirigée par François Jost, n°1, CNRS éditions, mars 2010, p. 53-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Veyrat-Masson (Isabelle) (codirection), « Télévision, la quête de l’indépendance », Le Temps des médias, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée avec Pascale Goetschel de la rubrique « Lieux et ressources » Sociétés & Représentations, Nouveau monde éditions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « Le forum des images, un espace dédié au cinéma et à Paris », Sociétés & Représentations 28, octobre 2009, p.189-199.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Duprat (Annie), « Un historien et l’ethnologie, entretien avec Maurice Agulhon », Sociétés & Représentations 27, avril 2009, p. 241-247.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « La BDIC » (autour d’une rencontre avec Geneviève Dreyfus-Armand[…], Sociétés & Représentations 27, avril 2009, p. 195-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) (numéro coordonné par), « Gloire et Pouvoir », Sociétés & Représentations, novembre 2008, n°26, 344 p. Présentation du numéro.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « La documentation écrite de l’Institut national de l’Audiovisuel : un ensemble foisonnant de ressources », Sociétés & Représentations, mai-juin 2008, n°25, p. 173-181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « Le Mémorial De Gaulle à Colombey et l’Historial des Invalides », Sociétés & Représentations, novembre 2008, n°26, p. 245-259.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Tsikounas (Myriam), Entretien avec François Lissarrague « Un monde d’images énigmatiques », Sociétés & Représentations, novembre 2008, n°26, p. 287-299.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’ombre portée de mai 68 dans l’histoire politique-Démocratie et Participation », in Rioux (Jean-Pierre) et Sirinelli (Jean-François) (dir.), numéro spécial, L’ombre portée de Mai 68, Vingtième siècle, Presses de Sciences-Po, avril-juin 2008, p.19-29.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Rauch (André), « Le corps souverain, les funérailles télévisées de De Gaulle et de Mitterrand », Vingtième Siècle, Presses de Sciences-Po, oct.-déc. 2005, p. 77-93.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Expliquer Paris par la télévision : Pierre Sudreau et les problèmes de la construction (1958) », Sociétés et Représentations. Imaginaires parisiens, Publications de la Sorbonne, avril 2004, p. 117-127.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) « Visiter Notre-Dame », « Touriste, autochtone, qui est l’étranger ? », Ethnologie française, CNRS, juill.-sept. 2002, PUF, p. 503-515.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises de publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour la Mairie de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour l'ANR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de l'Institut universitaire de France 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour l'AERES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour la région Aquitaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise Appel à Projets Suicide et prévention du suicide 2015 (Institut de Recherche en Santé publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prestations dans les médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans les Lundis de l'histoire, France Culture : 23 septembre 2013 ; 2 juin 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions à la Fabrique de l'Histoire, France Culture : 6 juin 2014 ; 28 juin 2018 ; 12 juillet 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Témoin, récit et médiatisation&amp;quot;, Conférence (Professeure invitée, Université de Rio de Janeiro, 28 octobre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;O arquivo e seus vários usos na televisão francesa dos 1950 até o presente&amp;quot;, Colloque PIMI, Temps et Temporalités des médias, Université de Rio de Janeiro, 24 octobre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">avec Géraldine Poels (Responsable de la valorisation scientifique INA)&amp;quot;Les archives dans le temps présent- L’archive au rythme de l’actualité : usages des archives de l’Ina sur une chaîne d’info en continu&amp;quot;, Colloque international</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Temps et temporalités des médias (télévision, radio, web)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrimoines audiovisuels » organisé par le Labex ICCA et le programme PICS PIMI CNRS avec les universités Paris 3-Sorbonne Nouvelle (CEISME), Paris 1 Panthéon-Sorbonne (CHS) et l’INA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discutante session Médias en luttes, 2ème Congrès de la Société pour l’histoire des médias (SPHM) « Rêver d’un autre monde. Médias, utopies et expérimentations de l’époque moderne à nos jours », Université Paris 2, 25 mai 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Le Ciné-club d’Antenne 2 présenté par Claude-Jean Philippe - critères de sélection et programmation »&amp;quot;, Colloque Patrimoine et patrimonialisation du cinéma, Ecole naitonale des Chartes, 24-25 novembre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence introductive (avec Itania Gomes), Identités et genres médiatiques, Université du Minas Gerais, 25 octobre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table ronde, &amp;quot;L’histoire des médias en 2016 : bilan, enjeux et perspectives. Chairman : Jamil Dakhlia Intervenants Anne-Claude Ambroise-Rendu, Josette Brun, Evelyne Cohen, Christian Delporte, François Vallotton, Congrès de la Société pour l'histoire des médias, Université de Versailles Saint Quentin, 26 mai 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Graziela Mello Vianna, Anne-Marie Granet-Abisset Regards croisés France/Brésil autour du programme « Patrimoine – Images – Médias – Identités », Congrès SPHM, Université de Versailles Saint Quentin, 27 mai 2016,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Lyon en guerre dans les actualités cinématographiques&amp;quot;, Communication au Colloque &amp;quot;Lyon sur le front de l'arrière&amp;quot;, organisé par le LARHRA avec le CHEC de Clermont Ferrand , la Bibliothèque municipale de Lyon, 16-17 octobre 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Journée d'études Les sources de l'Audiovisuel organisée par les Archives nationales en collaboration avec le LARHRA, Radio France, France Télévisions, et l'INA, 9 octobre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication &amp;quot;Les contours d'un champ : sources et archives pour les recherches sur la radio et la télévision.Journée d'études Les sources de l'Audiovisuel organisée par les Archives nationales en collaboration avec le lARHRA, Radio France, France Télévisions, et l'INA, 9 octobre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque Censures, d’hier à aujourd’hui, Histoire des censures dans le monde, du XVIIIe siècle à nos jours, organisé par le centre d’histoire de Sciences po en relation avec plusieurs universités, colloque de Paris, 6-8 février 2014. Communication &amp;quot;De la censure à la régulation dans les télévisions européennes des années 1970 aux années 1980&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique et co-organisatrice (avec Chrstian Sorrel) du Colloque international BM Lyon/ LARHRA/CHEC, &amp;quot;Lyon sur le front de l'arrière 1914-1920&amp;quot;, colloque labellisé par le Comité du centenaire de la guerre de 1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Journée d’études du 3 juin 2013 &amp;quot;Les patrimoines audiovisuels dans le monde&amp;quot; à Salvador de Bahia, Seminário internacional Estudos de Televisão Brasil-França organisée avec Marie-France Chambat et Itania Gomes (Laboratoires LARHRA, Telemme CNRS, équipe ISOR Paris 1, CEISME Paris 3, université de Lausanne, CNPq : Professeure invitée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique du colloque Censures, d’hier à aujourd’hui, Histoire des censures dans le monde, du XVIIIe siècle à nos jours, organisé par le centre d’histoire de Sciences po en relation avec plusieurs universités, colloque de Paris, 6-8 février 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique et co-organisatrice (avec Chrstian Sorrel) du Colloque international BM Lyon/ LARHRA/CHEC, &amp;quot;Lyon sur le front de l'arrière 1914-1920&amp;quot;, colloque labellisé par le Comité du centenaire de la guerre de 1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Présences et manifestations du religieux dans la téélvision française des années cinquante&amp;quot;, Les bobines du sacré, Festival religions et conéma, ISERL, 30 mai-1er juin 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« LaN7 à la télévision entre chansons, tourisme et accidents » (années 1960-années 2000), séminaire doctoral Université Pierre Mendes France, Grenoble , 14-15 mars 2013 (programme ARC 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La Mal Vie » de Daniel Karlin : à propos de l’enquête et du documentaire sur la vie personnelle de travailleurs immigrés entre France et Algérie (novembre 1978), Rencontres ANR Ecrin, « Témoin « migrant », témoin « arabe » à l’écran », organisées par l’UMR Telemme, Aix en Provence, 20 novembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le procès de Marie-Antoinette dans l’émission La caméra explore le temps (1958).Colloque Princes martyrs, relégitimations posthumes de souverains condamnés à mort, organisé par Le LARHRA, Lyon, 29-30 novembre 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférence « La télévision française dans la construction d’une culture internationale partagée (années 1950-années 2000) », séminaire doctoral d’histoire, animé par Marie-Louise Pelus Kaplan, Université Paris Diderot, 30 novembre 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-« Télévision de qualité et service public : un débat public en 1986 », Colloque &amp;quot;Qu'est ce qu'une télévision de qualité ? , organisé par François Jost 5Ceisme), Unviersité Sorbonne nouvelle, Paris 3, 12)-14 septembre 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance et membre du conseil scientifique de la journée des doctorants de l’Université de Versailles Saint Quentin, 23 mai 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeure invitée à l’Université de Rio de Janeiro, 23-30 aout 2012 ; conférence sur « Dom Juan ou le festin de pierre, mise en scène de Marcel Bluwal à la télévision, 1965 »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences comme Professeure invitée à l’Université de Communication, Salvador de Bahia, 23 au 26 août 2011, « Dix ans de téléjournalisme ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Pitchipoï de Jacques Krier, une tentative européenne » Journée d’étude Entre récit intime et discours social organisée par Maryline Crivello, Université d’Aix-en-Provence, MMSH Aix-en Provence, UMR Telemme, 6 avril 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Journée d’étude organisée par Paris 1 (CRH/Isor et CHS) et Paris 3 (CEISME/ANR) Pages, scènes, écrans : du feuilleton de l'écriture à l'écriture du feuilleton, Université Paris 1, 1 avril 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Histoire, mémoire, patrimoine dirigé par A-M Granet Abisset, MSH Alpes, Université Grenoble 2, 24 mars 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Les archives de la télévision, source d’histoire et patrimoine », 11 mars 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Corps de la ville, corps dans la ville », Université Santiago du Chili et Antofagasta, 4e école Chili-France, Novembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision française face aux autres modèles de télévision », Colloque Médias et société entre réalité et fiction, Université Paris Diderot, Laboratoire Identités, cultures, territoires, 16 octobre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences comme Professeure invitée dans les universités de Belo Horizonte et de Salvador de Bahia en août 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Images audiovisuelles et sources sur l’affaire Dominici», Colloque La Justice et les représentations du crime, organisé par André Rauch et Myriam Tsikounas, Université Paris 1 Panthéon Sorbonne, 25 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le 18 juin dans les actualités filmées et télévisées », Colloque international Les 18 Juin : combat, commémoration, histoire, organisé par la Fondation Charles de Gaulle, Assemblée nationale, 23 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisatrice avec Joanne Vajda et Bernard Toulier de la journée d’étude Les guides de voyage, un patrimoine et un objet d’études, enssib, 17 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’Eglise et le loisir télévisé », Rencontre des Mémoires organisées par Jean-Pierre Rioux et Marcel Spisser, Strasbourg, 12 mai 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animatrice avec Laurent Martin de la table-ronde « Les médias acteurs de l’histoire », Colloque pour les dix ans de la Société pour l’histoire des médias, 14-15 avril 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coorganisatrice avec Myriam Tsikounas (Pr Paris 1) des journées d’études « une semaine ordinaire de télévision en 1967 », 22 janvier 2010 et 9 avril 2010 Université Paris 1-Panthéon-Sorbonne : collaboration avec l’INA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table-ronde « La culture de masse » (avec Pascale Goetschel, Jean-François Sirinelli, Ludovic Tournès), Association pour le développement de l’histoire culturelle, IEP de Paris, 31 mars 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Colloque international Patrimoines alimentaires et destinations touristiques : passion ou raison ?, XXIIe Entretiens du Centre Jacques Cartier, 30 novembre et 1er décembre 2009 , Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Marseille 73, Une ratonnade oubliée » Séminaire Omar Carlier, 16 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidence de séance, Colloque Horizon 2019, Enssib, 20 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’invention du Panthéon », Colloque Les funérailles des chefs d’Etat, leaders politiques et personnalités nationales. La gestion de la mort et du mort, organisé par Omar Carlier, Université Paris Diderot, 22 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les lieux de sociabilité urbaine à Paris dans les années 1960 », séminaire Master 2 Histoire et civilisations comparées, « Identités, sociabilités, et solidarités » animé par M. Arnoux, A. Gueslin et M-L Pelus-Kaplan, Université Paris Diderot (Paris7), 15 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Inathèque et recherches en histoire », Journée d’étude enssib consacrée aux ressources audiovisuelles et écrites de l’Inathèque., 2 septembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table-ronde « La sensibilisation au plus grand nombre ; quel rôle pour les médias ? », Les entretiens del Duca, « Comment mettre en valeur notre patrimoine gastronomique et le transmettre aux générations futures ? » coorganisés par le Ministère de la Culture et de la Communication et la Mission française du patrimoine et des cultures alimentaires, 25 juin 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Myriam Tsikounas, « Quand et comment la télévision rencontre-t-elle le cinéma ? », Séminaire Histoire culturelle du cinéma, animé par Christophe Gauthier et Dimitri Vezyroglou, 3 juin 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation avec Myriam Tsikounas de la Journée d’études Paris 1/Paris 7/ INA« Une semaine ordinaire de télévision en 1967 », 22 mai 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le Paris de la Ve République », cycle de conférences de l’EPHE, Paris - une histoire de patrimoines organisé par Frédéric Barbier et Catherine Bertho-Lavenir, 14 mai 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La campagne à Paris-Analyse d’une représentation contemporaine », Journée de la recherche de l’UFR GHSS Autour du paysage images et imaginaire, Université Paris Diderot (Paris7), 30 avril 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Jacques Krier, réalisateur de télévision entre documentaires, reportages et fictions », Colloque La culture audiovisuelle des années 1960-1970, organisé par Patrick Eveno et Denis Maréchal, INA/Comité d’Histoire de la télévision/ Institut français de la Communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire « Les socialistes et la télévision », cycle La communication des socialistes, XXe-XXIe siècles : regards d'acteurs et de chercheurs, OURS / Fondation Jean-Jaurès / Université Paris I Panthéon-Sorbonne, 21 janvier 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Télévision et événement : le point de vue de l’historien », Colloque Télévision et réalité, Université de Communication, Sans Salvador de Bahia, 21-24 octobre 2008 (Actes à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de recherche interdisciplinaire mensuel « La ville à la trace » animé dans le cadre du Pôle de recherches Sciences de la ville de l’université Paris Diderot par Paul-Laurent Assoun, Evelyne Cohen, Pascal Ory, Bernard Toulier (Paris 1, Paris 7, DAPA), 2008-2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les émissions de cuisine à la télévision française », Colloque Tourisme, gastronomie, médias, Entretiens Jacques Cartier, Montréal, 1-4 octobre 2008. (Actes à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d’organisation et du Conseil scientifique du colloque Un territoire de signes : les manifestations de la symbolique républicaine, de la Révolution à nos jours, organisé par le Professeur Gérard Monnier à l’Université Paris 1-Panthéon-Sorbonne en collaboration avec l’Université Paris 7, 1, 2, 3 octobre 2008 (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discutante aux Rencontres doctorales en civilisation Paris-Diderot : la pluridisciplinarité à l’œuvre. Thème 2008 : Récits et témoignages : parole, écrit, image.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« De quoi Paris est il le symbole », Colloque Paris-Chicago, Université de Chicago à Paris 8-9 février 2008 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’atelier sur « Le rôle des Médiateurs » au Colloque Réception des objets médiatiques, Université Paris 1-Panthéon Sorbonne. 24, 25, 26 Janvier 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réception de la pièce télévisée de John Osborne, a patriot for me », Colloque de Paris 1 Réception des objets médiatiques, 24, 25, 26 Janvier 2008 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réalisation d'une « émission-pilote » européenne en 1967 Pitchipoï de Jacques Krier », séminaire Myriam Tsikounas (dir.), Analyse des images et des sons, Université Paris 1-Panthéon-Sorbonne, 14 janvier 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision des Trente Glorieuses, un laboratoire culturel ? », Centre d'Études des Images et des Sons Médiatiques (CEISME, Université Paris 3-Sorbonne nouvelle) dirigé par François Jost, 6 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les représentations des espaces urbains européens dans les guides de tourisme depuis le milieu du XIXe siècle jusqu’à nos jours », Coresponsable de la Journée d’études Urbaguide organisée par le PPF Sciences de la ville et le Centre André Chastel (Claude Mignot Paris 4 et Bernard Toulier, DAPA), 4 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Une enquête des Renseignements généraux sur les médias en 1965 », Séminaire Histoire des médias, de l'image, des propagandes à l'époque contemporaine dirigé par Christian Delporte, Université de Versailles Saint Quentin-en Yvelines, 30 novembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’organisation de la journée de la recherche interdisciplinaire de l’UFR Géographie, Histoire, Sciences de la société. Thème ; « Les lieux de la sociabilité », 24 mai 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les inondations de 1910 en banlieue parisienne », Journée d'études CHCSC-UVSQ - La banlieue en images sonores et visuelles, 1880-1960, Juliette Aubrun et Christian Delporte (dir.), 16 mars 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique du colloque Gastronomie et rayonnement touristique : contribution à l'étude des hauts lieux et capitales gastronomiques XIXe-XXIe siècles, Université Lyon II, Julia Csergo (dir.). Présidence de la session « Lieux et dynamiques », 5 et 6 décembre 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Quelle histoire de la télévision enseigne-t-on aujourd’hui » à l’Université-licence-master en histoire contemporaine ? avec Christian Delporte, Maryline Crivello, Hélène Duccini, Michèle Lagny, Atelier de recherche méthodologique, Inathèque de France, 16 octobre 2006 (publié).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La mal vie de Daniel Karlin : un documentaire télévisé (1978) sur la vie personnelle des travailleurs immigrés entre France et Algérie », Colloque Etrangers : contacts et regards croisés, ICT, Paris 7, 1-2 juin 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Big Leon : Zitrone à la télévision », Colloque Représentations de l’obésité : le gros et le gras Images et imaginaires, Julia Csergo et André Rauch (dir.), CREDHESS, Université Paris 1, mai 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Médias et guerre d’Algérie. La télévision », séminaire Images de guerre, Annette Becker (dir.), Paris 10, 18 mai 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », Colloque Les Relations culturelles internationales organisé par le Centre d' Histoire sociale du XXème siècle (Université Paris I/CNRS); l'UMR IRICE (Université Paris1/CNRS) ; le Centre d’Histoire de Sciences-Po; le Centre d'Histoire culturelle des sociétés contemporaines (Université de Versailles-St-Quentin en Yvelines), 11 mai 2006 (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour une histoire visuelle et sensible de la télévision », colloque Quelle est la place des images en histoire, UVSQ/ INA, 27-29 avril 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bertho-Lavenir et Evelyne Cohen, « Les élections présidentielles américaines, un modèle pour les débats français ? », Séminaire Histoire des médias, Christian Delporte, Université Versailles Saint Quentin, 27 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coorganisatrice de l’Exposition « Paris à la Belle Epoque », Institut de géographie, Paris I, Janvier 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente d’une séance du colloque Les mondes urbains du tourisme organisé par le MIT (Rémy Knafou) et la FED Sciences de la ville Paris 7, Janvier 2005 (publié).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Archives audiovisuelles et archives écrites : les émissions de Guy Mollet avec Pierre Sabbagh (1956-1957), une mise en scène de l'information ? », Séminaire Myriam Tsikounas Histoire et images. Analyse des images et des sons, Paris I, 16 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La République en représentations », Séminaire André Gueslin, Marie-Louise Pelus-Kaplan (dir.), Séminaire central du Master Identités Paris 7, 18 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Uta Schwarz, « Les actualités comme source d’une histoire culturelle du social : la RFA des années 1950 et la France gaulliste », séminaire EHESS Christian Delage et Andreas Gunthert, 6 juin 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expositions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de l'exposition de la BM de Lyon : Lyon sur tous les fronts, 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fdm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité de l’histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée de l’Institut du monde arabe : espaces, collections et ambitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.275-289. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15dhj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Serge Moati sur les symboliques politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Moati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 58 (2), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.058.0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une visite à l’observatoire de Juvisy-sur-Orge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, p. 237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée Carnavalet, histoire de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.271-284. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.055.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mazurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et histoire culturelle : échanges et confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Laurent Assoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Psychanalyse et histoire culturelle : échanges et confrontation », Revue d’histoire culturelle [En ligne], | 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Laurent Assoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro 3 de la Revue d’histoire culturelle (XVIIIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Ralite, une idée politique de la culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue pour l'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Evelyne Cohen et Laurent Martin avec Jean-Yves Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baladodiffusion : de la réécoute à la création sonore de podcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.159-167. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.048.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brétéché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.10-16. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.030.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Organisations Globo : lieux et ressources d’une industrie culturelle au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (45), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.045.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes qui sauvent l’info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brusini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brétéché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.227. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.030.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers du numérique à la BnF (1990-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/2 (46), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.046.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours d'hébreu de Schmuel - Un témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Cohen Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger-Pol Droit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dautricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’action publique : témoignages, 57 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parde.061.0220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite à la Fondation Jérôme Seydoux-Pathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (43), pp.159-172. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.043.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista com Évelyne Cohen, de Arros Filho, Eduardo Amando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces da História</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite dans un atelier singulier : autour de l’archéophone d’Henri Chamoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.149. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.041.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite au centre Pompidou-Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/2 (42), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.042.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émissions culinaires à la télévision française (1954-2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Temps des médias, 24 (1), pp.165-179. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.024.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Krier, entre documentaires, reportages et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Roger Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (40), pp.289-321. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.040.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Langeais, speakerine et vedette de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (6), pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et manifestations du religieux dans la télévision des années cinquante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hmc.033.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service des archives de France Télévisions : entre logique d’entreprise et vocation patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (39), pp.165-167. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.039.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open Access vu par deux historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.037.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt légal de l'internet français à la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Archives et patrimoines visuels et sonores, 1 (35), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.035.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00777644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite(s) au Louvre-Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.167. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.036.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et patrimoines visuels et sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.035.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Artification du culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et magie de la cuisine : la cuisine du Grand Véfour à la télévision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.113. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec l'historien Pierre Sorlin, le 10 janvier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.199. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris documenté-Parcours dans la collection Debuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.183-196. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.033.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine des guides : lectures de l'espace urbain européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, revue en ligne. http://insitu.revues.org/111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cinémathèque de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2 (32), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision, la quête de l'indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veyrat-Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture et ses images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff et Evelyne Cohen, Jan 2023, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, Médiations, Médiateurs/ Cartographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias-Médiations-Médiateures-Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Research Program CNRS Evelyne Cohen, Isabelle Gaillard, Itania Gomes, Apr 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images symboliques de l'Europe&amp;quot;, in Héroisation et Europe, Conférence organisée à Rennes 2 par la chaire Jean Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héroisation et Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff, Mar 2024, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRP AMIS France-Brazil Archives and Contexts Meeting from 6 to 8 November 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Heymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRP AMIS CNRS, Nov 2023, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction par Anne Gangloff et Evelyne Cohen du Colloque &amp;quot;La fabrique des héros de l'antiquité à l'actualité européenne&amp;quot;, Université Rennes 2 et Larhra, 25-27 février 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à l'actualité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff (Chaire Jean Monnet Faber) et Evelyne Cohen(ENSSIB-LARHRA, Jan 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des réseaux nationaux et internationaux&amp;quot;, Table ronde 30 ans de l'UVSQ, 25 novembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et perspectives de l’histoire culturelle. Le Centre d’Histoire Culturelle des Sociétés Contemporaines fête ses 30 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saint Quentin En Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides on Israël: the architecture as support of the construction of a territory and a touristic landscape ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Vajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et itinéraires au travers des guides de tourisme de langue française publiés en Europe (1948-nos jours). Landscapes and Itineraries through French Speaking Tourist Guide Books Published in Europe (1948-to the present)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galia Yanoshevsky, Bar-Ilan University, Feb 2020, Ramat Gan, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon parcours d’enseignant-chercheur en histoire culturelle des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès international de la Société pour l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHM, May 2016, Saint Quentin en Yvelines, France. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Patrimoines-Images-Médias-Identités : une coopération franco-brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès international de la Société pour l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHM, May 2016, Saint Quentin en Yvelines, France. pp.245-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de l’art à la télévision : exposition, médiation ou partage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La télévision, les arts et la culture, séminaire 2018-2019 « Culture et Communication-La culture à la télévision » initié par le Comité d’histoire du Ministère de la Culture depuis 2016, organisé par Evelyne Cohen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêver d’un autre monde.Médias, utopies et expérimentations de l’époque moderne à nos jours 2e congrès de la Société pour l'histoire des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rêver d’un autre monde. Médias, utopies et expérimentations de l’époque moderne à nos jours, 2e congrès de la SPHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives dans le temps présent- L’archive au rythme de l’actualité : usages des archives de l’Ina sur une chaîne d’info en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Temps et temporalités des médias (télévision, radio, web) Patrimoines audiovisuels » organisé par le Labex ICCA et le programme PICS PIMI CNRS avec les universités Paris 3-Sorbonne Nouvelle (CEISME), Paris 1 Panthéon-Sorbonne (CHS) et l’INA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O arquivo e seus vários usos na televisão francesa dos 1950 até o presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIMI, Temps et Temporalités des médias, Université de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen, « Les possibles usages historiens des sources et archives audiovisuelles : études de cas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources audiovisuelles et production du savoir en Sciences Humaines et Sociales : approches méthodologiques et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoin, récit et médiatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence (Professeure invitée, Université de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation Table ronde plénière &amp;quot;Cuisine télégénique et recettes européennes&amp;quot; animée par Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Rencontres François Rabelais de Tours "Cuisines d'Europe, Cuisine européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence introductive programme PIMI (PICS CNRS)(avec Itania Gomes), Identités et genres médiatiques, Université du Minas Gerais, 25 octobre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gomes, Itania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités et genres médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Belo Horizonte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ciné-club d’Antenne 2 présenté par Claude-Jean Philippe - critères de sélection et programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Patrimoine et patrimonialisation du cinéma, Ecole nationale des Chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés France/Brésil autour du programme « Patrimoine – Images – Médias – Identités », Congrès SPHM, Université de Versailles Saint Quentin, 27 mai 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziela Mello Vianna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Delporte Jean-Claude Yon, May 2016, Saint Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque " Jean d'Arcy- La communication au service des droits de l'homme 1913-1983 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Université Paris 1 Panthéon Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire Dominici : de la chronique de Jean Giono au film sur l'affaire de Claude-Bernard Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Métamorphoses et adaptation de la chronique judiciaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amélie Chabrier (RIRRA 21) et Myriam Tsikounas (ISOR-CRH Université Paris 1), May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer, éduquer, distraire par la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Images scolaires, cinéma éducatif, télévision scolaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de Lyon; Centre de recherche, d'étude et de documentation sur l'image en éducation (CREDIE); LARHRA, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France/Brésil : Quels patrimoines audiovisuels pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France / Brésil : Quels patrimoines audiovisuels pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitchipoï de Jacques Krier, une tentative européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre récit intime et discours social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maryline Crivello; Université d'Aix-en-Provence; MMSH Aix-en Provence; UMR Telemme, 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de la télévision, source d'histoire et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire, mémoire, patrimoine dirigé par A-M Granet Abisset MSH Alpes, Université Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télévision française face aux autres modèles de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Médias et société entre réalité et fiction", Université Paris Diderot Laboratoire Identités, cultures, territoires, 16 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage du web, les questions d'une historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" L'archive Web : Temporalités et études diachroniques", Conférence organisée par l'Atelier Institut national de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images audiovisuelles et sources sur l'affaire Dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Justice et les représentations du crime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroïsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. 2025, 978-2-7535-9865-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'Antiquité à l'actualité européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2025, 9791041303243, 9782753598652. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13dq1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques audiovisuelles en France de 1945 à nos jours (textes présentés par)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. 2021, Doc en poche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques audiovisuelles en France de 1945 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs - États-Unis et Europe occidentale - 1945-1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchet Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, Studies for the International Society for Cultural History, 9780367271879. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429295386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generos midiaticos e identitades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Veiga França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Franca; Itania Gomes. PPGCOM UFMG, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1967 au petit écran : une semaine ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes; Institut national de l’audiovisuel, 2014, 978-2-7535-2865-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République et ses symboles-Un territoire de signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, pp.440, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Enssib, pp.314, 2011, 978-2-910227-94-4. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen; Anne Gangloff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l’héroïsation de l’Antiquité à l’actualité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 9-16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Panthéon-Assas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-79, 2025, 9782376510789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Georges Pompidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire POMPIDOU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.503-508, 2024, 978-2-221-c26395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archive audiovisuelle en son époque&amp;quot;, in Marie-France Chambat Houillon et Pascale Goetschel dir. , Le temps à l'épreuve des médias, Brésil -France XXe-XXIesiècles,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps à l'épreuve des médias Brésil-France (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan/ INA, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 1967 à 1989 des journées ordinaires de télévision&amp;quot;, in Le Pajolec et Tillier (ed.)Des histoires, des images, Mélanges offerts à Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Pajolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de La Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des histoires, des images, Mélanges offerts à Myriam Tsikounas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21055505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale de 1945 à 1991, Textes et documents, sous la direction de Philippe Poirrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-36441-296-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs : Etats-Unis et Europe occidentale 1945-1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.291, 307-314,318-320, 415, 432-439, 479, 498-509, 2019, Clefs concours - Histoire contemporaine, 978-2350305202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02022290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme &amp;quot;Patrimoines-Images-Médias-Identités », Une coopération franco-brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des médias, sous la direction de Claire Blandin, Emmanuelle Fantin, François Robinet, Valérie Schafer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2271125354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, Pouvoirs aux Etats-Unis et en Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.219-225, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01987154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vender a televisao a partir dos Jogos Olimpicos: uma analise comparada entre France Télévisions e Canal Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itania Maria Mota Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Veiga França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Veiga França; Evelyne Cohen; Itania Maria Mota Gomes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generos midiaticos e identidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM-UFMG, pp.167-187, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01981817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dom Juan de Marcel Bluwal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, 2017, 979-10-351-0020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les censures dans le monde xixe- xxie siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.135-148, 2016, 978-2-7535-4315-7. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi une semaine ordinaire ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1967 au petit écran. Une semaine ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp. 9-21, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03675845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de Jean d'Arcy entre religion, politique et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise Lévy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean d'Arcy- Penser la communication au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.43-53, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la guerre d'Algérie à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bertin Maghit (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre d'Algérie et les médias-Questions aux archives, Théorème 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.69-77, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de Jean d’Arcy entre religion, politique et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.43-53, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources audiovisuelles de l'affaire Dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Rauch et Myriam Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'historien, le juge et l'assassin, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.57-70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O jornalismo de televisão e suas mutações: anos 1980-1990 na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise de Telejornalismo: desafios teórico-metodológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edufba, pp.187-209, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations, n° 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.195-219, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le triangle République-Bastille-Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Tartakowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris manif' : Les manifestations de rue à Paris de 1880 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.40-51, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plus grand théâtre du monde : réalisations et échanges au sein de l'Union européenne de radiodiffusion (1962-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations culturelles internationales au XXe siècle. De la diplomatie culturelle à l'acculturation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.181-187, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre de Paris : un espace mouvant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires urbains du Paris romantique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, pp.157-175, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire du 18 juin à travers les actualités cinématographiques et les émissions de la télévision française (1945-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Oulmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 18 juin, Combats et commémorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions André Versaille, pp.328-344, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et culture de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'enssib, pp.294-301, 2011, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de la pièce télévisée de John Osborne : A patriot for me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Goetschel, F. Jost, M. Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, voir, entendre- La réception des objets médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.55-63, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot; Paris &amp;quot; (18000 signes) et &amp;quot; Marianne &amp;quot; (6000 signes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Delporte, Jean-Yves Mollier et Jean-François Sirinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'histoire culturelle de la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris en symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Parisiens/ Parisian Notebooks, No. 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Press, pp.121-133, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompidou et les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidente de séance et membre du conseil scientifique de la journée des doctorants de l'Université de Versailles Saint Quentin, 23 mai 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde &amp;quot; La guerre d'Algérie et les médias &amp;quot;, Journée d'études organisée Par Jean-Pierre Bertin-Maghit, Forum des Images, Paris, 2 février 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeure invitée à l'université de Rio de Janeiro, du 26 au 30 aout 2012 Second International Conference on Architecture, Theater and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Joanne Vajda, et Bernard Toulier, &amp;quot; Guides, villégiature et palaces. France. XIXe-XXe siècles &amp;quot;, Festival d'histoire de l'art de Fontainebleau, 2 juin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot; René Lucot &amp;quot; et Stellio Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de téléjournalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images, sons, mémoires- Des sources pour penser le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pages, scènes, écrans : du feuilleton de l'écriture à l'écriture du feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eglise et le loisir télévisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">une semaine ordinaire de télévision en 1967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Entretiens Jacques Cartier : colloque &amp;quot; devenirs touristiques des patrimoines alimentaires &amp;quot; - 22/23 novembre 2010 - Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les guides de voyage, un patrimoine et un objet d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias acteurs de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journées d'études France-Brésil 19 et 20 janvier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps de la ville, corps dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 18 juin dans les actualités filmées et télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Culture et Communication -La Culture à la télévision- https://chmcc.hypotheses.org/5321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le programme Patrimoines-Images-Médias-identités (PICS PIMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Lyon (69). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evelyne Cohen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Evelyne Cohen Professeure émérite des Universités (Enssib)Membre du LARHRAcoresponsable de la Revue d'histoire culturelle (XVIIIe-XXIe siècles), open édition</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evelyne-cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6160-2062</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050440985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure émérite des Universités Histoire contemporaine , ENSSIB (Université de Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable (avec L. Baridon, I. Gaillard, AM Granet )de l' Atelier Images-sons-mémoires au sein du LARHRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axe(s) / transversalité(s) : Transversalité Histoire numérique et cultures médiatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives de la télévision (audiovisuelles et écrites)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la télévision des années 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le patrimoine audiovisuel dans le monde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les symboliques républicaines -Programme Places de la République/ Places politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme PICS CNRS 2015-2018 France-Brésil Patrimoines-Images-médias-Identités (PIMI) puis coresponsable avec Isabelle Gaillard de l'IRP Archives-Médias-Images-Sociétés (AMIS) 2021-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches/activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la transversalité/ Atelier  Images-sons-mémoires (Contrat quinquennal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du PICS CNRS PIMI (Patrimoines-Images-médias-Identités) du LARHRA 2015-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de 2017 à 2020 du séminaire &amp;quot;Culture et communication-La Culture à la télévision&amp;quot; du comité d'histoire du Ministère de la culture-https://chmcc.hypotheses.org/4728Co-responsable de l'IPR franco-brésilien du CNRS (avec Isabelle Gaillard) Archives-Médias-Images-Sociétés (AMIS) 2021-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Habilitation à diriger des recherches en histoire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Histoire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d'études approfondies en Études hébraïques, option Études anciennes et médiévales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de Chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômée de l'École Nationale des Langues Orientales Vivantes, Chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions précédentes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 Professeure émérite des Universités en histoire culturelle contemporaine (ENSSIB-LARHRA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Professeure en Histoire et anthropologie culturelles (XXe siècle) enssib–Université de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2009 : Responsable du Pôle de recherches en Sciences de la ville (Université Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996- 2009 : Maître de conférences en histoire contemporaine (Université Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982-1996 : Assistant d’histoire à Université Paris 7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1972-1982 : Ingénieur de recherches au CNRS.**Responsabilités**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Codirection (avec Pascale Goetschel) de la* Revue d'histoire culturelle (XVIIIe-XXIe siècle* créée en 2020 </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/rhc/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Le Temps des médias, Nouveau monde éditions, depuis juin 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Sociétés & Représentations, Editions de la Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Secrétaire générale de l'Association pour le développement de l'histoire culturelle (ADHC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'administration de l'ADHC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'administration de la Société pour l'histoire des médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Identifiant HAL : evelyne-cohen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PUBLICATIONS **Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Pascale Goetschel, Laurent Martin, Pascal Ory. Dix ans d'histoire culturelle. Presses de l'enssib, pp.314, 2011. 〈halshs-00626750〉&amp;lt;halshs-00626750&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directions d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Veiga França, Evelyne Cohen. Vera Franca, Evelyne Cohen, Itania Gomes, Generos midiaticos et identitades, UFMG Minas Gerais, PPGCOM, 2017, 304 p. 2017. 〈hal-01979805〉&amp;lt;hal-01979805&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Myriam Tsikounas. Evelyne Cohen et Myriam Tsikounas, 1967 au petit écran : une semaine ordinaire, Presses universitaires de Rennes/ Institut national de l’audiovisuel, 2014. 2014. 〈hal-01979808〉&amp;lt;hal-01979808&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Myriam Tsikounas. 1967 au petit écran : une semaine ordinaire. Presses universitaires de Rennes, 369 p., 2014. 〈halshs-00951338〉&amp;lt;halshs-00951338&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Julia Csergo. L'Artification du culinaire. Revue Sociétés & Représentations n°34, Publications de la Sorbonne, 2013. 〈halshs-00777610〉&amp;lt;halshs-00777610&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Gérard Monnier. La République et ses symboles. Un territoire de signes. Publications de la Sorbonne, 440 p., 2013, 978-2-85944-747-2. 〈halshs-00951345〉&amp;lt;halshs-00951345&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. La République et ses symboles-Un territoire de signes. Publications de la Sorbonne, pp.440, 2013. 〈halshs-00942022〉&amp;lt;halshs-00942022&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Pascale Goetschel, Laurent Martin, Pascal Ory. Dix ans d'histoire culturelle. Presses de l'ENSSIB, 314p., 2011, 978-2-910227-94-4. 〈halshs-00951351〉&amp;lt;halshs-00951351&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d'ouvragesEvelyne Cohen. , « Le Dom Juan de Marcel Bluwal », Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017, première édition, p.269-281.. Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017. 〈hal-01979807〉&amp;lt;hal-01979807&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980. Laurent Martin (dir.)Les censures dans le monde xixe- xxie siècle, PUR, 2016, 2016. 〈hal-01979802〉&amp;lt;hal-01979802&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Marie-Françoise Lévy. Evelyne Cohen, « La pensée de Jean d’Arcy entre religion, politique et communication », in Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013, p. 43-53. Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013, 2013. 〈hal-01979811〉&amp;lt;hal-01979811&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Recherches sur la guerre d'Algérie à la télévision. Jean-Pierre Bertin Maghit (dir.). La guerre d'Algérie et les médias-Questions aux archives, Théorème 18, Presses Sorbonne nouvelle, pp.69-77, 2013. 〈halshs-00942079〉&amp;lt;halshs-00942079&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. La pensée de Jean d'Arcy entre religion, politique et communication. Marie-Françoise Lévy (dir.). Jean d'Arcy- Penser la communication au XXe siècle, Publications de la Sorbonne, pp.43-53, 2013. 〈halshs-00942084〉&amp;lt;halshs-00942084&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. O jornalismo de televisão e suas mutações: anos 1980-1990 na França. Análise de Telejornalismo: desafios teórico-metodológicos, Edufba, pp.187-209, 2012. 〈halshs-00951355〉&amp;lt;halshs-00951355&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Les sources audiovisuelles de l'affaire Dominici. André Rauch et Myriam Tsikounas. L'historien, le juge et l'assassin, Paris, Publications de la Sorbonne, pp.57-70, 2012. 〈halshs-00735199〉&amp;lt;halshs-00735199&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La Cinémathèque de Toulouse. Sociétés & Représentations, n° 32, Publications de la Sorbonne, pp.183 192, 2011. 〈halshs-00828993〉&amp;lt;halshs-00828993&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Télévision et culture de masse. Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory. Dix ans d'histoire culturelle, Presses de l'enssib, pp.294-301, 2011. 〈halshs-00656174〉&amp;lt;halshs-00656174&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le plus grand théâtre du monde : réalisations et échanges au sein de l'Union européenne de radiodiffusion (1962-1967). A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory. Les relations culturelles internationales au XXe siècle. De la diplomatie culturelle à l'acculturation, Peter Lang, pp.181-187, 2011. 〈halshs-00656192〉&amp;lt;halshs-00656192&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Pascale Goetschel. Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre. Sociétés & Représentations, n° 32, Publications de la Sorbonne, pp.195-219, 2011. 〈halshs-00828992〉&amp;lt;halshs-00828992&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le triangle République-Bastille-Nation. Danielle Tartakowsky. Paris manif' : Les manifestations de rue à Paris de 1880 à nos jours, Presses universitaires de Rennes, pp.40-51, 2011. 〈halshs-00656188〉&amp;lt;halshs-00656188&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La mémoire du 18 juin à travers les actualités cinématographiques et les émissions de la télévision française (1945-2006). Philippe Oulmont. Les 18 juin, Combats et commémorations, Editions André Versaille, pp.328-344, 2011. 〈halshs-00656180〉&amp;lt;halshs-00656180&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le centre de Paris : un espace mouvant ?. Myriam Tsikounas. Imaginaires urbains du Paris romantique à nos jours, Editions Le Manuscrit, pp.157-175, 2011. 〈halshs-00656197〉&amp;lt;halshs-00656197&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La réception de la pièce télévisée de John Osborne : A patriot for me. P. Goetschel, F. Jost, M. Tsikounas. Lire, voir, entendre- La réception des objets médiatiques, Publications de la Sorbonne, pp.55-63, 2010. 〈halshs-00656203〉&amp;lt;halshs-00656203&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Paris en symboles. Cahiers Parisiens/ Parisian Notebooks, No. 5, University of Chicago Press, pp.121-133, 2010. 〈halshs-00656215〉&amp;lt;halshs-00656215&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Notices &amp;quot; Paris &amp;quot; (18000 signes) et &amp;quot; Marianne &amp;quot; (6000 signes). Christian Delporte, Jean-Yves Mollier et Jean-François Sirinelli. Dictionnaire d'histoire culturelle de la France contemporaine, Presses universitaires de France, 2010. 〈halshs-00656207〉&amp;lt;halshs-00656207&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Evelyne Cohen, AnaIs Fléchet, Pascale Goetschel, Laurent Martin, Pascal Ory , Cultural history in France, local debates, global perspectives, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Vera Franca, Evelyne Cohen, Itania Gomes, Generos midiaticos et identitades, UFMG Minas Gerais, PPGCOM, 2017, 304 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Myriam Tsikounas (dir.), 1967 au petit écran : une semaine ordinaire, Presses universitaires de Rennes/ Institut national de l’audiovisuel, 2014, 369 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Gérard Monnier (sous la direction de), La République et ses symboles-Un territoire de signes, Paris, Publications de la Sorbonne, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Goetschel (Pascale), Martin (Laurent) et Ory (Pascal) (dir.) Dix ans d’histoire culturelle, Paris, Presses de l’Enssib, septembre 2011, 314 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), La Télévision sur la scène du politique. Un service public pendant les Trente Glorieuses, Institut national de l’Audiovisuel INA, Mémoires de télévision, 2009, 202 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Lévy (Marie-Françoise) (dir), La télévision des trente Glorieuses- Culture et politique, Paris, CNRS Éditions, 2007, 315 p.http://books.openedition.org/editionscnrs/2930?lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agulhon (Maurice), Becker (Annette), Cohen (Évelyne) (études réunies par), La République en représentations. Autour de l’œuvre de Maurice Agulhon, Paris, Publications de la Sorbonne, 2006, 421 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chabaud (G.), Cohen (É.), Coquery (N.), Penez (J.) (dir.), Les Guides imprimés XVIe-XXe siècles, Villes, paysages, voyages, Paris, Belin, 2000,703 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Paris dans l’imaginaire national de l’entre-deux-guerres, Paris, Publications de la Sorbonne, 1999, 398 p., Préface de Maurice Agulhon. désormais consultable </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://books.openedition.org/psorbonne/1246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de numéros de revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, « La fausse information de la Gazette à Twitter », Le Temps des Médias, Nouveau Monde éditions, n° 30, printemps 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Chambat et Evelyne Cohen (sous la direction de), « Archives et patrimoines visuels et sonores », Sociétés&Représentations, n°35, Paris, Publications de la Sorbonne, mai 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Bernard Toulier, Joanne Vajda (dir.), « Le patrimoine des guides : lectures de l’espace urbain européen », In situ, revue des patrimoines, n° 15, 2011, revue en ligne. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://insitu.revues.org/111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Gérard Monnier (codirection et présentation), « L’architecture et ses images », Sociétés & Représentations, n° 30, Publications de la Sorbonne, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Isabelle VeyratMasson (codirection et présentation), « Télévision, la quête de l’indépendance », Le Temps des médias, Nouveau monde éditions, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen (numéro coordonné par), « Gloire et Pouvoir », Sociétés & Représentations, Publications de la Sorbonne novembre 2008, n°26, 344 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles de revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, Les Organisations Globo : lieux et ressources d’une industrie culturelle au Brésil, Sociétés & Représentations, Éditions de la Sorbonne, 2018/1 (N° 45), p. 121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, Présentation du numéro « La fausse information de la Gazette à Twitter », Le Temps des Médias, n° 30, Nouveau Monde éditions, printemps 2018, p. 11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, « les gestes qui sauvent l’info ». Entretien avec Hervé Brusini, « La fausse information de la Gazette à Twitter », Le Temps des Médias, Nouveau Monde éditions, n° 30, printemps 2018,p. 227-243.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « La Fondation Jérôme Seydoux- Pathé Quels fonds », Sociétés & Représentations, Publications de la Sorbonne, 2017/1 n°43, p.159-172.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « Visite au centre Pompidou Metz », Sociétés & Représentations, Publications de la Sorbonne, 2016/2 n°42, p.129-138.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Le cours d’hébreu de Schmuel Trigano- Un témoignage », L’action publique- témoignages, Pardès, 2015/ 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entretien avec Roger Chartier, Propos recueillis par Cohen Evelyne et Pascale Goetschel Pascale, « Entretien avec Roger Chartier. », Sociétés & Représentations2/2015 (N° 40), p. 289-321.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Présence et manifestations du religieux dans la télévision des années cinquante », in « Les bobines du sacré », revue Histoire, Monde, Cultures religieuses, Paris, Karthala, n°33 mars 2015, p. 13-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le service des archives de France Télévisions : entre logique d’entreprise et vocation patrimonialetrimoniale », revue Sociétés & Représentations&amp;quot;, n° 39 2015, p. 167-179.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Les émissions culinaires à la télévision française (1954-2015) », in &amp;quot;A Table&amp;quot;, revue Le Temps des Médias, Paris, Nouveau monde éditions, n° 24 printemps-été 2015, p. 165-180.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Catherine Langeais, speakerine et vedette de télévision », Revue Télévision, CNRS éditions, 2015, p. 35-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « L’open access vu par deux historiennes », Sociétés&Représentations, Paris, Publications de la Sorbonne, 2014, n° 37, p. 143-154.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Présentation du numéro », Marie-France Chambat et Evelyne Cohen, Sociétés&Représentationsn° 35, mai 2013, p. 9-14.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julie Verlaine, « Le dépôt légal de l’internet français à la Bibliothèque nationale de France », Sociétés&Représentationsn° 35, mai 2013, p. 211-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « Visite(s) au Louvre-Lens », Sociétés&Représentationsn°36, automne 2013, p. 169-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Présentation », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012, p. 713.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Art et magie de la cuisine : la cuisine du grand Véfour à la télévision ? », Evelyne Cohen et Julia Csergo (dir.), L’Artification du culinaire, Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, Entretien avec l’historien Pierre Sorlin, Sociétés & Représentations, Publications de la Sorbonne, 2012, n° 33, p. 199213.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julie Verlaine, « Paris documentéParcours dans la collection Debuisson », Sociétés & Représentations, Publications de la Sorbonne, 2012, n° 33, p. 183196.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contributions à des ouvrages collectifs :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Le Dom Juan de Marcel Bluwal », Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017, première édition, p.269-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980&amp;quot;, dans Laurent Martin (dir.), Les censures dans le monde XIXe-XXIe siècles, Paris, PUR, p. 135-149.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Recherches sur la guerre d’Algérie à la télévision », dans Jean-Pierre Bertin Maghit (dir.), La guerre d’Algérie et les médias-Questions aux archives, Théorème 18, Paris, Presses Sorbonne nouvelle, 2013, p. 69-77.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « La pensée de Jean d’Arcy entre religion, politique et communication », in Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, p. 43-53 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « O jornalismo de televisão e suas mutações: anos 1980-1990 na França », in Itania Maria Mota Gomes (dir.), Análise de Telejornalismo: desafios teórico-metodológicos, Salvador, Edufba, 2012, p. 187-209 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « René Lucot » et Stellio Lorenzi », Dictionnaire Maitron, dictionnaire biographique du mouvement ouvrier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Les sources audiovisuelles de l’affaire Dominici, in André Rauch et Myriam Tsikounas (dir.), L’historien, le juge et l’assassin, Paris, Publications de la Sorbonne, 2012, p. 57-70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Télévision et culture de masse », in Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory (dir.), Dix ans d’histoire culturelle, Paris, Presses de l’Enssib, 2011, p. 294-301.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La mémoire du 18 juin à travers les actualités cinématographiques et le émissions de la télévision française (1945-2006) », in Philippe Oulmont (dir.), Les 18 juin, Combats et commémorations, Editions André Versaille, 2011, p. 328-344.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le triangle République-Bastille-Nation », in Danielle Tartakowsky (dir.), Paris-Les manifestations de rue à Paris de 1880 à nos jours, Paris/ Rennes, Presses universitaires de Rennes/ Comité d’histoire de la ville de Paris, 2011, p. 40-51 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », in A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory, Les Relations culturelles internationales, Paris I-Sorbonne-CNRS-Sciences-Po-UVSQ, Peter Lang (ed.)., 2011, p. 181-187.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le centre de Paris : un espace mouvant ? », in Myriam Tsikounas (dir.), Imaginaires urbains du Paris romantique à nos jours, Paris, Editions Le Manuscrit-université, 2011, p. 157-175.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », in colloque Les Relations culturelles internationales, Paris I-Sorbonne-CNRS-Sciences-Po-UVSQ, BNF 11-13 mai 2006 Peter Lang (ed.)., 12 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réception de la pièce télévisée de John Osborne : A patriot for me », in Goetschel (P.) , Jost (F.) , Tsikounas (M.), Lire, voir, entendre- La réception es objets médiatiques, Paris, Publications de la Sorbonne, 2010, p. 55-63.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Paris » (18000 signes) et « Marianne » (6000 signes), in Delporte (C.) , Mollier (Jean-Yves) et Sirinelli (Jean-François) (dir.), Dictionnaire d’histoire culturelle de la France contemporaine, Presses universitaires de France, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Evelyne), « Paris en symboles », Cahiers Parisiens/ Parisian Notebooks, The University of Chicago in Paris, n°5, 2010, p. 121-133.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Paris » (18000 signes) et « Marianne » (6000 signes), in Delporte (C.), Mollier (Jean-Yves) et Sirinelli (Jean-François) (dir.), Dictionnaire d’histoire culturelle de la France contemporaine, Presses universitaires de France, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Paris en symboles », Cahiers Parisiens/Parisian Notebooks, The University of Chicago in Paris, n°5, p. 121-133.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Cinq Colonnes à la Une », Anthologie-INA, 2007, cinq DVD, Histoire@politique, octobre 2009, 3 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour une histoire visuelle et sensible de la télévision », in Delporte (Christian) et Gervereau (Laurent) (dir.), Quelle est la place de l’image en histoire, Nouveau Monde éditions, 2008, p. 225-235.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préface de Michel (Aurélia) et Beauvillard (Ariane), Le treizième en sources – Guide pour l’observation des mutations urbaines, Paris XIIIe arrondissement, Paris, Le Manuscrit, 2008, p.15-19.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Aujourd’hui Madame », « Boîte à sel », « Information première », « Pierre Bonte », « Daniel Karlin », « Catherine Langeais », « Joseph Pasteur »,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« RTF », in Chauveau (Agnès) et Déhée (Yannick) (dir.), Dictionnaire de la télévision française, Paris, Nouveau Monde éditions, 2007, 557 p. Préface de Jean-Noël Jeanneney et Michèle Cotta.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Televisione di Stato o di Governo ? La televisione francese tra il 1949 e il 1974 », in Governare La televisione ? Politica e TV in Europa negli anni cinquanta-sessanta. A cura di Giulia Guazzaloca. Prefazione di Paolo Pombeni, Reggio Emilia, Diabasis, 2007, p.92-106.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les événements d’Algérie et la télévision française » in Liauzu (Claude) (dir.), Dictionnaire de la colonisation française, Paris, Larousse. 2007, p.332-333.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Cartographies et images du centre de Paris dans les guides de tourisme des XIXe et XXe siècles », in Liaroutzos (Chantal) et Pinçonnat(Crystel) (dir.), Paris, Le Manuscrit-Université, 2007 p. 201-223.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le centre de Paris un espace mouvant ? », in Tsikounas (Myriam) (dir.), Images de Paris et sa banlieue du Paris romantique à nos jours. Les enjeux de la représentation pour les décideurs, Rapport du ministère de l’Équipement, du Transport et du Logement, Plan Urbanisme-Construction-Architecture, décembre 2005, p. 108-122.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Mai 1958 : les événements télévisuels dans l’événement politique », in Delporte (C.) et Duprat (A.) (dir.), L’Événement, images, représentations, mémoire, Créaphis, 2004, p. 112-126.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Itinéraires et repères symboliques à Paris (première moitié du XXe siècle) », in Zaidman (Sylvie) (dir.), La Région parisienne : Territoires et cultures, CNRS/DRAC Île-de-France, 2004, p. 123-141.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le Parisien construit par Louis Chevalier », in Gauvard (Claude) et Robert (Jean-Louis) (dir.), Être parisien, Mémoires des sociétés historiques de Paris et de l’Île-de-France, Publications de la Sorbonne, 2004, p. 97-111.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La fin de Halles mise en histoire (1969) », in Robert (Jean-Louis) et Tsikounas (Myriam) (dir.), Les Halles, images d’un quartier, Publications de la Sorbonne, 2004, p. 183-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment le général de Gaulle s’adresse aux jeunes », Charles de Gaulle et la Jeunesse, colloque international, 15-16 décembre 2003, Institut Charles-de-Gaulle, p. 317-324.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Enseigner l’histoire de Vichy à l’Université », in Liauzu (Claude) et Hoock (Marie-Claire) (dir.), Transmettre les passés, nazisme, Vichy, conflits coloniaux, Syllepse, 2001, p. 235-243.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La hiérarchie monumentale dans les guides de tourisme consacrés à Paris » et « Perspectives » (conclusion), in Les Guides imprimés XVIe-XXe siècles, Villes, paysages, voyages, Paris, Belin, 2000, p. 439-459 et p. 651-657.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Télévision, pouvoir et citoyenneté », in Lévy (Marie-Françoise) (dir.), La Télévision dans la République, Éditions Complexe-CNRS, 1999, p. 23-43.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision dans les démocraties européennes (années 30 - années 80) », in La Démocratie aux États-Unis et en Europe, éditions du Temps, 1999, p. 211-229.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">«&nbsp;Le généal de Gaulle et la question algérienne à la télévision (1958-1962) », in De Bussière (Michèle), Méadel (Cécile) et Ulmann-Mauriat (Caroline) (dir.), Radios et Télévision au temps des &amp;quot;événements d’Algérie&amp;quot; 1954-1962, Paris, L’Harmattan, 1999, p. 53-59.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Charme campagnard et très grande ville. Paris dans la littérature de l’entre-deux-guerres », in Robert (Jean-Louis) et Tartakowsky (Danielle) (dir.), Paris, Le peuple, Publications de la Sorbonne 1999, p 207-225.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Normes étatiques normes juridiques », in Gueslin (A.), et Kalifa (D.) (dir.), Les Exclus en Europe, Paris, éditions de l’Atelier, 1999, p. 217-223.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la collection d’archives audiovisuelles Voir et savoir. Images du temps présent à la télévision (1949-1964) (50 vidéocassettes avec des livrets documentaires), Paris, 1997, INA-CNRS, Paris III-Paris 7-Paris X-Paris XIII.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entretien avec Chartier Roger, Propos recueillis par Cohen Evelyne, Propos recueillis par Goetschel Pascale, « Entretien avec Roger Chartier. », Sociétés & Représentations 2/2015 (N° 40) , p. 289-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Présence et manifestations du religieux dans la télévision des années cinquante&amp;quot;, in &amp;quot;Les bobines du sacré, revue Histoire, Monde, Culutres religieuses, Paris, Karthala, n°33 mars 2015, p. 13-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, &amp;quot;Le service des archives de France Télévisions&amp;quot; : entre logique d'entreprise et vocation patrimoniale&amp;quot;, revue Sociétés &Représentations&amp;quot;, n° 39 2015, p. 167-179.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Les émissions culinaires à la télévision française (1954-2015)&amp;quot;, in &amp;quot;A Table&amp;quot;, revue Le Temps des Médias, Paris, Nouveau monde éditions, n° 24 printemps-été 2015, p. 165-180.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Catherine Langeais, speakerine et vedette de télévision&amp;quot;, Revue Télévision, CNRS éditions, 2015, p. 35-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Christian Sorrel &amp;quot;Le mot du Conseil scientifique&amp;quot;, présentation du catalogue de l'exposition &amp;quot;Lyon sur tous les fronts! Une vilel dans la grande guerre, SilvanaEditoriale, 2014, p.10-11.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice &amp;quot;Presse&amp;quot; du catalogue de l'exposition &amp;quot;Lyon sur tous les fronts! Une vilel dans la grande guerre, SilvanaEditoriale, 2014,p. 216-219.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Marie-France Chambat (numéro coordonné par ), &amp;quot;Archives et patrimoines visuels et sonores&amp;quot;, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Marie-France Chambat (dir.), &amp;quot;Archives et patrimoines visuels et sonores&amp;quot;, présentation, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013, p. 9-14.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Juie Verlaine, &amp;quot;Le dépôt légal de l'internet français à la Bibliothèque nationale de France&amp;quot;, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013, p211-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Présentation », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012, p. 7-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen, Art et magie de la cuisine : la cuisine du grand Véfour à la télévision ? », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Pascale Goetschel, Entretien avec l’historien Pierre Sorlin, Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Julie Verlaine, « Paris documenté-Parcours dans la collection Debuisson », Sociétés & Représentations, 2012, n° 33, p. 183-196.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Pascale Goetschel, « Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre », entretien, Sociétés & Représentations, n°32 , décembre 2011, p. 195-219.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Évelyne Cohen et Pascale Goetschel « La Cinémathèque de Toulouse », Sociétés & Représentations 2/2011 (n° 32), p. 183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Toulier (Bernard), Vajda (Joanne) (dir.), « Les guides de tourisme, Un patrimoine et un objet d’étude », In situ, revue des patrimoines, n° 15, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Monnier (Gérard) (codirection et présentation), « L’architecture et ses images », Sociétés & Représentations, n° 30, Publications de la Sorbonne, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Jacques Krier entre documentaires, reportages et fiction», revue Télévision dirigée par François Jost, n°1, CNRS éditions, mars 2010, p. 53-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Veyrat-Masson (Isabelle) (codirection et présentation), « Télévision, la quête de l’indépendance », Le Temps des médias, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Monnier (Gérard) (numéro coordonné par), « L’architecture et ses images », Sociétés & Représentations, n° 30, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Jacques Krier entre documentaires, reportages et fiction», revue Télévision dirigée par François Jost, n°1, CNRS éditions, mars 2010, p. 53-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Veyrat-Masson (Isabelle) (codirection), « Télévision, la quête de l’indépendance », Le Temps des médias, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée avec Pascale Goetschel de la rubrique « Lieux et ressources » Sociétés & Représentations, Nouveau monde éditions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « Le forum des images, un espace dédié au cinéma et à Paris », Sociétés & Représentations 28, octobre 2009, p.189-199.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Duprat (Annie), « Un historien et l’ethnologie, entretien avec Maurice Agulhon », Sociétés & Représentations 27, avril 2009, p. 241-247.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « La BDIC » (autour d’une rencontre avec Geneviève Dreyfus-Armand[…], Sociétés & Représentations 27, avril 2009, p. 195-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) (numéro coordonné par), « Gloire et Pouvoir », Sociétés & Représentations, novembre 2008, n°26, 344 p. Présentation du numéro.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « La documentation écrite de l’Institut national de l’Audiovisuel : un ensemble foisonnant de ressources », Sociétés & Représentations, mai-juin 2008, n°25, p. 173-181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « Le Mémorial De Gaulle à Colombey et l’Historial des Invalides », Sociétés & Représentations, novembre 2008, n°26, p. 245-259.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Tsikounas (Myriam), Entretien avec François Lissarrague « Un monde d’images énigmatiques », Sociétés & Représentations, novembre 2008, n°26, p. 287-299.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’ombre portée de mai 68 dans l’histoire politique-Démocratie et Participation », in Rioux (Jean-Pierre) et Sirinelli (Jean-François) (dir.), numéro spécial, L’ombre portée de Mai 68, Vingtième siècle, Presses de Sciences-Po, avril-juin 2008, p.19-29.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Rauch (André), « Le corps souverain, les funérailles télévisées de De Gaulle et de Mitterrand », Vingtième Siècle, Presses de Sciences-Po, oct.-déc. 2005, p. 77-93.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Expliquer Paris par la télévision : Pierre Sudreau et les problèmes de la construction (1958) », Sociétés et Représentations. Imaginaires parisiens, Publications de la Sorbonne, avril 2004, p. 117-127.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) « Visiter Notre-Dame », « Touriste, autochtone, qui est l’étranger ? », Ethnologie française, CNRS, juill.-sept. 2002, PUF, p. 503-515.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises de publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour la Mairie de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour l'ANR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de l'Institut universitaire de France 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour l'AERES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour la région Aquitaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise Appel à Projets Suicide et prévention du suicide 2015 (Institut de Recherche en Santé publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prestations dans les médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans les Lundis de l'histoire, France Culture : 23 septembre 2013 ; 2 juin 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions à la Fabrique de l'Histoire, France Culture : 6 juin 2014 ; 28 juin 2018 ; 12 juillet 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Témoin, récit et médiatisation&amp;quot;, Conférence (Professeure invitée, Université de Rio de Janeiro, 28 octobre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;O arquivo e seus vários usos na televisão francesa dos 1950 até o presente&amp;quot;, Colloque PIMI, Temps et Temporalités des médias, Université de Rio de Janeiro, 24 octobre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">avec Géraldine Poels (Responsable de la valorisation scientifique INA)&amp;quot;Les archives dans le temps présent- L’archive au rythme de l’actualité : usages des archives de l’Ina sur une chaîne d’info en continu&amp;quot;, Colloque international</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Temps et temporalités des médias (télévision, radio, web)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrimoines audiovisuels » organisé par le Labex ICCA et le programme PICS PIMI CNRS avec les universités Paris 3-Sorbonne Nouvelle (CEISME), Paris 1 Panthéon-Sorbonne (CHS) et l’INA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discutante session Médias en luttes, 2ème Congrès de la Société pour l’histoire des médias (SPHM) « Rêver d’un autre monde. Médias, utopies et expérimentations de l’époque moderne à nos jours », Université Paris 2, 25 mai 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Le Ciné-club d’Antenne 2 présenté par Claude-Jean Philippe - critères de sélection et programmation »&amp;quot;, Colloque Patrimoine et patrimonialisation du cinéma, Ecole naitonale des Chartes, 24-25 novembre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence introductive (avec Itania Gomes), Identités et genres médiatiques, Université du Minas Gerais, 25 octobre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table ronde, &amp;quot;L’histoire des médias en 2016 : bilan, enjeux et perspectives. Chairman : Jamil Dakhlia Intervenants Anne-Claude Ambroise-Rendu, Josette Brun, Evelyne Cohen, Christian Delporte, François Vallotton, Congrès de la Société pour l'histoire des médias, Université de Versailles Saint Quentin, 26 mai 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Graziela Mello Vianna, Anne-Marie Granet-Abisset Regards croisés France/Brésil autour du programme « Patrimoine – Images – Médias – Identités », Congrès SPHM, Université de Versailles Saint Quentin, 27 mai 2016,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Lyon en guerre dans les actualités cinématographiques&amp;quot;, Communication au Colloque &amp;quot;Lyon sur le front de l'arrière&amp;quot;, organisé par le LARHRA avec le CHEC de Clermont Ferrand , la Bibliothèque municipale de Lyon, 16-17 octobre 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Journée d'études Les sources de l'Audiovisuel organisée par les Archives nationales en collaboration avec le LARHRA, Radio France, France Télévisions, et l'INA, 9 octobre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication &amp;quot;Les contours d'un champ : sources et archives pour les recherches sur la radio et la télévision.Journée d'études Les sources de l'Audiovisuel organisée par les Archives nationales en collaboration avec le lARHRA, Radio France, France Télévisions, et l'INA, 9 octobre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque Censures, d’hier à aujourd’hui, Histoire des censures dans le monde, du XVIIIe siècle à nos jours, organisé par le centre d’histoire de Sciences po en relation avec plusieurs universités, colloque de Paris, 6-8 février 2014. Communication &amp;quot;De la censure à la régulation dans les télévisions européennes des années 1970 aux années 1980&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique et co-organisatrice (avec Chrstian Sorrel) du Colloque international BM Lyon/ LARHRA/CHEC, &amp;quot;Lyon sur le front de l'arrière 1914-1920&amp;quot;, colloque labellisé par le Comité du centenaire de la guerre de 1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Journée d’études du 3 juin 2013 &amp;quot;Les patrimoines audiovisuels dans le monde&amp;quot; à Salvador de Bahia, Seminário internacional Estudos de Televisão Brasil-França organisée avec Marie-France Chambat et Itania Gomes (Laboratoires LARHRA, Telemme CNRS, équipe ISOR Paris 1, CEISME Paris 3, université de Lausanne, CNPq : Professeure invitée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique du colloque Censures, d’hier à aujourd’hui, Histoire des censures dans le monde, du XVIIIe siècle à nos jours, organisé par le centre d’histoire de Sciences po en relation avec plusieurs universités, colloque de Paris, 6-8 février 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique et co-organisatrice (avec Chrstian Sorrel) du Colloque international BM Lyon/ LARHRA/CHEC, &amp;quot;Lyon sur le front de l'arrière 1914-1920&amp;quot;, colloque labellisé par le Comité du centenaire de la guerre de 1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Présences et manifestations du religieux dans la téélvision française des années cinquante&amp;quot;, Les bobines du sacré, Festival religions et conéma, ISERL, 30 mai-1er juin 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« LaN7 à la télévision entre chansons, tourisme et accidents » (années 1960-années 2000), séminaire doctoral Université Pierre Mendes France, Grenoble , 14-15 mars 2013 (programme ARC 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La Mal Vie » de Daniel Karlin : à propos de l’enquête et du documentaire sur la vie personnelle de travailleurs immigrés entre France et Algérie (novembre 1978), Rencontres ANR Ecrin, « Témoin « migrant », témoin « arabe » à l’écran », organisées par l’UMR Telemme, Aix en Provence, 20 novembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le procès de Marie-Antoinette dans l’émission La caméra explore le temps (1958).Colloque Princes martyrs, relégitimations posthumes de souverains condamnés à mort, organisé par Le LARHRA, Lyon, 29-30 novembre 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférence « La télévision française dans la construction d’une culture internationale partagée (années 1950-années 2000) », séminaire doctoral d’histoire, animé par Marie-Louise Pelus Kaplan, Université Paris Diderot, 30 novembre 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-« Télévision de qualité et service public : un débat public en 1986 », Colloque &amp;quot;Qu'est ce qu'une télévision de qualité ? , organisé par François Jost 5Ceisme), Unviersité Sorbonne nouvelle, Paris 3, 12)-14 septembre 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance et membre du conseil scientifique de la journée des doctorants de l’Université de Versailles Saint Quentin, 23 mai 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeure invitée à l’Université de Rio de Janeiro, 23-30 aout 2012 ; conférence sur « Dom Juan ou le festin de pierre, mise en scène de Marcel Bluwal à la télévision, 1965 »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences comme Professeure invitée à l’Université de Communication, Salvador de Bahia, 23 au 26 août 2011, « Dix ans de téléjournalisme ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Pitchipoï de Jacques Krier, une tentative européenne » Journée d’étude Entre récit intime et discours social organisée par Maryline Crivello, Université d’Aix-en-Provence, MMSH Aix-en Provence, UMR Telemme, 6 avril 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Journée d’étude organisée par Paris 1 (CRH/Isor et CHS) et Paris 3 (CEISME/ANR) Pages, scènes, écrans : du feuilleton de l'écriture à l'écriture du feuilleton, Université Paris 1, 1 avril 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Histoire, mémoire, patrimoine dirigé par A-M Granet Abisset, MSH Alpes, Université Grenoble 2, 24 mars 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Les archives de la télévision, source d’histoire et patrimoine », 11 mars 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Corps de la ville, corps dans la ville », Université Santiago du Chili et Antofagasta, 4e école Chili-France, Novembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision française face aux autres modèles de télévision », Colloque Médias et société entre réalité et fiction, Université Paris Diderot, Laboratoire Identités, cultures, territoires, 16 octobre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences comme Professeure invitée dans les universités de Belo Horizonte et de Salvador de Bahia en août 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Images audiovisuelles et sources sur l’affaire Dominici», Colloque La Justice et les représentations du crime, organisé par André Rauch et Myriam Tsikounas, Université Paris 1 Panthéon Sorbonne, 25 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le 18 juin dans les actualités filmées et télévisées », Colloque international Les 18 Juin : combat, commémoration, histoire, organisé par la Fondation Charles de Gaulle, Assemblée nationale, 23 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisatrice avec Joanne Vajda et Bernard Toulier de la journée d’étude Les guides de voyage, un patrimoine et un objet d’études, enssib, 17 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’Eglise et le loisir télévisé », Rencontre des Mémoires organisées par Jean-Pierre Rioux et Marcel Spisser, Strasbourg, 12 mai 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animatrice avec Laurent Martin de la table-ronde « Les médias acteurs de l’histoire », Colloque pour les dix ans de la Société pour l’histoire des médias, 14-15 avril 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coorganisatrice avec Myriam Tsikounas (Pr Paris 1) des journées d’études « une semaine ordinaire de télévision en 1967 », 22 janvier 2010 et 9 avril 2010 Université Paris 1-Panthéon-Sorbonne : collaboration avec l’INA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table-ronde « La culture de masse » (avec Pascale Goetschel, Jean-François Sirinelli, Ludovic Tournès), Association pour le développement de l’histoire culturelle, IEP de Paris, 31 mars 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Colloque international Patrimoines alimentaires et destinations touristiques : passion ou raison ?, XXIIe Entretiens du Centre Jacques Cartier, 30 novembre et 1er décembre 2009 , Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Marseille 73, Une ratonnade oubliée » Séminaire Omar Carlier, 16 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidence de séance, Colloque Horizon 2019, Enssib, 20 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’invention du Panthéon », Colloque Les funérailles des chefs d’Etat, leaders politiques et personnalités nationales. La gestion de la mort et du mort, organisé par Omar Carlier, Université Paris Diderot, 22 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les lieux de sociabilité urbaine à Paris dans les années 1960 », séminaire Master 2 Histoire et civilisations comparées, « Identités, sociabilités, et solidarités » animé par M. Arnoux, A. Gueslin et M-L Pelus-Kaplan, Université Paris Diderot (Paris7), 15 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Inathèque et recherches en histoire », Journée d’étude enssib consacrée aux ressources audiovisuelles et écrites de l’Inathèque., 2 septembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table-ronde « La sensibilisation au plus grand nombre ; quel rôle pour les médias ? », Les entretiens del Duca, « Comment mettre en valeur notre patrimoine gastronomique et le transmettre aux générations futures ? » coorganisés par le Ministère de la Culture et de la Communication et la Mission française du patrimoine et des cultures alimentaires, 25 juin 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Myriam Tsikounas, « Quand et comment la télévision rencontre-t-elle le cinéma ? », Séminaire Histoire culturelle du cinéma, animé par Christophe Gauthier et Dimitri Vezyroglou, 3 juin 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation avec Myriam Tsikounas de la Journée d’études Paris 1/Paris 7/ INA« Une semaine ordinaire de télévision en 1967 », 22 mai 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le Paris de la Ve République », cycle de conférences de l’EPHE, Paris - une histoire de patrimoines organisé par Frédéric Barbier et Catherine Bertho-Lavenir, 14 mai 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La campagne à Paris-Analyse d’une représentation contemporaine », Journée de la recherche de l’UFR GHSS Autour du paysage images et imaginaire, Université Paris Diderot (Paris7), 30 avril 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Jacques Krier, réalisateur de télévision entre documentaires, reportages et fictions », Colloque La culture audiovisuelle des années 1960-1970, organisé par Patrick Eveno et Denis Maréchal, INA/Comité d’Histoire de la télévision/ Institut français de la Communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire « Les socialistes et la télévision », cycle La communication des socialistes, XXe-XXIe siècles : regards d'acteurs et de chercheurs, OURS / Fondation Jean-Jaurès / Université Paris I Panthéon-Sorbonne, 21 janvier 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Télévision et événement : le point de vue de l’historien », Colloque Télévision et réalité, Université de Communication, Sans Salvador de Bahia, 21-24 octobre 2008 (Actes à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de recherche interdisciplinaire mensuel « La ville à la trace » animé dans le cadre du Pôle de recherches Sciences de la ville de l’université Paris Diderot par Paul-Laurent Assoun, Evelyne Cohen, Pascal Ory, Bernard Toulier (Paris 1, Paris 7, DAPA), 2008-2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les émissions de cuisine à la télévision française », Colloque Tourisme, gastronomie, médias, Entretiens Jacques Cartier, Montréal, 1-4 octobre 2008. (Actes à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d’organisation et du Conseil scientifique du colloque Un territoire de signes : les manifestations de la symbolique républicaine, de la Révolution à nos jours, organisé par le Professeur Gérard Monnier à l’Université Paris 1-Panthéon-Sorbonne en collaboration avec l’Université Paris 7, 1, 2, 3 octobre 2008 (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discutante aux Rencontres doctorales en civilisation Paris-Diderot : la pluridisciplinarité à l’œuvre. Thème 2008 : Récits et témoignages : parole, écrit, image.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« De quoi Paris est il le symbole », Colloque Paris-Chicago, Université de Chicago à Paris 8-9 février 2008 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’atelier sur « Le rôle des Médiateurs » au Colloque Réception des objets médiatiques, Université Paris 1-Panthéon Sorbonne. 24, 25, 26 Janvier 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réception de la pièce télévisée de John Osborne, a patriot for me », Colloque de Paris 1 Réception des objets médiatiques, 24, 25, 26 Janvier 2008 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réalisation d'une « émission-pilote » européenne en 1967 Pitchipoï de Jacques Krier », séminaire Myriam Tsikounas (dir.), Analyse des images et des sons, Université Paris 1-Panthéon-Sorbonne, 14 janvier 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision des Trente Glorieuses, un laboratoire culturel ? », Centre d'Études des Images et des Sons Médiatiques (CEISME, Université Paris 3-Sorbonne nouvelle) dirigé par François Jost, 6 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les représentations des espaces urbains européens dans les guides de tourisme depuis le milieu du XIXe siècle jusqu’à nos jours », Coresponsable de la Journée d’études Urbaguide organisée par le PPF Sciences de la ville et le Centre André Chastel (Claude Mignot Paris 4 et Bernard Toulier, DAPA), 4 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Une enquête des Renseignements généraux sur les médias en 1965 », Séminaire Histoire des médias, de l'image, des propagandes à l'époque contemporaine dirigé par Christian Delporte, Université de Versailles Saint Quentin-en Yvelines, 30 novembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’organisation de la journée de la recherche interdisciplinaire de l’UFR Géographie, Histoire, Sciences de la société. Thème ; « Les lieux de la sociabilité », 24 mai 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les inondations de 1910 en banlieue parisienne », Journée d'études CHCSC-UVSQ - La banlieue en images sonores et visuelles, 1880-1960, Juliette Aubrun et Christian Delporte (dir.), 16 mars 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique du colloque Gastronomie et rayonnement touristique : contribution à l'étude des hauts lieux et capitales gastronomiques XIXe-XXIe siècles, Université Lyon II, Julia Csergo (dir.). Présidence de la session « Lieux et dynamiques », 5 et 6 décembre 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Quelle histoire de la télévision enseigne-t-on aujourd’hui » à l’Université-licence-master en histoire contemporaine ? avec Christian Delporte, Maryline Crivello, Hélène Duccini, Michèle Lagny, Atelier de recherche méthodologique, Inathèque de France, 16 octobre 2006 (publié).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La mal vie de Daniel Karlin : un documentaire télévisé (1978) sur la vie personnelle des travailleurs immigrés entre France et Algérie », Colloque Etrangers : contacts et regards croisés, ICT, Paris 7, 1-2 juin 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Big Leon : Zitrone à la télévision », Colloque Représentations de l’obésité : le gros et le gras Images et imaginaires, Julia Csergo et André Rauch (dir.), CREDHESS, Université Paris 1, mai 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Médias et guerre d’Algérie. La télévision », séminaire Images de guerre, Annette Becker (dir.), Paris 10, 18 mai 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », Colloque Les Relations culturelles internationales organisé par le Centre d' Histoire sociale du XXème siècle (Université Paris I/CNRS); l'UMR IRICE (Université Paris1/CNRS) ; le Centre d’Histoire de Sciences-Po; le Centre d'Histoire culturelle des sociétés contemporaines (Université de Versailles-St-Quentin en Yvelines), 11 mai 2006 (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour une histoire visuelle et sensible de la télévision », colloque Quelle est la place des images en histoire, UVSQ/ INA, 27-29 avril 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bertho-Lavenir et Evelyne Cohen, « Les élections présidentielles américaines, un modèle pour les débats français ? », Séminaire Histoire des médias, Christian Delporte, Université Versailles Saint Quentin, 27 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coorganisatrice de l’Exposition « Paris à la Belle Epoque », Institut de géographie, Paris I, Janvier 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente d’une séance du colloque Les mondes urbains du tourisme organisé par le MIT (Rémy Knafou) et la FED Sciences de la ville Paris 7, Janvier 2005 (publié).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Archives audiovisuelles et archives écrites : les émissions de Guy Mollet avec Pierre Sabbagh (1956-1957), une mise en scène de l'information ? », Séminaire Myriam Tsikounas Histoire et images. Analyse des images et des sons, Paris I, 16 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La République en représentations », Séminaire André Gueslin, Marie-Louise Pelus-Kaplan (dir.), Séminaire central du Master Identités Paris 7, 18 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Uta Schwarz, « Les actualités comme source d’une histoire culturelle du social : la RFA des années 1950 et la France gaulliste », séminaire EHESS Christian Delage et Andreas Gunthert, 6 juin 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expositions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de l'exposition de la BM de Lyon : Lyon sur tous les fronts, 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fdm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité de l’histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée de l’Institut du monde arabe : espaces, collections et ambitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.275-289. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15dhj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Serge Moati sur les symboliques politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Moati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 58 (2), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.058.0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une visite à l’observatoire de Juvisy-sur-Orge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, p. 237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée Carnavalet, histoire de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.271-284. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.055.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mazurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et histoire culturelle : échanges et confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Laurent Assoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Psychanalyse et histoire culturelle : échanges et confrontation », Revue d’histoire culturelle [En ligne], | 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Laurent Assoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro 3 de la Revue d’histoire culturelle (XVIIIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Ralite, une idée politique de la culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue pour l'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Evelyne Cohen et Laurent Martin avec Jean-Yves Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baladodiffusion : de la réécoute à la création sonore de podcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.159-167. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.048.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brétéché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.10-16. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.030.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes qui sauvent l’info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brusini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brétéché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.227. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.030.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Organisations Globo : lieux et ressources d’une industrie culturelle au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (45), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.045.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers du numérique à la BnF (1990-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/2 (46), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.046.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours d'hébreu de Schmuel - Un témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Cohen Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger-Pol Droit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dautricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’action publique : témoignages, 57 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parde.061.0220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite à la Fondation Jérôme Seydoux-Pathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (43), pp.159-172. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.043.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista com Évelyne Cohen, de Arros Filho, Eduardo Amando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces da História</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite dans un atelier singulier : autour de l’archéophone d’Henri Chamoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.149. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.041.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite au centre Pompidou-Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/2 (42), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.042.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émissions culinaires à la télévision française (1954-2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Temps des médias, 24 (1), pp.165-179. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.024.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Krier, entre documentaires, reportages et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Langeais, speakerine et vedette de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (6), pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Roger Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (40), pp.289-321. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.040.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et manifestations du religieux dans la télévision des années cinquante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hmc.033.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service des archives de France Télévisions : entre logique d’entreprise et vocation patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (39), pp.165-167. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.039.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open Access vu par deux historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.037.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt légal de l'internet français à la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Archives et patrimoines visuels et sonores, 1 (35), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.035.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00777644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite(s) au Louvre-Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.167. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.036.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et patrimoines visuels et sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.035.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Artification du culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et magie de la cuisine : la cuisine du Grand Véfour à la télévision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.113. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec l'historien Pierre Sorlin, le 10 janvier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.199. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris documenté-Parcours dans la collection Debuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.183-196. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.033.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine des guides : lectures de l'espace urbain européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, revue en ligne. http://insitu.revues.org/111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cinémathèque de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2 (32), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture et ses images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision, la quête de l'indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veyrat-Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff et Evelyne Cohen, Jan 2023, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images symboliques de l'Europe&amp;quot;, in Héroisation et Europe, Conférence organisée à Rennes 2 par la chaire Jean Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héroisation et Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff, Mar 2024, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, Médiations, Médiateurs/ Cartographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias-Médiations-Médiateures-Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Research Program CNRS Evelyne Cohen, Isabelle Gaillard, Itania Gomes, Apr 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRP AMIS France-Brazil Archives and Contexts Meeting from 6 to 8 November 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Heymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRP AMIS CNRS, Nov 2023, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction par Anne Gangloff et Evelyne Cohen du Colloque &amp;quot;La fabrique des héros de l'antiquité à l'actualité européenne&amp;quot;, Université Rennes 2 et Larhra, 25-27 février 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à l'actualité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff (Chaire Jean Monnet Faber) et Evelyne Cohen(ENSSIB-LARHRA, Jan 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des réseaux nationaux et internationaux&amp;quot;, Table ronde 30 ans de l'UVSQ, 25 novembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et perspectives de l’histoire culturelle. Le Centre d’Histoire Culturelle des Sociétés Contemporaines fête ses 30 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saint Quentin En Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides on Israël: the architecture as support of the construction of a territory and a touristic landscape ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Vajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et itinéraires au travers des guides de tourisme de langue française publiés en Europe (1948-nos jours). Landscapes and Itineraries through French Speaking Tourist Guide Books Published in Europe (1948-to the present)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galia Yanoshevsky, Bar-Ilan University, Feb 2020, Ramat Gan, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon parcours d’enseignant-chercheur en histoire culturelle des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès international de la Société pour l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHM, May 2016, Saint Quentin en Yvelines, France. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Patrimoines-Images-Médias-Identités : une coopération franco-brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès international de la Société pour l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHM, May 2016, Saint Quentin en Yvelines, France. pp.245-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de l’art à la télévision : exposition, médiation ou partage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La télévision, les arts et la culture, séminaire 2018-2019 « Culture et Communication-La culture à la télévision » initié par le Comité d’histoire du Ministère de la Culture depuis 2016, organisé par Evelyne Cohen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêver d’un autre monde.Médias, utopies et expérimentations de l’époque moderne à nos jours 2e congrès de la Société pour l'histoire des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rêver d’un autre monde. Médias, utopies et expérimentations de l’époque moderne à nos jours, 2e congrès de la SPHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives dans le temps présent- L’archive au rythme de l’actualité : usages des archives de l’Ina sur une chaîne d’info en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Temps et temporalités des médias (télévision, radio, web) Patrimoines audiovisuels » organisé par le Labex ICCA et le programme PICS PIMI CNRS avec les universités Paris 3-Sorbonne Nouvelle (CEISME), Paris 1 Panthéon-Sorbonne (CHS) et l’INA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O arquivo e seus vários usos na televisão francesa dos 1950 até o presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIMI, Temps et Temporalités des médias, Université de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen, « Les possibles usages historiens des sources et archives audiovisuelles : études de cas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources audiovisuelles et production du savoir en Sciences Humaines et Sociales : approches méthodologiques et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoin, récit et médiatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence (Professeure invitée, Université de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation Table ronde plénière &amp;quot;Cuisine télégénique et recettes européennes&amp;quot; animée par Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Rencontres François Rabelais de Tours "Cuisines d'Europe, Cuisine européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence introductive programme PIMI (PICS CNRS)(avec Itania Gomes), Identités et genres médiatiques, Université du Minas Gerais, 25 octobre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gomes, Itania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités et genres médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Belo Horizonte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés France/Brésil autour du programme « Patrimoine – Images – Médias – Identités », Congrès SPHM, Université de Versailles Saint Quentin, 27 mai 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziela Mello Vianna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Delporte Jean-Claude Yon, May 2016, Saint Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ciné-club d’Antenne 2 présenté par Claude-Jean Philippe - critères de sélection et programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Patrimoine et patrimonialisation du cinéma, Ecole nationale des Chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque " Jean d'Arcy- La communication au service des droits de l'homme 1913-1983 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Université Paris 1 Panthéon Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire Dominici : de la chronique de Jean Giono au film sur l'affaire de Claude-Bernard Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Métamorphoses et adaptation de la chronique judiciaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amélie Chabrier (RIRRA 21) et Myriam Tsikounas (ISOR-CRH Université Paris 1), May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer, éduquer, distraire par la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Images scolaires, cinéma éducatif, télévision scolaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de Lyon; Centre de recherche, d'étude et de documentation sur l'image en éducation (CREDIE); LARHRA, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France/Brésil : Quels patrimoines audiovisuels pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France / Brésil : Quels patrimoines audiovisuels pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitchipoï de Jacques Krier, une tentative européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre récit intime et discours social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maryline Crivello; Université d'Aix-en-Provence; MMSH Aix-en Provence; UMR Telemme, 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de la télévision, source d'histoire et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire, mémoire, patrimoine dirigé par A-M Granet Abisset MSH Alpes, Université Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage du web, les questions d'une historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" L'archive Web : Temporalités et études diachroniques", Conférence organisée par l'Atelier Institut national de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télévision française face aux autres modèles de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Médias et société entre réalité et fiction", Université Paris Diderot Laboratoire Identités, cultures, territoires, 16 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images audiovisuelles et sources sur l'affaire Dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Justice et les représentations du crime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroïsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. 2025, 978-2-7535-9865-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'Antiquité à l'actualité européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2025, 9791041303243, 9782753598652. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13dq1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques audiovisuelles en France de 1945 à nos jours (textes présentés par)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. 2021, Doc en poche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques audiovisuelles en France de 1945 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchet Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, Studies for the International Society for Cultural History, 9780367271879. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429295386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs - États-Unis et Europe occidentale - 1945-1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generos midiaticos e identitades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Veiga França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Franca; Itania Gomes. PPGCOM UFMG, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1967 au petit écran : une semaine ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes; Institut national de l’audiovisuel, 2014, 978-2-7535-2865-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République et ses symboles-Un territoire de signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, pp.440, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Enssib, pp.314, 2011, 978-2-910227-94-4. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen; Anne Gangloff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l’héroïsation de l’Antiquité à l’actualité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 9-16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Panthéon-Assas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-79, 2025, 9782376510789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Georges Pompidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire POMPIDOU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.503-508, 2024, 978-2-221-c26395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archive audiovisuelle en son époque&amp;quot;, in Marie-France Chambat Houillon et Pascale Goetschel dir. , Le temps à l'épreuve des médias, Brésil -France XXe-XXIesiècles,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps à l'épreuve des médias Brésil-France (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan/ INA, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 1967 à 1989 des journées ordinaires de télévision&amp;quot;, in Le Pajolec et Tillier (ed.)Des histoires, des images, Mélanges offerts à Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Pajolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de La Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des histoires, des images, Mélanges offerts à Myriam Tsikounas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21055505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale de 1945 à 1991, Textes et documents, sous la direction de Philippe Poirrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-36441-296-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme &amp;quot;Patrimoines-Images-Médias-Identités », Une coopération franco-brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des médias, sous la direction de Claire Blandin, Emmanuelle Fantin, François Robinet, Valérie Schafer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2271125354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs : Etats-Unis et Europe occidentale 1945-1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.291, 307-314,318-320, 415, 432-439, 479, 498-509, 2019, Clefs concours - Histoire contemporaine, 978-2350305202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02022290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, Pouvoirs aux Etats-Unis et en Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.219-225, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01987154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vender a televisao a partir dos Jogos Olimpicos: uma analise comparada entre France Télévisions e Canal Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itania Maria Mota Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Veiga França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Veiga França; Evelyne Cohen; Itania Maria Mota Gomes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generos midiaticos e identidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM-UFMG, pp.167-187, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01981817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dom Juan de Marcel Bluwal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, 2017, 979-10-351-0020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les censures dans le monde xixe- xxie siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.135-148, 2016, 978-2-7535-4315-7. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi une semaine ordinaire ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1967 au petit écran. Une semaine ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp. 9-21, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03675845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de Jean d'Arcy entre religion, politique et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise Lévy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean d'Arcy- Penser la communication au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.43-53, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la guerre d'Algérie à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bertin Maghit (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre d'Algérie et les médias-Questions aux archives, Théorème 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.69-77, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de Jean d’Arcy entre religion, politique et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.43-53, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources audiovisuelles de l'affaire Dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Rauch et Myriam Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'historien, le juge et l'assassin, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.57-70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O jornalismo de televisão e suas mutações: anos 1980-1990 na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise de Telejornalismo: desafios teórico-metodológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edufba, pp.187-209, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations, n° 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.195-219, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le triangle République-Bastille-Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Tartakowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris manif' : Les manifestations de rue à Paris de 1880 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.40-51, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre de Paris : un espace mouvant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires urbains du Paris romantique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, pp.157-175, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire du 18 juin à travers les actualités cinématographiques et les émissions de la télévision française (1945-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Oulmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 18 juin, Combats et commémorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions André Versaille, pp.328-344, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plus grand théâtre du monde : réalisations et échanges au sein de l'Union européenne de radiodiffusion (1962-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations culturelles internationales au XXe siècle. De la diplomatie culturelle à l'acculturation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.181-187, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et culture de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'enssib, pp.294-301, 2011, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de la pièce télévisée de John Osborne : A patriot for me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Goetschel, F. Jost, M. Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, voir, entendre- La réception des objets médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.55-63, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot; Paris &amp;quot; (18000 signes) et &amp;quot; Marianne &amp;quot; (6000 signes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Delporte, Jean-Yves Mollier et Jean-François Sirinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'histoire culturelle de la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris en symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Parisiens/ Parisian Notebooks, No. 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Press, pp.121-133, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompidou et les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidente de séance et membre du conseil scientifique de la journée des doctorants de l'Université de Versailles Saint Quentin, 23 mai 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeure invitée à l'université de Rio de Janeiro, du 26 au 30 aout 2012 Second International Conference on Architecture, Theater and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Joanne Vajda, et Bernard Toulier, &amp;quot; Guides, villégiature et palaces. France. XIXe-XXe siècles &amp;quot;, Festival d'histoire de l'art de Fontainebleau, 2 juin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde &amp;quot; La guerre d'Algérie et les médias &amp;quot;, Journée d'études organisée Par Jean-Pierre Bertin-Maghit, Forum des Images, Paris, 2 février 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot; René Lucot &amp;quot; et Stellio Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de téléjournalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images, sons, mémoires- Des sources pour penser le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pages, scènes, écrans : du feuilleton de l'écriture à l'écriture du feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eglise et le loisir télévisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">une semaine ordinaire de télévision en 1967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Entretiens Jacques Cartier : colloque &amp;quot; devenirs touristiques des patrimoines alimentaires &amp;quot; - 22/23 novembre 2010 - Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les guides de voyage, un patrimoine et un objet d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias acteurs de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journées d'études France-Brésil 19 et 20 janvier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps de la ville, corps dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 18 juin dans les actualités filmées et télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Culture et Communication -La Culture à la télévision- https://chmcc.hypotheses.org/5321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le programme Patrimoines-Images-Médias-identités (PICS PIMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Lyon (69). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11561C3E"/>
+    <w:nsid w:val="5350ABB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2954E73C"/>
+    <w:nsid w:val="0988E5D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FF8BBBF"/>
+    <w:nsid w:val="3DDD833E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-cohen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6160-2062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050440985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rhc/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/1246" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insitu.revues.org/111" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fdm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delpont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.058.0269" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108212v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.055.0271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Laurent Assoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3344" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.048.0159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.045.0121" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979769v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brusini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.046.0191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cohen Boulakia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Pol Droit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dautricourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parde.061.0220" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.043.0159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.041.0149" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979775v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.042.0129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.024.0165" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chartier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.040.0289" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.033.0013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.039.0165" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.037.0143" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0209" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.036.0167" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0199" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.033.0183" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0183" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656233v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veyrat-Masson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656228v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Heymann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Isabelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988942v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Vajda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981203v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poels" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022433v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes, Itania" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981211v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981196v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Mello Vianna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735233v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735215v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655209v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655206v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655199v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dq1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974459v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ory" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429295386" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Veiga Fran&#231;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979808v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626750v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.983" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463849v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Pajolec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/30459" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022290v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550132v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/penser-l-histoire-des-medias/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981817v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itania Maria Mota Gomes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979807v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979802v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675845v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942084v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979811v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise L&#233;vy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735199v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951355v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828992v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656188v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656192v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656197v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656180v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656174v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.1051" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656203v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656215v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078273v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735224v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735237v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735241v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735195v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655201v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655204v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655196v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655194v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655208v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655193v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655195v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656222v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655388v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655387v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655198v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996122v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981268v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-cohen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6160-2062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050440985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rhc/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/1246" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insitu.revues.org/111" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fdm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delpont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.058.0269" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108212v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.055.0271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Laurent Assoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3344" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.048.0159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brusini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.045.0121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.046.0191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cohen Boulakia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Pol Droit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dautricourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parde.061.0220" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.043.0159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.041.0149" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979775v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.042.0129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.024.0165" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chartier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.040.0289" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.033.0013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.039.0165" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.037.0143" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0209" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.036.0167" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0199" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.033.0183" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0183" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656228v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veyrat-Masson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594870v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587331v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Heymann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Isabelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988942v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Vajda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981203v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poels" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022433v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes, Itania" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981196v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Mello Vianna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981211v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735233v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735215v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655206v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655209v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655199v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dq1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974459v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281944v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ory" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429295386" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Veiga Fran&#231;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979808v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626750v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.983" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463849v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Pajolec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/30459" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550132v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/penser-l-histoire-des-medias/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981817v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itania Maria Mota Gomes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979807v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979802v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675845v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942084v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979811v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise L&#233;vy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735199v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951355v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828992v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656188v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656180v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656192v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656174v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.1051" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656203v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656215v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078273v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735237v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735241v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735224v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735195v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655201v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655204v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655196v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655194v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655208v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655195v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655193v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655388v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655387v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655198v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996122v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981268v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>