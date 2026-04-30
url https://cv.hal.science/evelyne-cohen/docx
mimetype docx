--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evelyne Cohen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Evelyne Cohen Professeure émérite des Universités (Enssib)Membre du LARHRAcoresponsable de la Revue d'histoire culturelle (XVIIIe-XXIe siècles), open édition</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evelyne-cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6160-2062</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050440985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure émérite des Universités Histoire contemporaine , ENSSIB (Université de Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable (avec L. Baridon, I. Gaillard, AM Granet )de l' Atelier Images-sons-mémoires au sein du LARHRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axe(s) / transversalité(s) : Transversalité Histoire numérique et cultures médiatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives de la télévision (audiovisuelles et écrites)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la télévision des années 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le patrimoine audiovisuel dans le monde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les symboliques républicaines -Programme Places de la République/ Places politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme PICS CNRS 2015-2018 France-Brésil Patrimoines-Images-médias-Identités (PIMI) puis coresponsable avec Isabelle Gaillard de l'IRP Archives-Médias-Images-Sociétés (AMIS) 2021-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches/activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la transversalité/ Atelier  Images-sons-mémoires (Contrat quinquennal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du PICS CNRS PIMI (Patrimoines-Images-médias-Identités) du LARHRA 2015-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de 2017 à 2020 du séminaire &amp;quot;Culture et communication-La Culture à la télévision&amp;quot; du comité d'histoire du Ministère de la culture-https://chmcc.hypotheses.org/4728Co-responsable de l'IPR franco-brésilien du CNRS (avec Isabelle Gaillard) Archives-Médias-Images-Sociétés (AMIS) 2021-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Habilitation à diriger des recherches en histoire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Histoire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d'études approfondies en Études hébraïques, option Études anciennes et médiévales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de Chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômée de l'École Nationale des Langues Orientales Vivantes, Chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions précédentes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 Professeure émérite des Universités en histoire culturelle contemporaine (ENSSIB-LARHRA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Professeure en Histoire et anthropologie culturelles (XXe siècle) enssib–Université de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2009 : Responsable du Pôle de recherches en Sciences de la ville (Université Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996- 2009 : Maître de conférences en histoire contemporaine (Université Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982-1996 : Assistant d’histoire à Université Paris 7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1972-1982 : Ingénieur de recherches au CNRS.**Responsabilités**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Codirection (avec Pascale Goetschel) de la* Revue d'histoire culturelle (XVIIIe-XXIe siècle* créée en 2020 </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/rhc/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Le Temps des médias, Nouveau monde éditions, depuis juin 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Sociétés & Représentations, Editions de la Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Secrétaire générale de l'Association pour le développement de l'histoire culturelle (ADHC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'administration de l'ADHC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'administration de la Société pour l'histoire des médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Identifiant HAL : evelyne-cohen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PUBLICATIONS **Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Pascale Goetschel, Laurent Martin, Pascal Ory. Dix ans d'histoire culturelle. Presses de l'enssib, pp.314, 2011. 〈halshs-00626750〉&amp;lt;halshs-00626750&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directions d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Veiga França, Evelyne Cohen. Vera Franca, Evelyne Cohen, Itania Gomes, Generos midiaticos et identitades, UFMG Minas Gerais, PPGCOM, 2017, 304 p. 2017. 〈hal-01979805〉&amp;lt;hal-01979805&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Myriam Tsikounas. Evelyne Cohen et Myriam Tsikounas, 1967 au petit écran : une semaine ordinaire, Presses universitaires de Rennes/ Institut national de l’audiovisuel, 2014. 2014. 〈hal-01979808〉&amp;lt;hal-01979808&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Myriam Tsikounas. 1967 au petit écran : une semaine ordinaire. Presses universitaires de Rennes, 369 p., 2014. 〈halshs-00951338〉&amp;lt;halshs-00951338&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Julia Csergo. L'Artification du culinaire. Revue Sociétés & Représentations n°34, Publications de la Sorbonne, 2013. 〈halshs-00777610〉&amp;lt;halshs-00777610&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Gérard Monnier. La République et ses symboles. Un territoire de signes. Publications de la Sorbonne, 440 p., 2013, 978-2-85944-747-2. 〈halshs-00951345〉&amp;lt;halshs-00951345&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. La République et ses symboles-Un territoire de signes. Publications de la Sorbonne, pp.440, 2013. 〈halshs-00942022〉&amp;lt;halshs-00942022&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Pascale Goetschel, Laurent Martin, Pascal Ory. Dix ans d'histoire culturelle. Presses de l'ENSSIB, 314p., 2011, 978-2-910227-94-4. 〈halshs-00951351〉&amp;lt;halshs-00951351&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d'ouvragesEvelyne Cohen. , « Le Dom Juan de Marcel Bluwal », Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017, première édition, p.269-281.. Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017. 〈hal-01979807〉&amp;lt;hal-01979807&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980. Laurent Martin (dir.)Les censures dans le monde xixe- xxie siècle, PUR, 2016, 2016. 〈hal-01979802〉&amp;lt;hal-01979802&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Marie-Françoise Lévy. Evelyne Cohen, « La pensée de Jean d’Arcy entre religion, politique et communication », in Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013, p. 43-53. Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013, 2013. 〈hal-01979811〉&amp;lt;hal-01979811&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Recherches sur la guerre d'Algérie à la télévision. Jean-Pierre Bertin Maghit (dir.). La guerre d'Algérie et les médias-Questions aux archives, Théorème 18, Presses Sorbonne nouvelle, pp.69-77, 2013. 〈halshs-00942079〉&amp;lt;halshs-00942079&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. La pensée de Jean d'Arcy entre religion, politique et communication. Marie-Françoise Lévy (dir.). Jean d'Arcy- Penser la communication au XXe siècle, Publications de la Sorbonne, pp.43-53, 2013. 〈halshs-00942084〉&amp;lt;halshs-00942084&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. O jornalismo de televisão e suas mutações: anos 1980-1990 na França. Análise de Telejornalismo: desafios teórico-metodológicos, Edufba, pp.187-209, 2012. 〈halshs-00951355〉&amp;lt;halshs-00951355&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Les sources audiovisuelles de l'affaire Dominici. André Rauch et Myriam Tsikounas. L'historien, le juge et l'assassin, Paris, Publications de la Sorbonne, pp.57-70, 2012. 〈halshs-00735199〉&amp;lt;halshs-00735199&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La Cinémathèque de Toulouse. Sociétés & Représentations, n° 32, Publications de la Sorbonne, pp.183 192, 2011. 〈halshs-00828993〉&amp;lt;halshs-00828993&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Télévision et culture de masse. Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory. Dix ans d'histoire culturelle, Presses de l'enssib, pp.294-301, 2011. 〈halshs-00656174〉&amp;lt;halshs-00656174&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le plus grand théâtre du monde : réalisations et échanges au sein de l'Union européenne de radiodiffusion (1962-1967). A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory. Les relations culturelles internationales au XXe siècle. De la diplomatie culturelle à l'acculturation, Peter Lang, pp.181-187, 2011. 〈halshs-00656192〉&amp;lt;halshs-00656192&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Pascale Goetschel. Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre. Sociétés & Représentations, n° 32, Publications de la Sorbonne, pp.195-219, 2011. 〈halshs-00828992〉&amp;lt;halshs-00828992&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le triangle République-Bastille-Nation. Danielle Tartakowsky. Paris manif' : Les manifestations de rue à Paris de 1880 à nos jours, Presses universitaires de Rennes, pp.40-51, 2011. 〈halshs-00656188〉&amp;lt;halshs-00656188&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La mémoire du 18 juin à travers les actualités cinématographiques et les émissions de la télévision française (1945-2006). Philippe Oulmont. Les 18 juin, Combats et commémorations, Editions André Versaille, pp.328-344, 2011. 〈halshs-00656180〉&amp;lt;halshs-00656180&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le centre de Paris : un espace mouvant ?. Myriam Tsikounas. Imaginaires urbains du Paris romantique à nos jours, Editions Le Manuscrit, pp.157-175, 2011. 〈halshs-00656197〉&amp;lt;halshs-00656197&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La réception de la pièce télévisée de John Osborne : A patriot for me. P. Goetschel, F. Jost, M. Tsikounas. Lire, voir, entendre- La réception des objets médiatiques, Publications de la Sorbonne, pp.55-63, 2010. 〈halshs-00656203〉&amp;lt;halshs-00656203&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Paris en symboles. Cahiers Parisiens/ Parisian Notebooks, No. 5, University of Chicago Press, pp.121-133, 2010. 〈halshs-00656215〉&amp;lt;halshs-00656215&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Notices &amp;quot; Paris &amp;quot; (18000 signes) et &amp;quot; Marianne &amp;quot; (6000 signes). Christian Delporte, Jean-Yves Mollier et Jean-François Sirinelli. Dictionnaire d'histoire culturelle de la France contemporaine, Presses universitaires de France, 2010. 〈halshs-00656207〉&amp;lt;halshs-00656207&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Evelyne Cohen, AnaIs Fléchet, Pascale Goetschel, Laurent Martin, Pascal Ory , Cultural history in France, local debates, global perspectives, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Vera Franca, Evelyne Cohen, Itania Gomes, Generos midiaticos et identitades, UFMG Minas Gerais, PPGCOM, 2017, 304 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Myriam Tsikounas (dir.), 1967 au petit écran : une semaine ordinaire, Presses universitaires de Rennes/ Institut national de l’audiovisuel, 2014, 369 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Gérard Monnier (sous la direction de), La République et ses symboles-Un territoire de signes, Paris, Publications de la Sorbonne, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Goetschel (Pascale), Martin (Laurent) et Ory (Pascal) (dir.) Dix ans d’histoire culturelle, Paris, Presses de l’Enssib, septembre 2011, 314 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), La Télévision sur la scène du politique. Un service public pendant les Trente Glorieuses, Institut national de l’Audiovisuel INA, Mémoires de télévision, 2009, 202 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Lévy (Marie-Françoise) (dir), La télévision des trente Glorieuses- Culture et politique, Paris, CNRS Éditions, 2007, 315 p.http://books.openedition.org/editionscnrs/2930?lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agulhon (Maurice), Becker (Annette), Cohen (Évelyne) (études réunies par), La République en représentations. Autour de l’œuvre de Maurice Agulhon, Paris, Publications de la Sorbonne, 2006, 421 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chabaud (G.), Cohen (É.), Coquery (N.), Penez (J.) (dir.), Les Guides imprimés XVIe-XXe siècles, Villes, paysages, voyages, Paris, Belin, 2000,703 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Paris dans l’imaginaire national de l’entre-deux-guerres, Paris, Publications de la Sorbonne, 1999, 398 p., Préface de Maurice Agulhon. désormais consultable </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://books.openedition.org/psorbonne/1246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de numéros de revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, « La fausse information de la Gazette à Twitter », Le Temps des Médias, Nouveau Monde éditions, n° 30, printemps 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Chambat et Evelyne Cohen (sous la direction de), « Archives et patrimoines visuels et sonores », Sociétés&Représentations, n°35, Paris, Publications de la Sorbonne, mai 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Bernard Toulier, Joanne Vajda (dir.), « Le patrimoine des guides : lectures de l’espace urbain européen », In situ, revue des patrimoines, n° 15, 2011, revue en ligne. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://insitu.revues.org/111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Gérard Monnier (codirection et présentation), « L’architecture et ses images », Sociétés & Représentations, n° 30, Publications de la Sorbonne, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Isabelle VeyratMasson (codirection et présentation), « Télévision, la quête de l’indépendance », Le Temps des médias, Nouveau monde éditions, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen (numéro coordonné par), « Gloire et Pouvoir », Sociétés & Représentations, Publications de la Sorbonne novembre 2008, n°26, 344 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles de revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, Les Organisations Globo : lieux et ressources d’une industrie culturelle au Brésil, Sociétés & Représentations, Éditions de la Sorbonne, 2018/1 (N° 45), p. 121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, Présentation du numéro « La fausse information de la Gazette à Twitter », Le Temps des Médias, n° 30, Nouveau Monde éditions, printemps 2018, p. 11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, « les gestes qui sauvent l’info ». Entretien avec Hervé Brusini, « La fausse information de la Gazette à Twitter », Le Temps des Médias, Nouveau Monde éditions, n° 30, printemps 2018,p. 227-243.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « La Fondation Jérôme Seydoux- Pathé Quels fonds », Sociétés & Représentations, Publications de la Sorbonne, 2017/1 n°43, p.159-172.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « Visite au centre Pompidou Metz », Sociétés & Représentations, Publications de la Sorbonne, 2016/2 n°42, p.129-138.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Le cours d’hébreu de Schmuel Trigano- Un témoignage », L’action publique- témoignages, Pardès, 2015/ 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entretien avec Roger Chartier, Propos recueillis par Cohen Evelyne et Pascale Goetschel Pascale, « Entretien avec Roger Chartier. », Sociétés & Représentations2/2015 (N° 40), p. 289-321.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Présence et manifestations du religieux dans la télévision des années cinquante », in « Les bobines du sacré », revue Histoire, Monde, Cultures religieuses, Paris, Karthala, n°33 mars 2015, p. 13-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le service des archives de France Télévisions : entre logique d’entreprise et vocation patrimonialetrimoniale », revue Sociétés & Représentations&amp;quot;, n° 39 2015, p. 167-179.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Les émissions culinaires à la télévision française (1954-2015) », in &amp;quot;A Table&amp;quot;, revue Le Temps des Médias, Paris, Nouveau monde éditions, n° 24 printemps-été 2015, p. 165-180.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Catherine Langeais, speakerine et vedette de télévision », Revue Télévision, CNRS éditions, 2015, p. 35-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « L’open access vu par deux historiennes », Sociétés&Représentations, Paris, Publications de la Sorbonne, 2014, n° 37, p. 143-154.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Présentation du numéro », Marie-France Chambat et Evelyne Cohen, Sociétés&Représentationsn° 35, mai 2013, p. 9-14.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julie Verlaine, « Le dépôt légal de l’internet français à la Bibliothèque nationale de France », Sociétés&Représentationsn° 35, mai 2013, p. 211-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « Visite(s) au Louvre-Lens », Sociétés&Représentationsn°36, automne 2013, p. 169-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Présentation », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012, p. 713.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Art et magie de la cuisine : la cuisine du grand Véfour à la télévision ? », Evelyne Cohen et Julia Csergo (dir.), L’Artification du culinaire, Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, Entretien avec l’historien Pierre Sorlin, Sociétés & Représentations, Publications de la Sorbonne, 2012, n° 33, p. 199213.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julie Verlaine, « Paris documentéParcours dans la collection Debuisson », Sociétés & Représentations, Publications de la Sorbonne, 2012, n° 33, p. 183196.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contributions à des ouvrages collectifs :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Le Dom Juan de Marcel Bluwal », Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017, première édition, p.269-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980&amp;quot;, dans Laurent Martin (dir.), Les censures dans le monde XIXe-XXIe siècles, Paris, PUR, p. 135-149.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Recherches sur la guerre d’Algérie à la télévision », dans Jean-Pierre Bertin Maghit (dir.), La guerre d’Algérie et les médias-Questions aux archives, Théorème 18, Paris, Presses Sorbonne nouvelle, 2013, p. 69-77.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « La pensée de Jean d’Arcy entre religion, politique et communication », in Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, p. 43-53 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « O jornalismo de televisão e suas mutações: anos 1980-1990 na França », in Itania Maria Mota Gomes (dir.), Análise de Telejornalismo: desafios teórico-metodológicos, Salvador, Edufba, 2012, p. 187-209 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « René Lucot » et Stellio Lorenzi », Dictionnaire Maitron, dictionnaire biographique du mouvement ouvrier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Les sources audiovisuelles de l’affaire Dominici, in André Rauch et Myriam Tsikounas (dir.), L’historien, le juge et l’assassin, Paris, Publications de la Sorbonne, 2012, p. 57-70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Télévision et culture de masse », in Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory (dir.), Dix ans d’histoire culturelle, Paris, Presses de l’Enssib, 2011, p. 294-301.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La mémoire du 18 juin à travers les actualités cinématographiques et le émissions de la télévision française (1945-2006) », in Philippe Oulmont (dir.), Les 18 juin, Combats et commémorations, Editions André Versaille, 2011, p. 328-344.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le triangle République-Bastille-Nation », in Danielle Tartakowsky (dir.), Paris-Les manifestations de rue à Paris de 1880 à nos jours, Paris/ Rennes, Presses universitaires de Rennes/ Comité d’histoire de la ville de Paris, 2011, p. 40-51 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », in A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory, Les Relations culturelles internationales, Paris I-Sorbonne-CNRS-Sciences-Po-UVSQ, Peter Lang (ed.)., 2011, p. 181-187.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le centre de Paris : un espace mouvant ? », in Myriam Tsikounas (dir.), Imaginaires urbains du Paris romantique à nos jours, Paris, Editions Le Manuscrit-université, 2011, p. 157-175.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », in colloque Les Relations culturelles internationales, Paris I-Sorbonne-CNRS-Sciences-Po-UVSQ, BNF 11-13 mai 2006 Peter Lang (ed.)., 12 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réception de la pièce télévisée de John Osborne : A patriot for me », in Goetschel (P.) , Jost (F.) , Tsikounas (M.), Lire, voir, entendre- La réception es objets médiatiques, Paris, Publications de la Sorbonne, 2010, p. 55-63.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Paris » (18000 signes) et « Marianne » (6000 signes), in Delporte (C.) , Mollier (Jean-Yves) et Sirinelli (Jean-François) (dir.), Dictionnaire d’histoire culturelle de la France contemporaine, Presses universitaires de France, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Evelyne), « Paris en symboles », Cahiers Parisiens/ Parisian Notebooks, The University of Chicago in Paris, n°5, 2010, p. 121-133.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Paris » (18000 signes) et « Marianne » (6000 signes), in Delporte (C.), Mollier (Jean-Yves) et Sirinelli (Jean-François) (dir.), Dictionnaire d’histoire culturelle de la France contemporaine, Presses universitaires de France, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Paris en symboles », Cahiers Parisiens/Parisian Notebooks, The University of Chicago in Paris, n°5, p. 121-133.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Cinq Colonnes à la Une », Anthologie-INA, 2007, cinq DVD, Histoire@politique, octobre 2009, 3 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour une histoire visuelle et sensible de la télévision », in Delporte (Christian) et Gervereau (Laurent) (dir.), Quelle est la place de l’image en histoire, Nouveau Monde éditions, 2008, p. 225-235.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préface de Michel (Aurélia) et Beauvillard (Ariane), Le treizième en sources – Guide pour l’observation des mutations urbaines, Paris XIIIe arrondissement, Paris, Le Manuscrit, 2008, p.15-19.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Aujourd’hui Madame », « Boîte à sel », « Information première », « Pierre Bonte », « Daniel Karlin », « Catherine Langeais », « Joseph Pasteur »,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« RTF », in Chauveau (Agnès) et Déhée (Yannick) (dir.), Dictionnaire de la télévision française, Paris, Nouveau Monde éditions, 2007, 557 p. Préface de Jean-Noël Jeanneney et Michèle Cotta.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Televisione di Stato o di Governo ? La televisione francese tra il 1949 e il 1974 », in Governare La televisione ? Politica e TV in Europa negli anni cinquanta-sessanta. A cura di Giulia Guazzaloca. Prefazione di Paolo Pombeni, Reggio Emilia, Diabasis, 2007, p.92-106.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les événements d’Algérie et la télévision française » in Liauzu (Claude) (dir.), Dictionnaire de la colonisation française, Paris, Larousse. 2007, p.332-333.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Cartographies et images du centre de Paris dans les guides de tourisme des XIXe et XXe siècles », in Liaroutzos (Chantal) et Pinçonnat(Crystel) (dir.), Paris, Le Manuscrit-Université, 2007 p. 201-223.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le centre de Paris un espace mouvant ? », in Tsikounas (Myriam) (dir.), Images de Paris et sa banlieue du Paris romantique à nos jours. Les enjeux de la représentation pour les décideurs, Rapport du ministère de l’Équipement, du Transport et du Logement, Plan Urbanisme-Construction-Architecture, décembre 2005, p. 108-122.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Mai 1958 : les événements télévisuels dans l’événement politique », in Delporte (C.) et Duprat (A.) (dir.), L’Événement, images, représentations, mémoire, Créaphis, 2004, p. 112-126.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Itinéraires et repères symboliques à Paris (première moitié du XXe siècle) », in Zaidman (Sylvie) (dir.), La Région parisienne : Territoires et cultures, CNRS/DRAC Île-de-France, 2004, p. 123-141.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le Parisien construit par Louis Chevalier », in Gauvard (Claude) et Robert (Jean-Louis) (dir.), Être parisien, Mémoires des sociétés historiques de Paris et de l’Île-de-France, Publications de la Sorbonne, 2004, p. 97-111.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La fin de Halles mise en histoire (1969) », in Robert (Jean-Louis) et Tsikounas (Myriam) (dir.), Les Halles, images d’un quartier, Publications de la Sorbonne, 2004, p. 183-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment le général de Gaulle s’adresse aux jeunes », Charles de Gaulle et la Jeunesse, colloque international, 15-16 décembre 2003, Institut Charles-de-Gaulle, p. 317-324.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Enseigner l’histoire de Vichy à l’Université », in Liauzu (Claude) et Hoock (Marie-Claire) (dir.), Transmettre les passés, nazisme, Vichy, conflits coloniaux, Syllepse, 2001, p. 235-243.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La hiérarchie monumentale dans les guides de tourisme consacrés à Paris » et « Perspectives » (conclusion), in Les Guides imprimés XVIe-XXe siècles, Villes, paysages, voyages, Paris, Belin, 2000, p. 439-459 et p. 651-657.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Télévision, pouvoir et citoyenneté », in Lévy (Marie-Françoise) (dir.), La Télévision dans la République, Éditions Complexe-CNRS, 1999, p. 23-43.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision dans les démocraties européennes (années 30 - années 80) », in La Démocratie aux États-Unis et en Europe, éditions du Temps, 1999, p. 211-229.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">«&nbsp;Le généal de Gaulle et la question algérienne à la télévision (1958-1962) », in De Bussière (Michèle), Méadel (Cécile) et Ulmann-Mauriat (Caroline) (dir.), Radios et Télévision au temps des &amp;quot;événements d’Algérie&amp;quot; 1954-1962, Paris, L’Harmattan, 1999, p. 53-59.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Charme campagnard et très grande ville. Paris dans la littérature de l’entre-deux-guerres », in Robert (Jean-Louis) et Tartakowsky (Danielle) (dir.), Paris, Le peuple, Publications de la Sorbonne 1999, p 207-225.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Normes étatiques normes juridiques », in Gueslin (A.), et Kalifa (D.) (dir.), Les Exclus en Europe, Paris, éditions de l’Atelier, 1999, p. 217-223.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la collection d’archives audiovisuelles Voir et savoir. Images du temps présent à la télévision (1949-1964) (50 vidéocassettes avec des livrets documentaires), Paris, 1997, INA-CNRS, Paris III-Paris 7-Paris X-Paris XIII.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entretien avec Chartier Roger, Propos recueillis par Cohen Evelyne, Propos recueillis par Goetschel Pascale, « Entretien avec Roger Chartier. », Sociétés & Représentations 2/2015 (N° 40) , p. 289-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Présence et manifestations du religieux dans la télévision des années cinquante&amp;quot;, in &amp;quot;Les bobines du sacré, revue Histoire, Monde, Culutres religieuses, Paris, Karthala, n°33 mars 2015, p. 13-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, &amp;quot;Le service des archives de France Télévisions&amp;quot; : entre logique d'entreprise et vocation patrimoniale&amp;quot;, revue Sociétés &Représentations&amp;quot;, n° 39 2015, p. 167-179.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Les émissions culinaires à la télévision française (1954-2015)&amp;quot;, in &amp;quot;A Table&amp;quot;, revue Le Temps des Médias, Paris, Nouveau monde éditions, n° 24 printemps-été 2015, p. 165-180.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Catherine Langeais, speakerine et vedette de télévision&amp;quot;, Revue Télévision, CNRS éditions, 2015, p. 35-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Christian Sorrel &amp;quot;Le mot du Conseil scientifique&amp;quot;, présentation du catalogue de l'exposition &amp;quot;Lyon sur tous les fronts! Une vilel dans la grande guerre, SilvanaEditoriale, 2014, p.10-11.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice &amp;quot;Presse&amp;quot; du catalogue de l'exposition &amp;quot;Lyon sur tous les fronts! Une vilel dans la grande guerre, SilvanaEditoriale, 2014,p. 216-219.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Marie-France Chambat (numéro coordonné par ), &amp;quot;Archives et patrimoines visuels et sonores&amp;quot;, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Marie-France Chambat (dir.), &amp;quot;Archives et patrimoines visuels et sonores&amp;quot;, présentation, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013, p. 9-14.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Juie Verlaine, &amp;quot;Le dépôt légal de l'internet français à la Bibliothèque nationale de France&amp;quot;, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013, p211-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Présentation », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012, p. 7-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen, Art et magie de la cuisine : la cuisine du grand Véfour à la télévision ? », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Pascale Goetschel, Entretien avec l’historien Pierre Sorlin, Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Julie Verlaine, « Paris documenté-Parcours dans la collection Debuisson », Sociétés & Représentations, 2012, n° 33, p. 183-196.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Pascale Goetschel, « Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre », entretien, Sociétés & Représentations, n°32 , décembre 2011, p. 195-219.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Évelyne Cohen et Pascale Goetschel « La Cinémathèque de Toulouse », Sociétés & Représentations 2/2011 (n° 32), p. 183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Toulier (Bernard), Vajda (Joanne) (dir.), « Les guides de tourisme, Un patrimoine et un objet d’étude », In situ, revue des patrimoines, n° 15, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Monnier (Gérard) (codirection et présentation), « L’architecture et ses images », Sociétés & Représentations, n° 30, Publications de la Sorbonne, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Jacques Krier entre documentaires, reportages et fiction», revue Télévision dirigée par François Jost, n°1, CNRS éditions, mars 2010, p. 53-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Veyrat-Masson (Isabelle) (codirection et présentation), « Télévision, la quête de l’indépendance », Le Temps des médias, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Monnier (Gérard) (numéro coordonné par), « L’architecture et ses images », Sociétés & Représentations, n° 30, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Jacques Krier entre documentaires, reportages et fiction», revue Télévision dirigée par François Jost, n°1, CNRS éditions, mars 2010, p. 53-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Veyrat-Masson (Isabelle) (codirection), « Télévision, la quête de l’indépendance », Le Temps des médias, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée avec Pascale Goetschel de la rubrique « Lieux et ressources » Sociétés & Représentations, Nouveau monde éditions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « Le forum des images, un espace dédié au cinéma et à Paris », Sociétés & Représentations 28, octobre 2009, p.189-199.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Duprat (Annie), « Un historien et l’ethnologie, entretien avec Maurice Agulhon », Sociétés & Représentations 27, avril 2009, p. 241-247.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « La BDIC » (autour d’une rencontre avec Geneviève Dreyfus-Armand[…], Sociétés & Représentations 27, avril 2009, p. 195-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) (numéro coordonné par), « Gloire et Pouvoir », Sociétés & Représentations, novembre 2008, n°26, 344 p. Présentation du numéro.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « La documentation écrite de l’Institut national de l’Audiovisuel : un ensemble foisonnant de ressources », Sociétés & Représentations, mai-juin 2008, n°25, p. 173-181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « Le Mémorial De Gaulle à Colombey et l’Historial des Invalides », Sociétés & Représentations, novembre 2008, n°26, p. 245-259.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Tsikounas (Myriam), Entretien avec François Lissarrague « Un monde d’images énigmatiques », Sociétés & Représentations, novembre 2008, n°26, p. 287-299.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’ombre portée de mai 68 dans l’histoire politique-Démocratie et Participation », in Rioux (Jean-Pierre) et Sirinelli (Jean-François) (dir.), numéro spécial, L’ombre portée de Mai 68, Vingtième siècle, Presses de Sciences-Po, avril-juin 2008, p.19-29.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Rauch (André), « Le corps souverain, les funérailles télévisées de De Gaulle et de Mitterrand », Vingtième Siècle, Presses de Sciences-Po, oct.-déc. 2005, p. 77-93.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Expliquer Paris par la télévision : Pierre Sudreau et les problèmes de la construction (1958) », Sociétés et Représentations. Imaginaires parisiens, Publications de la Sorbonne, avril 2004, p. 117-127.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) « Visiter Notre-Dame », « Touriste, autochtone, qui est l’étranger ? », Ethnologie française, CNRS, juill.-sept. 2002, PUF, p. 503-515.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises de publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour la Mairie de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour l'ANR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de l'Institut universitaire de France 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour l'AERES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour la région Aquitaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise Appel à Projets Suicide et prévention du suicide 2015 (Institut de Recherche en Santé publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prestations dans les médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans les Lundis de l'histoire, France Culture : 23 septembre 2013 ; 2 juin 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions à la Fabrique de l'Histoire, France Culture : 6 juin 2014 ; 28 juin 2018 ; 12 juillet 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Témoin, récit et médiatisation&amp;quot;, Conférence (Professeure invitée, Université de Rio de Janeiro, 28 octobre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;O arquivo e seus vários usos na televisão francesa dos 1950 até o presente&amp;quot;, Colloque PIMI, Temps et Temporalités des médias, Université de Rio de Janeiro, 24 octobre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">avec Géraldine Poels (Responsable de la valorisation scientifique INA)&amp;quot;Les archives dans le temps présent- L’archive au rythme de l’actualité : usages des archives de l’Ina sur une chaîne d’info en continu&amp;quot;, Colloque international</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Temps et temporalités des médias (télévision, radio, web)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrimoines audiovisuels » organisé par le Labex ICCA et le programme PICS PIMI CNRS avec les universités Paris 3-Sorbonne Nouvelle (CEISME), Paris 1 Panthéon-Sorbonne (CHS) et l’INA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discutante session Médias en luttes, 2ème Congrès de la Société pour l’histoire des médias (SPHM) « Rêver d’un autre monde. Médias, utopies et expérimentations de l’époque moderne à nos jours », Université Paris 2, 25 mai 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Le Ciné-club d’Antenne 2 présenté par Claude-Jean Philippe - critères de sélection et programmation »&amp;quot;, Colloque Patrimoine et patrimonialisation du cinéma, Ecole naitonale des Chartes, 24-25 novembre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence introductive (avec Itania Gomes), Identités et genres médiatiques, Université du Minas Gerais, 25 octobre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table ronde, &amp;quot;L’histoire des médias en 2016 : bilan, enjeux et perspectives. Chairman : Jamil Dakhlia Intervenants Anne-Claude Ambroise-Rendu, Josette Brun, Evelyne Cohen, Christian Delporte, François Vallotton, Congrès de la Société pour l'histoire des médias, Université de Versailles Saint Quentin, 26 mai 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Graziela Mello Vianna, Anne-Marie Granet-Abisset Regards croisés France/Brésil autour du programme « Patrimoine – Images – Médias – Identités », Congrès SPHM, Université de Versailles Saint Quentin, 27 mai 2016,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Lyon en guerre dans les actualités cinématographiques&amp;quot;, Communication au Colloque &amp;quot;Lyon sur le front de l'arrière&amp;quot;, organisé par le LARHRA avec le CHEC de Clermont Ferrand , la Bibliothèque municipale de Lyon, 16-17 octobre 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Journée d'études Les sources de l'Audiovisuel organisée par les Archives nationales en collaboration avec le LARHRA, Radio France, France Télévisions, et l'INA, 9 octobre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication &amp;quot;Les contours d'un champ : sources et archives pour les recherches sur la radio et la télévision.Journée d'études Les sources de l'Audiovisuel organisée par les Archives nationales en collaboration avec le lARHRA, Radio France, France Télévisions, et l'INA, 9 octobre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque Censures, d’hier à aujourd’hui, Histoire des censures dans le monde, du XVIIIe siècle à nos jours, organisé par le centre d’histoire de Sciences po en relation avec plusieurs universités, colloque de Paris, 6-8 février 2014. Communication &amp;quot;De la censure à la régulation dans les télévisions européennes des années 1970 aux années 1980&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique et co-organisatrice (avec Chrstian Sorrel) du Colloque international BM Lyon/ LARHRA/CHEC, &amp;quot;Lyon sur le front de l'arrière 1914-1920&amp;quot;, colloque labellisé par le Comité du centenaire de la guerre de 1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Journée d’études du 3 juin 2013 &amp;quot;Les patrimoines audiovisuels dans le monde&amp;quot; à Salvador de Bahia, Seminário internacional Estudos de Televisão Brasil-França organisée avec Marie-France Chambat et Itania Gomes (Laboratoires LARHRA, Telemme CNRS, équipe ISOR Paris 1, CEISME Paris 3, université de Lausanne, CNPq : Professeure invitée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique du colloque Censures, d’hier à aujourd’hui, Histoire des censures dans le monde, du XVIIIe siècle à nos jours, organisé par le centre d’histoire de Sciences po en relation avec plusieurs universités, colloque de Paris, 6-8 février 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique et co-organisatrice (avec Chrstian Sorrel) du Colloque international BM Lyon/ LARHRA/CHEC, &amp;quot;Lyon sur le front de l'arrière 1914-1920&amp;quot;, colloque labellisé par le Comité du centenaire de la guerre de 1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Présences et manifestations du religieux dans la téélvision française des années cinquante&amp;quot;, Les bobines du sacré, Festival religions et conéma, ISERL, 30 mai-1er juin 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« LaN7 à la télévision entre chansons, tourisme et accidents » (années 1960-années 2000), séminaire doctoral Université Pierre Mendes France, Grenoble , 14-15 mars 2013 (programme ARC 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La Mal Vie » de Daniel Karlin : à propos de l’enquête et du documentaire sur la vie personnelle de travailleurs immigrés entre France et Algérie (novembre 1978), Rencontres ANR Ecrin, « Témoin « migrant », témoin « arabe » à l’écran », organisées par l’UMR Telemme, Aix en Provence, 20 novembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le procès de Marie-Antoinette dans l’émission La caméra explore le temps (1958).Colloque Princes martyrs, relégitimations posthumes de souverains condamnés à mort, organisé par Le LARHRA, Lyon, 29-30 novembre 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférence « La télévision française dans la construction d’une culture internationale partagée (années 1950-années 2000) », séminaire doctoral d’histoire, animé par Marie-Louise Pelus Kaplan, Université Paris Diderot, 30 novembre 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-« Télévision de qualité et service public : un débat public en 1986 », Colloque &amp;quot;Qu'est ce qu'une télévision de qualité ? , organisé par François Jost 5Ceisme), Unviersité Sorbonne nouvelle, Paris 3, 12)-14 septembre 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance et membre du conseil scientifique de la journée des doctorants de l’Université de Versailles Saint Quentin, 23 mai 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeure invitée à l’Université de Rio de Janeiro, 23-30 aout 2012 ; conférence sur « Dom Juan ou le festin de pierre, mise en scène de Marcel Bluwal à la télévision, 1965 »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences comme Professeure invitée à l’Université de Communication, Salvador de Bahia, 23 au 26 août 2011, « Dix ans de téléjournalisme ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Pitchipoï de Jacques Krier, une tentative européenne » Journée d’étude Entre récit intime et discours social organisée par Maryline Crivello, Université d’Aix-en-Provence, MMSH Aix-en Provence, UMR Telemme, 6 avril 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Journée d’étude organisée par Paris 1 (CRH/Isor et CHS) et Paris 3 (CEISME/ANR) Pages, scènes, écrans : du feuilleton de l'écriture à l'écriture du feuilleton, Université Paris 1, 1 avril 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Histoire, mémoire, patrimoine dirigé par A-M Granet Abisset, MSH Alpes, Université Grenoble 2, 24 mars 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Les archives de la télévision, source d’histoire et patrimoine », 11 mars 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Corps de la ville, corps dans la ville », Université Santiago du Chili et Antofagasta, 4e école Chili-France, Novembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision française face aux autres modèles de télévision », Colloque Médias et société entre réalité et fiction, Université Paris Diderot, Laboratoire Identités, cultures, territoires, 16 octobre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences comme Professeure invitée dans les universités de Belo Horizonte et de Salvador de Bahia en août 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Images audiovisuelles et sources sur l’affaire Dominici», Colloque La Justice et les représentations du crime, organisé par André Rauch et Myriam Tsikounas, Université Paris 1 Panthéon Sorbonne, 25 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le 18 juin dans les actualités filmées et télévisées », Colloque international Les 18 Juin : combat, commémoration, histoire, organisé par la Fondation Charles de Gaulle, Assemblée nationale, 23 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisatrice avec Joanne Vajda et Bernard Toulier de la journée d’étude Les guides de voyage, un patrimoine et un objet d’études, enssib, 17 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’Eglise et le loisir télévisé », Rencontre des Mémoires organisées par Jean-Pierre Rioux et Marcel Spisser, Strasbourg, 12 mai 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animatrice avec Laurent Martin de la table-ronde « Les médias acteurs de l’histoire », Colloque pour les dix ans de la Société pour l’histoire des médias, 14-15 avril 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coorganisatrice avec Myriam Tsikounas (Pr Paris 1) des journées d’études « une semaine ordinaire de télévision en 1967 », 22 janvier 2010 et 9 avril 2010 Université Paris 1-Panthéon-Sorbonne : collaboration avec l’INA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table-ronde « La culture de masse » (avec Pascale Goetschel, Jean-François Sirinelli, Ludovic Tournès), Association pour le développement de l’histoire culturelle, IEP de Paris, 31 mars 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Colloque international Patrimoines alimentaires et destinations touristiques : passion ou raison ?, XXIIe Entretiens du Centre Jacques Cartier, 30 novembre et 1er décembre 2009 , Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Marseille 73, Une ratonnade oubliée » Séminaire Omar Carlier, 16 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidence de séance, Colloque Horizon 2019, Enssib, 20 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’invention du Panthéon », Colloque Les funérailles des chefs d’Etat, leaders politiques et personnalités nationales. La gestion de la mort et du mort, organisé par Omar Carlier, Université Paris Diderot, 22 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les lieux de sociabilité urbaine à Paris dans les années 1960 », séminaire Master 2 Histoire et civilisations comparées, « Identités, sociabilités, et solidarités » animé par M. Arnoux, A. Gueslin et M-L Pelus-Kaplan, Université Paris Diderot (Paris7), 15 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Inathèque et recherches en histoire », Journée d’étude enssib consacrée aux ressources audiovisuelles et écrites de l’Inathèque., 2 septembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table-ronde « La sensibilisation au plus grand nombre ; quel rôle pour les médias ? », Les entretiens del Duca, « Comment mettre en valeur notre patrimoine gastronomique et le transmettre aux générations futures ? » coorganisés par le Ministère de la Culture et de la Communication et la Mission française du patrimoine et des cultures alimentaires, 25 juin 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Myriam Tsikounas, « Quand et comment la télévision rencontre-t-elle le cinéma ? », Séminaire Histoire culturelle du cinéma, animé par Christophe Gauthier et Dimitri Vezyroglou, 3 juin 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation avec Myriam Tsikounas de la Journée d’études Paris 1/Paris 7/ INA« Une semaine ordinaire de télévision en 1967 », 22 mai 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le Paris de la Ve République », cycle de conférences de l’EPHE, Paris - une histoire de patrimoines organisé par Frédéric Barbier et Catherine Bertho-Lavenir, 14 mai 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La campagne à Paris-Analyse d’une représentation contemporaine », Journée de la recherche de l’UFR GHSS Autour du paysage images et imaginaire, Université Paris Diderot (Paris7), 30 avril 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Jacques Krier, réalisateur de télévision entre documentaires, reportages et fictions », Colloque La culture audiovisuelle des années 1960-1970, organisé par Patrick Eveno et Denis Maréchal, INA/Comité d’Histoire de la télévision/ Institut français de la Communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire « Les socialistes et la télévision », cycle La communication des socialistes, XXe-XXIe siècles : regards d'acteurs et de chercheurs, OURS / Fondation Jean-Jaurès / Université Paris I Panthéon-Sorbonne, 21 janvier 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Télévision et événement : le point de vue de l’historien », Colloque Télévision et réalité, Université de Communication, Sans Salvador de Bahia, 21-24 octobre 2008 (Actes à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de recherche interdisciplinaire mensuel « La ville à la trace » animé dans le cadre du Pôle de recherches Sciences de la ville de l’université Paris Diderot par Paul-Laurent Assoun, Evelyne Cohen, Pascal Ory, Bernard Toulier (Paris 1, Paris 7, DAPA), 2008-2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les émissions de cuisine à la télévision française », Colloque Tourisme, gastronomie, médias, Entretiens Jacques Cartier, Montréal, 1-4 octobre 2008. (Actes à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d’organisation et du Conseil scientifique du colloque Un territoire de signes : les manifestations de la symbolique républicaine, de la Révolution à nos jours, organisé par le Professeur Gérard Monnier à l’Université Paris 1-Panthéon-Sorbonne en collaboration avec l’Université Paris 7, 1, 2, 3 octobre 2008 (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discutante aux Rencontres doctorales en civilisation Paris-Diderot : la pluridisciplinarité à l’œuvre. Thème 2008 : Récits et témoignages : parole, écrit, image.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« De quoi Paris est il le symbole », Colloque Paris-Chicago, Université de Chicago à Paris 8-9 février 2008 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’atelier sur « Le rôle des Médiateurs » au Colloque Réception des objets médiatiques, Université Paris 1-Panthéon Sorbonne. 24, 25, 26 Janvier 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réception de la pièce télévisée de John Osborne, a patriot for me », Colloque de Paris 1 Réception des objets médiatiques, 24, 25, 26 Janvier 2008 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réalisation d'une « émission-pilote » européenne en 1967 Pitchipoï de Jacques Krier », séminaire Myriam Tsikounas (dir.), Analyse des images et des sons, Université Paris 1-Panthéon-Sorbonne, 14 janvier 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision des Trente Glorieuses, un laboratoire culturel ? », Centre d'Études des Images et des Sons Médiatiques (CEISME, Université Paris 3-Sorbonne nouvelle) dirigé par François Jost, 6 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les représentations des espaces urbains européens dans les guides de tourisme depuis le milieu du XIXe siècle jusqu’à nos jours », Coresponsable de la Journée d’études Urbaguide organisée par le PPF Sciences de la ville et le Centre André Chastel (Claude Mignot Paris 4 et Bernard Toulier, DAPA), 4 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Une enquête des Renseignements généraux sur les médias en 1965 », Séminaire Histoire des médias, de l'image, des propagandes à l'époque contemporaine dirigé par Christian Delporte, Université de Versailles Saint Quentin-en Yvelines, 30 novembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’organisation de la journée de la recherche interdisciplinaire de l’UFR Géographie, Histoire, Sciences de la société. Thème ; « Les lieux de la sociabilité », 24 mai 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les inondations de 1910 en banlieue parisienne », Journée d'études CHCSC-UVSQ - La banlieue en images sonores et visuelles, 1880-1960, Juliette Aubrun et Christian Delporte (dir.), 16 mars 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique du colloque Gastronomie et rayonnement touristique : contribution à l'étude des hauts lieux et capitales gastronomiques XIXe-XXIe siècles, Université Lyon II, Julia Csergo (dir.). Présidence de la session « Lieux et dynamiques », 5 et 6 décembre 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Quelle histoire de la télévision enseigne-t-on aujourd’hui » à l’Université-licence-master en histoire contemporaine ? avec Christian Delporte, Maryline Crivello, Hélène Duccini, Michèle Lagny, Atelier de recherche méthodologique, Inathèque de France, 16 octobre 2006 (publié).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La mal vie de Daniel Karlin : un documentaire télévisé (1978) sur la vie personnelle des travailleurs immigrés entre France et Algérie », Colloque Etrangers : contacts et regards croisés, ICT, Paris 7, 1-2 juin 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Big Leon : Zitrone à la télévision », Colloque Représentations de l’obésité : le gros et le gras Images et imaginaires, Julia Csergo et André Rauch (dir.), CREDHESS, Université Paris 1, mai 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Médias et guerre d’Algérie. La télévision », séminaire Images de guerre, Annette Becker (dir.), Paris 10, 18 mai 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », Colloque Les Relations culturelles internationales organisé par le Centre d' Histoire sociale du XXème siècle (Université Paris I/CNRS); l'UMR IRICE (Université Paris1/CNRS) ; le Centre d’Histoire de Sciences-Po; le Centre d'Histoire culturelle des sociétés contemporaines (Université de Versailles-St-Quentin en Yvelines), 11 mai 2006 (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour une histoire visuelle et sensible de la télévision », colloque Quelle est la place des images en histoire, UVSQ/ INA, 27-29 avril 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bertho-Lavenir et Evelyne Cohen, « Les élections présidentielles américaines, un modèle pour les débats français ? », Séminaire Histoire des médias, Christian Delporte, Université Versailles Saint Quentin, 27 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coorganisatrice de l’Exposition « Paris à la Belle Epoque », Institut de géographie, Paris I, Janvier 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente d’une séance du colloque Les mondes urbains du tourisme organisé par le MIT (Rémy Knafou) et la FED Sciences de la ville Paris 7, Janvier 2005 (publié).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Archives audiovisuelles et archives écrites : les émissions de Guy Mollet avec Pierre Sabbagh (1956-1957), une mise en scène de l'information ? », Séminaire Myriam Tsikounas Histoire et images. Analyse des images et des sons, Paris I, 16 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La République en représentations », Séminaire André Gueslin, Marie-Louise Pelus-Kaplan (dir.), Séminaire central du Master Identités Paris 7, 18 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Uta Schwarz, « Les actualités comme source d’une histoire culturelle du social : la RFA des années 1950 et la France gaulliste », séminaire EHESS Christian Delage et Andreas Gunthert, 6 juin 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expositions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de l'exposition de la BM de Lyon : Lyon sur tous les fronts, 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fdm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité de l’histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée de l’Institut du monde arabe : espaces, collections et ambitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.275-289. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15dhj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Serge Moati sur les symboliques politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Moati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 58 (2), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.058.0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une visite à l’observatoire de Juvisy-sur-Orge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, p. 237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée Carnavalet, histoire de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.271-284. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.055.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mazurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et histoire culturelle : échanges et confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Laurent Assoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Psychanalyse et histoire culturelle : échanges et confrontation », Revue d’histoire culturelle [En ligne], | 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Laurent Assoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro 3 de la Revue d’histoire culturelle (XVIIIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Ralite, une idée politique de la culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue pour l'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Evelyne Cohen et Laurent Martin avec Jean-Yves Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baladodiffusion : de la réécoute à la création sonore de podcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.159-167. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.048.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brétéché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.10-16. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.030.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes qui sauvent l’info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brusini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brétéché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.227. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.030.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Organisations Globo : lieux et ressources d’une industrie culturelle au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (45), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.045.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers du numérique à la BnF (1990-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/2 (46), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.046.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours d'hébreu de Schmuel - Un témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Cohen Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger-Pol Droit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dautricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’action publique : témoignages, 57 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parde.061.0220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite à la Fondation Jérôme Seydoux-Pathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (43), pp.159-172. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.043.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista com Évelyne Cohen, de Arros Filho, Eduardo Amando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces da História</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite dans un atelier singulier : autour de l’archéophone d’Henri Chamoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.149. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.041.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite au centre Pompidou-Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/2 (42), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.042.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émissions culinaires à la télévision française (1954-2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Temps des médias, 24 (1), pp.165-179. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.024.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Krier, entre documentaires, reportages et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Langeais, speakerine et vedette de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (6), pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Roger Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (40), pp.289-321. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.040.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et manifestations du religieux dans la télévision des années cinquante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hmc.033.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service des archives de France Télévisions : entre logique d’entreprise et vocation patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (39), pp.165-167. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.039.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open Access vu par deux historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.037.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt légal de l'internet français à la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Archives et patrimoines visuels et sonores, 1 (35), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.035.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00777644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite(s) au Louvre-Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.167. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.036.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et patrimoines visuels et sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.035.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Artification du culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et magie de la cuisine : la cuisine du Grand Véfour à la télévision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.113. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec l'historien Pierre Sorlin, le 10 janvier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.199. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris documenté-Parcours dans la collection Debuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.183-196. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.033.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine des guides : lectures de l'espace urbain européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, revue en ligne. http://insitu.revues.org/111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cinémathèque de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2 (32), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture et ses images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision, la quête de l'indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veyrat-Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff et Evelyne Cohen, Jan 2023, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images symboliques de l'Europe&amp;quot;, in Héroisation et Europe, Conférence organisée à Rennes 2 par la chaire Jean Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héroisation et Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff, Mar 2024, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, Médiations, Médiateurs/ Cartographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias-Médiations-Médiateures-Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Research Program CNRS Evelyne Cohen, Isabelle Gaillard, Itania Gomes, Apr 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRP AMIS France-Brazil Archives and Contexts Meeting from 6 to 8 November 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Heymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRP AMIS CNRS, Nov 2023, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction par Anne Gangloff et Evelyne Cohen du Colloque &amp;quot;La fabrique des héros de l'antiquité à l'actualité européenne&amp;quot;, Université Rennes 2 et Larhra, 25-27 février 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à l'actualité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff (Chaire Jean Monnet Faber) et Evelyne Cohen(ENSSIB-LARHRA, Jan 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des réseaux nationaux et internationaux&amp;quot;, Table ronde 30 ans de l'UVSQ, 25 novembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et perspectives de l’histoire culturelle. Le Centre d’Histoire Culturelle des Sociétés Contemporaines fête ses 30 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saint Quentin En Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides on Israël: the architecture as support of the construction of a territory and a touristic landscape ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Vajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et itinéraires au travers des guides de tourisme de langue française publiés en Europe (1948-nos jours). Landscapes and Itineraries through French Speaking Tourist Guide Books Published in Europe (1948-to the present)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galia Yanoshevsky, Bar-Ilan University, Feb 2020, Ramat Gan, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon parcours d’enseignant-chercheur en histoire culturelle des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès international de la Société pour l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHM, May 2016, Saint Quentin en Yvelines, France. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Patrimoines-Images-Médias-Identités : une coopération franco-brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès international de la Société pour l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHM, May 2016, Saint Quentin en Yvelines, France. pp.245-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de l’art à la télévision : exposition, médiation ou partage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La télévision, les arts et la culture, séminaire 2018-2019 « Culture et Communication-La culture à la télévision » initié par le Comité d’histoire du Ministère de la Culture depuis 2016, organisé par Evelyne Cohen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêver d’un autre monde.Médias, utopies et expérimentations de l’époque moderne à nos jours 2e congrès de la Société pour l'histoire des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rêver d’un autre monde. Médias, utopies et expérimentations de l’époque moderne à nos jours, 2e congrès de la SPHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives dans le temps présent- L’archive au rythme de l’actualité : usages des archives de l’Ina sur une chaîne d’info en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Temps et temporalités des médias (télévision, radio, web) Patrimoines audiovisuels » organisé par le Labex ICCA et le programme PICS PIMI CNRS avec les universités Paris 3-Sorbonne Nouvelle (CEISME), Paris 1 Panthéon-Sorbonne (CHS) et l’INA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O arquivo e seus vários usos na televisão francesa dos 1950 até o presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIMI, Temps et Temporalités des médias, Université de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen, « Les possibles usages historiens des sources et archives audiovisuelles : études de cas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources audiovisuelles et production du savoir en Sciences Humaines et Sociales : approches méthodologiques et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoin, récit et médiatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence (Professeure invitée, Université de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation Table ronde plénière &amp;quot;Cuisine télégénique et recettes européennes&amp;quot; animée par Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Rencontres François Rabelais de Tours "Cuisines d'Europe, Cuisine européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence introductive programme PIMI (PICS CNRS)(avec Itania Gomes), Identités et genres médiatiques, Université du Minas Gerais, 25 octobre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gomes, Itania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités et genres médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Belo Horizonte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés France/Brésil autour du programme « Patrimoine – Images – Médias – Identités », Congrès SPHM, Université de Versailles Saint Quentin, 27 mai 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziela Mello Vianna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Delporte Jean-Claude Yon, May 2016, Saint Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ciné-club d’Antenne 2 présenté par Claude-Jean Philippe - critères de sélection et programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Patrimoine et patrimonialisation du cinéma, Ecole nationale des Chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque " Jean d'Arcy- La communication au service des droits de l'homme 1913-1983 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Université Paris 1 Panthéon Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire Dominici : de la chronique de Jean Giono au film sur l'affaire de Claude-Bernard Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Métamorphoses et adaptation de la chronique judiciaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amélie Chabrier (RIRRA 21) et Myriam Tsikounas (ISOR-CRH Université Paris 1), May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer, éduquer, distraire par la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Images scolaires, cinéma éducatif, télévision scolaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de Lyon; Centre de recherche, d'étude et de documentation sur l'image en éducation (CREDIE); LARHRA, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France/Brésil : Quels patrimoines audiovisuels pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France / Brésil : Quels patrimoines audiovisuels pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitchipoï de Jacques Krier, une tentative européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre récit intime et discours social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maryline Crivello; Université d'Aix-en-Provence; MMSH Aix-en Provence; UMR Telemme, 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de la télévision, source d'histoire et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire, mémoire, patrimoine dirigé par A-M Granet Abisset MSH Alpes, Université Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage du web, les questions d'une historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" L'archive Web : Temporalités et études diachroniques", Conférence organisée par l'Atelier Institut national de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télévision française face aux autres modèles de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Médias et société entre réalité et fiction", Université Paris Diderot Laboratoire Identités, cultures, territoires, 16 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images audiovisuelles et sources sur l'affaire Dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Justice et les représentations du crime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroïsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. 2025, 978-2-7535-9865-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'Antiquité à l'actualité européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2025, 9791041303243, 9782753598652. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13dq1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques audiovisuelles en France de 1945 à nos jours (textes présentés par)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. 2021, Doc en poche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques audiovisuelles en France de 1945 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchet Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, Studies for the International Society for Cultural History, 9780367271879. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429295386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs - États-Unis et Europe occidentale - 1945-1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generos midiaticos e identitades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Veiga França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Franca; Itania Gomes. PPGCOM UFMG, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1967 au petit écran : une semaine ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes; Institut national de l’audiovisuel, 2014, 978-2-7535-2865-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République et ses symboles-Un territoire de signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, pp.440, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Enssib, pp.314, 2011, 978-2-910227-94-4. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen; Anne Gangloff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l’héroïsation de l’Antiquité à l’actualité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 9-16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Panthéon-Assas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-79, 2025, 9782376510789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Georges Pompidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire POMPIDOU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.503-508, 2024, 978-2-221-c26395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archive audiovisuelle en son époque&amp;quot;, in Marie-France Chambat Houillon et Pascale Goetschel dir. , Le temps à l'épreuve des médias, Brésil -France XXe-XXIesiècles,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps à l'épreuve des médias Brésil-France (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan/ INA, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 1967 à 1989 des journées ordinaires de télévision&amp;quot;, in Le Pajolec et Tillier (ed.)Des histoires, des images, Mélanges offerts à Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Pajolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de La Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des histoires, des images, Mélanges offerts à Myriam Tsikounas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21055505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale de 1945 à 1991, Textes et documents, sous la direction de Philippe Poirrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-36441-296-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme &amp;quot;Patrimoines-Images-Médias-Identités », Une coopération franco-brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des médias, sous la direction de Claire Blandin, Emmanuelle Fantin, François Robinet, Valérie Schafer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2271125354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs : Etats-Unis et Europe occidentale 1945-1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.291, 307-314,318-320, 415, 432-439, 479, 498-509, 2019, Clefs concours - Histoire contemporaine, 978-2350305202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02022290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, Pouvoirs aux Etats-Unis et en Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.219-225, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01987154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vender a televisao a partir dos Jogos Olimpicos: uma analise comparada entre France Télévisions e Canal Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itania Maria Mota Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Veiga França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Veiga França; Evelyne Cohen; Itania Maria Mota Gomes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generos midiaticos e identidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM-UFMG, pp.167-187, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01981817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dom Juan de Marcel Bluwal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, 2017, 979-10-351-0020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les censures dans le monde xixe- xxie siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.135-148, 2016, 978-2-7535-4315-7. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi une semaine ordinaire ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1967 au petit écran. Une semaine ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp. 9-21, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03675845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de Jean d'Arcy entre religion, politique et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise Lévy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean d'Arcy- Penser la communication au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.43-53, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la guerre d'Algérie à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bertin Maghit (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre d'Algérie et les médias-Questions aux archives, Théorème 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.69-77, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de Jean d’Arcy entre religion, politique et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.43-53, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources audiovisuelles de l'affaire Dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Rauch et Myriam Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'historien, le juge et l'assassin, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.57-70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O jornalismo de televisão e suas mutações: anos 1980-1990 na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise de Telejornalismo: desafios teórico-metodológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edufba, pp.187-209, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations, n° 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.195-219, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le triangle République-Bastille-Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Tartakowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris manif' : Les manifestations de rue à Paris de 1880 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.40-51, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre de Paris : un espace mouvant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires urbains du Paris romantique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, pp.157-175, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire du 18 juin à travers les actualités cinématographiques et les émissions de la télévision française (1945-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Oulmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 18 juin, Combats et commémorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions André Versaille, pp.328-344, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plus grand théâtre du monde : réalisations et échanges au sein de l'Union européenne de radiodiffusion (1962-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations culturelles internationales au XXe siècle. De la diplomatie culturelle à l'acculturation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.181-187, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et culture de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'enssib, pp.294-301, 2011, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de la pièce télévisée de John Osborne : A patriot for me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Goetschel, F. Jost, M. Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, voir, entendre- La réception des objets médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.55-63, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot; Paris &amp;quot; (18000 signes) et &amp;quot; Marianne &amp;quot; (6000 signes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Delporte, Jean-Yves Mollier et Jean-François Sirinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'histoire culturelle de la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris en symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Parisiens/ Parisian Notebooks, No. 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Press, pp.121-133, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompidou et les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidente de séance et membre du conseil scientifique de la journée des doctorants de l'Université de Versailles Saint Quentin, 23 mai 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeure invitée à l'université de Rio de Janeiro, du 26 au 30 aout 2012 Second International Conference on Architecture, Theater and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Joanne Vajda, et Bernard Toulier, &amp;quot; Guides, villégiature et palaces. France. XIXe-XXe siècles &amp;quot;, Festival d'histoire de l'art de Fontainebleau, 2 juin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde &amp;quot; La guerre d'Algérie et les médias &amp;quot;, Journée d'études organisée Par Jean-Pierre Bertin-Maghit, Forum des Images, Paris, 2 février 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot; René Lucot &amp;quot; et Stellio Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de téléjournalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images, sons, mémoires- Des sources pour penser le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pages, scènes, écrans : du feuilleton de l'écriture à l'écriture du feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eglise et le loisir télévisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">une semaine ordinaire de télévision en 1967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Entretiens Jacques Cartier : colloque &amp;quot; devenirs touristiques des patrimoines alimentaires &amp;quot; - 22/23 novembre 2010 - Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les guides de voyage, un patrimoine et un objet d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias acteurs de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journées d'études France-Brésil 19 et 20 janvier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps de la ville, corps dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 18 juin dans les actualités filmées et télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Culture et Communication -La Culture à la télévision- https://chmcc.hypotheses.org/5321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le programme Patrimoines-Images-Médias-identités (PICS PIMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Lyon (69). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evelyne Cohen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Evelyne Cohen Professeure émérite des Universités (Enssib)Membre du LARHRAcoresponsable de la Revue d'histoire culturelle (XVIIIe-XXIe siècles), open édition</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evelyne-cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6160-2062</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050440985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure émérite des Universités Histoire contemporaine , ENSSIB (Université de Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable (avec L. Baridon, I. Gaillard, AM Granet )de l' Atelier Images-sons-mémoires au sein du LARHRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axe(s) / transversalité(s) : Transversalité Histoire numérique et cultures médiatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives de la télévision (audiovisuelles et écrites)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la télévision des années 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le patrimoine audiovisuel dans le monde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les symboliques républicaines -Programme Places de la République/ Places politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme PICS CNRS 2015-2018 France-Brésil Patrimoines-Images-médias-Identités (PIMI) puis coresponsable avec Isabelle Gaillard de l'IRP Archives-Médias-Images-Sociétés (AMIS) 2021-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches/activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la transversalité/ Atelier  Images-sons-mémoires (Contrat quinquennal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du PICS CNRS PIMI (Patrimoines-Images-médias-Identités) du LARHRA 2015-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de 2017 à 2020 du séminaire &amp;quot;Culture et communication-La Culture à la télévision&amp;quot; du comité d'histoire du Ministère de la culture-https://chmcc.hypotheses.org/4728Co-responsable de l'IPR franco-brésilien du CNRS (avec Isabelle Gaillard) Archives-Médias-Images-Sociétés (AMIS) 2021-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Habilitation à diriger des recherches en histoire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Histoire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d'études approfondies en Études hébraïques, option Études anciennes et médiévales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de Chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômée de l'École Nationale des Langues Orientales Vivantes, Chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions précédentes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 Professeure émérite des Universités en histoire culturelle contemporaine (ENSSIB-LARHRA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Professeure en Histoire et anthropologie culturelles (XXe siècle) enssib–Université de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2009 : Responsable du Pôle de recherches en Sciences de la ville (Université Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996- 2009 : Maître de conférences en histoire contemporaine (Université Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982-1996 : Assistant d’histoire à Université Paris 7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1972-1982 : Ingénieur de recherches au CNRS.**Responsabilités**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Codirection (avec Pascale Goetschel) de la* Revue d'histoire culturelle (XVIIIe-XXIe siècle* créée en 2020 </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/rhc/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Le Temps des médias, Nouveau monde éditions, depuis juin 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Sociétés & Représentations, Editions de la Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Secrétaire générale de l'Association pour le développement de l'histoire culturelle (ADHC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'administration de l'ADHC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'administration de la Société pour l'histoire des médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Identifiant HAL : evelyne-cohen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PUBLICATIONS **Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Pascale Goetschel, Laurent Martin, Pascal Ory. Dix ans d'histoire culturelle. Presses de l'enssib, pp.314, 2011. 〈halshs-00626750〉&amp;lt;halshs-00626750&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directions d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Veiga França, Evelyne Cohen. Vera Franca, Evelyne Cohen, Itania Gomes, Generos midiaticos et identitades, UFMG Minas Gerais, PPGCOM, 2017, 304 p. 2017. 〈hal-01979805〉&amp;lt;hal-01979805&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Myriam Tsikounas. Evelyne Cohen et Myriam Tsikounas, 1967 au petit écran : une semaine ordinaire, Presses universitaires de Rennes/ Institut national de l’audiovisuel, 2014. 2014. 〈hal-01979808〉&amp;lt;hal-01979808&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Myriam Tsikounas. 1967 au petit écran : une semaine ordinaire. Presses universitaires de Rennes, 369 p., 2014. 〈halshs-00951338〉&amp;lt;halshs-00951338&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Julia Csergo. L'Artification du culinaire. Revue Sociétés & Représentations n°34, Publications de la Sorbonne, 2013. 〈halshs-00777610〉&amp;lt;halshs-00777610&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Gérard Monnier. La République et ses symboles. Un territoire de signes. Publications de la Sorbonne, 440 p., 2013, 978-2-85944-747-2. 〈halshs-00951345〉&amp;lt;halshs-00951345&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. La République et ses symboles-Un territoire de signes. Publications de la Sorbonne, pp.440, 2013. 〈halshs-00942022〉&amp;lt;halshs-00942022&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Pascale Goetschel, Laurent Martin, Pascal Ory. Dix ans d'histoire culturelle. Presses de l'ENSSIB, 314p., 2011, 978-2-910227-94-4. 〈halshs-00951351〉&amp;lt;halshs-00951351&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d'ouvragesEvelyne Cohen. , « Le Dom Juan de Marcel Bluwal », Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017, première édition, p.269-281.. Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017. 〈hal-01979807〉&amp;lt;hal-01979807&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980. Laurent Martin (dir.)Les censures dans le monde xixe- xxie siècle, PUR, 2016, 2016. 〈hal-01979802〉&amp;lt;hal-01979802&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Marie-Françoise Lévy. Evelyne Cohen, « La pensée de Jean d’Arcy entre religion, politique et communication », in Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013, p. 43-53. Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013, 2013. 〈hal-01979811〉&amp;lt;hal-01979811&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Recherches sur la guerre d'Algérie à la télévision. Jean-Pierre Bertin Maghit (dir.). La guerre d'Algérie et les médias-Questions aux archives, Théorème 18, Presses Sorbonne nouvelle, pp.69-77, 2013. 〈halshs-00942079〉&amp;lt;halshs-00942079&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. La pensée de Jean d'Arcy entre religion, politique et communication. Marie-Françoise Lévy (dir.). Jean d'Arcy- Penser la communication au XXe siècle, Publications de la Sorbonne, pp.43-53, 2013. 〈halshs-00942084〉&amp;lt;halshs-00942084&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. O jornalismo de televisão e suas mutações: anos 1980-1990 na França. Análise de Telejornalismo: desafios teórico-metodológicos, Edufba, pp.187-209, 2012. 〈halshs-00951355〉&amp;lt;halshs-00951355&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Les sources audiovisuelles de l'affaire Dominici. André Rauch et Myriam Tsikounas. L'historien, le juge et l'assassin, Paris, Publications de la Sorbonne, pp.57-70, 2012. 〈halshs-00735199〉&amp;lt;halshs-00735199&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La Cinémathèque de Toulouse. Sociétés & Représentations, n° 32, Publications de la Sorbonne, pp.183 192, 2011. 〈halshs-00828993〉&amp;lt;halshs-00828993&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Télévision et culture de masse. Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory. Dix ans d'histoire culturelle, Presses de l'enssib, pp.294-301, 2011. 〈halshs-00656174〉&amp;lt;halshs-00656174&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le plus grand théâtre du monde : réalisations et échanges au sein de l'Union européenne de radiodiffusion (1962-1967). A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory. Les relations culturelles internationales au XXe siècle. De la diplomatie culturelle à l'acculturation, Peter Lang, pp.181-187, 2011. 〈halshs-00656192〉&amp;lt;halshs-00656192&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Pascale Goetschel. Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre. Sociétés & Représentations, n° 32, Publications de la Sorbonne, pp.195-219, 2011. 〈halshs-00828992〉&amp;lt;halshs-00828992&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le triangle République-Bastille-Nation. Danielle Tartakowsky. Paris manif' : Les manifestations de rue à Paris de 1880 à nos jours, Presses universitaires de Rennes, pp.40-51, 2011. 〈halshs-00656188〉&amp;lt;halshs-00656188&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La mémoire du 18 juin à travers les actualités cinématographiques et les émissions de la télévision française (1945-2006). Philippe Oulmont. Les 18 juin, Combats et commémorations, Editions André Versaille, pp.328-344, 2011. 〈halshs-00656180〉&amp;lt;halshs-00656180&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le centre de Paris : un espace mouvant ?. Myriam Tsikounas. Imaginaires urbains du Paris romantique à nos jours, Editions Le Manuscrit, pp.157-175, 2011. 〈halshs-00656197〉&amp;lt;halshs-00656197&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La réception de la pièce télévisée de John Osborne : A patriot for me. P. Goetschel, F. Jost, M. Tsikounas. Lire, voir, entendre- La réception des objets médiatiques, Publications de la Sorbonne, pp.55-63, 2010. 〈halshs-00656203〉&amp;lt;halshs-00656203&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Paris en symboles. Cahiers Parisiens/ Parisian Notebooks, No. 5, University of Chicago Press, pp.121-133, 2010. 〈halshs-00656215〉&amp;lt;halshs-00656215&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Notices &amp;quot; Paris &amp;quot; (18000 signes) et &amp;quot; Marianne &amp;quot; (6000 signes). Christian Delporte, Jean-Yves Mollier et Jean-François Sirinelli. Dictionnaire d'histoire culturelle de la France contemporaine, Presses universitaires de France, 2010. 〈halshs-00656207〉&amp;lt;halshs-00656207&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Evelyne Cohen, AnaIs Fléchet, Pascale Goetschel, Laurent Martin, Pascal Ory , Cultural history in France, local debates, global perspectives, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Vera Franca, Evelyne Cohen, Itania Gomes, Generos midiaticos et identitades, UFMG Minas Gerais, PPGCOM, 2017, 304 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Myriam Tsikounas (dir.), 1967 au petit écran : une semaine ordinaire, Presses universitaires de Rennes/ Institut national de l’audiovisuel, 2014, 369 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Gérard Monnier (sous la direction de), La République et ses symboles-Un territoire de signes, Paris, Publications de la Sorbonne, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Goetschel (Pascale), Martin (Laurent) et Ory (Pascal) (dir.) Dix ans d’histoire culturelle, Paris, Presses de l’Enssib, septembre 2011, 314 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), La Télévision sur la scène du politique. Un service public pendant les Trente Glorieuses, Institut national de l’Audiovisuel INA, Mémoires de télévision, 2009, 202 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Lévy (Marie-Françoise) (dir), La télévision des trente Glorieuses- Culture et politique, Paris, CNRS Éditions, 2007, 315 p.http://books.openedition.org/editionscnrs/2930?lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agulhon (Maurice), Becker (Annette), Cohen (Évelyne) (études réunies par), La République en représentations. Autour de l’œuvre de Maurice Agulhon, Paris, Publications de la Sorbonne, 2006, 421 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chabaud (G.), Cohen (É.), Coquery (N.), Penez (J.) (dir.), Les Guides imprimés XVIe-XXe siècles, Villes, paysages, voyages, Paris, Belin, 2000,703 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Paris dans l’imaginaire national de l’entre-deux-guerres, Paris, Publications de la Sorbonne, 1999, 398 p., Préface de Maurice Agulhon. désormais consultable </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://books.openedition.org/psorbonne/1246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de numéros de revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, « La fausse information de la Gazette à Twitter », Le Temps des Médias, Nouveau Monde éditions, n° 30, printemps 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Chambat et Evelyne Cohen (sous la direction de), « Archives et patrimoines visuels et sonores », Sociétés&Représentations, n°35, Paris, Publications de la Sorbonne, mai 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Bernard Toulier, Joanne Vajda (dir.), « Le patrimoine des guides : lectures de l’espace urbain européen », In situ, revue des patrimoines, n° 15, 2011, revue en ligne. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://insitu.revues.org/111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Gérard Monnier (codirection et présentation), « L’architecture et ses images », Sociétés & Représentations, n° 30, Publications de la Sorbonne, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Isabelle VeyratMasson (codirection et présentation), « Télévision, la quête de l’indépendance », Le Temps des médias, Nouveau monde éditions, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen (numéro coordonné par), « Gloire et Pouvoir », Sociétés & Représentations, Publications de la Sorbonne novembre 2008, n°26, 344 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles de revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, Les Organisations Globo : lieux et ressources d’une industrie culturelle au Brésil, Sociétés & Représentations, Éditions de la Sorbonne, 2018/1 (N° 45), p. 121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, Présentation du numéro « La fausse information de la Gazette à Twitter », Le Temps des Médias, n° 30, Nouveau Monde éditions, printemps 2018, p. 11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, « les gestes qui sauvent l’info ». Entretien avec Hervé Brusini, « La fausse information de la Gazette à Twitter », Le Temps des Médias, Nouveau Monde éditions, n° 30, printemps 2018,p. 227-243.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « La Fondation Jérôme Seydoux- Pathé Quels fonds », Sociétés & Représentations, Publications de la Sorbonne, 2017/1 n°43, p.159-172.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « Visite au centre Pompidou Metz », Sociétés & Représentations, Publications de la Sorbonne, 2016/2 n°42, p.129-138.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Le cours d’hébreu de Schmuel Trigano- Un témoignage », L’action publique- témoignages, Pardès, 2015/ 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entretien avec Roger Chartier, Propos recueillis par Cohen Evelyne et Pascale Goetschel Pascale, « Entretien avec Roger Chartier. », Sociétés & Représentations2/2015 (N° 40), p. 289-321.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Présence et manifestations du religieux dans la télévision des années cinquante », in « Les bobines du sacré », revue Histoire, Monde, Cultures religieuses, Paris, Karthala, n°33 mars 2015, p. 13-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le service des archives de France Télévisions : entre logique d’entreprise et vocation patrimonialetrimoniale », revue Sociétés & Représentations&amp;quot;, n° 39 2015, p. 167-179.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Les émissions culinaires à la télévision française (1954-2015) », in &amp;quot;A Table&amp;quot;, revue Le Temps des Médias, Paris, Nouveau monde éditions, n° 24 printemps-été 2015, p. 165-180.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Catherine Langeais, speakerine et vedette de télévision », Revue Télévision, CNRS éditions, 2015, p. 35-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « L’open access vu par deux historiennes », Sociétés&Représentations, Paris, Publications de la Sorbonne, 2014, n° 37, p. 143-154.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Présentation du numéro », Marie-France Chambat et Evelyne Cohen, Sociétés&Représentationsn° 35, mai 2013, p. 9-14.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julie Verlaine, « Le dépôt légal de l’internet français à la Bibliothèque nationale de France », Sociétés&Représentationsn° 35, mai 2013, p. 211-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « Visite(s) au Louvre-Lens », Sociétés&Représentationsn°36, automne 2013, p. 169-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Présentation », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012, p. 713.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Art et magie de la cuisine : la cuisine du grand Véfour à la télévision ? », Evelyne Cohen et Julia Csergo (dir.), L’Artification du culinaire, Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, Entretien avec l’historien Pierre Sorlin, Sociétés & Représentations, Publications de la Sorbonne, 2012, n° 33, p. 199213.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julie Verlaine, « Paris documentéParcours dans la collection Debuisson », Sociétés & Représentations, Publications de la Sorbonne, 2012, n° 33, p. 183196.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contributions à des ouvrages collectifs :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Le Dom Juan de Marcel Bluwal », Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017, première édition, p.269-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980&amp;quot;, dans Laurent Martin (dir.), Les censures dans le monde XIXe-XXIe siècles, Paris, PUR, p. 135-149.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Recherches sur la guerre d’Algérie à la télévision », dans Jean-Pierre Bertin Maghit (dir.), La guerre d’Algérie et les médias-Questions aux archives, Théorème 18, Paris, Presses Sorbonne nouvelle, 2013, p. 69-77.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « La pensée de Jean d’Arcy entre religion, politique et communication », in Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, p. 43-53 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « O jornalismo de televisão e suas mutações: anos 1980-1990 na França », in Itania Maria Mota Gomes (dir.), Análise de Telejornalismo: desafios teórico-metodológicos, Salvador, Edufba, 2012, p. 187-209 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « René Lucot » et Stellio Lorenzi », Dictionnaire Maitron, dictionnaire biographique du mouvement ouvrier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Les sources audiovisuelles de l’affaire Dominici, in André Rauch et Myriam Tsikounas (dir.), L’historien, le juge et l’assassin, Paris, Publications de la Sorbonne, 2012, p. 57-70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Télévision et culture de masse », in Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory (dir.), Dix ans d’histoire culturelle, Paris, Presses de l’Enssib, 2011, p. 294-301.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La mémoire du 18 juin à travers les actualités cinématographiques et le émissions de la télévision française (1945-2006) », in Philippe Oulmont (dir.), Les 18 juin, Combats et commémorations, Editions André Versaille, 2011, p. 328-344.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le triangle République-Bastille-Nation », in Danielle Tartakowsky (dir.), Paris-Les manifestations de rue à Paris de 1880 à nos jours, Paris/ Rennes, Presses universitaires de Rennes/ Comité d’histoire de la ville de Paris, 2011, p. 40-51 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », in A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory, Les Relations culturelles internationales, Paris I-Sorbonne-CNRS-Sciences-Po-UVSQ, Peter Lang (ed.)., 2011, p. 181-187.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le centre de Paris : un espace mouvant ? », in Myriam Tsikounas (dir.), Imaginaires urbains du Paris romantique à nos jours, Paris, Editions Le Manuscrit-université, 2011, p. 157-175.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », in colloque Les Relations culturelles internationales, Paris I-Sorbonne-CNRS-Sciences-Po-UVSQ, BNF 11-13 mai 2006 Peter Lang (ed.)., 12 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réception de la pièce télévisée de John Osborne : A patriot for me », in Goetschel (P.) , Jost (F.) , Tsikounas (M.), Lire, voir, entendre- La réception es objets médiatiques, Paris, Publications de la Sorbonne, 2010, p. 55-63.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Paris » (18000 signes) et « Marianne » (6000 signes), in Delporte (C.) , Mollier (Jean-Yves) et Sirinelli (Jean-François) (dir.), Dictionnaire d’histoire culturelle de la France contemporaine, Presses universitaires de France, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Evelyne), « Paris en symboles », Cahiers Parisiens/ Parisian Notebooks, The University of Chicago in Paris, n°5, 2010, p. 121-133.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Paris » (18000 signes) et « Marianne » (6000 signes), in Delporte (C.), Mollier (Jean-Yves) et Sirinelli (Jean-François) (dir.), Dictionnaire d’histoire culturelle de la France contemporaine, Presses universitaires de France, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Paris en symboles », Cahiers Parisiens/Parisian Notebooks, The University of Chicago in Paris, n°5, p. 121-133.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Cinq Colonnes à la Une », Anthologie-INA, 2007, cinq DVD, Histoire@politique, octobre 2009, 3 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour une histoire visuelle et sensible de la télévision », in Delporte (Christian) et Gervereau (Laurent) (dir.), Quelle est la place de l’image en histoire, Nouveau Monde éditions, 2008, p. 225-235.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préface de Michel (Aurélia) et Beauvillard (Ariane), Le treizième en sources – Guide pour l’observation des mutations urbaines, Paris XIIIe arrondissement, Paris, Le Manuscrit, 2008, p.15-19.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Aujourd’hui Madame », « Boîte à sel », « Information première », « Pierre Bonte », « Daniel Karlin », « Catherine Langeais », « Joseph Pasteur »,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« RTF », in Chauveau (Agnès) et Déhée (Yannick) (dir.), Dictionnaire de la télévision française, Paris, Nouveau Monde éditions, 2007, 557 p. Préface de Jean-Noël Jeanneney et Michèle Cotta.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Televisione di Stato o di Governo ? La televisione francese tra il 1949 e il 1974 », in Governare La televisione ? Politica e TV in Europa negli anni cinquanta-sessanta. A cura di Giulia Guazzaloca. Prefazione di Paolo Pombeni, Reggio Emilia, Diabasis, 2007, p.92-106.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les événements d’Algérie et la télévision française » in Liauzu (Claude) (dir.), Dictionnaire de la colonisation française, Paris, Larousse. 2007, p.332-333.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Cartographies et images du centre de Paris dans les guides de tourisme des XIXe et XXe siècles », in Liaroutzos (Chantal) et Pinçonnat(Crystel) (dir.), Paris, Le Manuscrit-Université, 2007 p. 201-223.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le centre de Paris un espace mouvant ? », in Tsikounas (Myriam) (dir.), Images de Paris et sa banlieue du Paris romantique à nos jours. Les enjeux de la représentation pour les décideurs, Rapport du ministère de l’Équipement, du Transport et du Logement, Plan Urbanisme-Construction-Architecture, décembre 2005, p. 108-122.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Mai 1958 : les événements télévisuels dans l’événement politique », in Delporte (C.) et Duprat (A.) (dir.), L’Événement, images, représentations, mémoire, Créaphis, 2004, p. 112-126.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Itinéraires et repères symboliques à Paris (première moitié du XXe siècle) », in Zaidman (Sylvie) (dir.), La Région parisienne : Territoires et cultures, CNRS/DRAC Île-de-France, 2004, p. 123-141.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le Parisien construit par Louis Chevalier », in Gauvard (Claude) et Robert (Jean-Louis) (dir.), Être parisien, Mémoires des sociétés historiques de Paris et de l’Île-de-France, Publications de la Sorbonne, 2004, p. 97-111.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La fin de Halles mise en histoire (1969) », in Robert (Jean-Louis) et Tsikounas (Myriam) (dir.), Les Halles, images d’un quartier, Publications de la Sorbonne, 2004, p. 183-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment le général de Gaulle s’adresse aux jeunes », Charles de Gaulle et la Jeunesse, colloque international, 15-16 décembre 2003, Institut Charles-de-Gaulle, p. 317-324.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Enseigner l’histoire de Vichy à l’Université », in Liauzu (Claude) et Hoock (Marie-Claire) (dir.), Transmettre les passés, nazisme, Vichy, conflits coloniaux, Syllepse, 2001, p. 235-243.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La hiérarchie monumentale dans les guides de tourisme consacrés à Paris » et « Perspectives » (conclusion), in Les Guides imprimés XVIe-XXe siècles, Villes, paysages, voyages, Paris, Belin, 2000, p. 439-459 et p. 651-657.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Télévision, pouvoir et citoyenneté », in Lévy (Marie-Françoise) (dir.), La Télévision dans la République, Éditions Complexe-CNRS, 1999, p. 23-43.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision dans les démocraties européennes (années 30 - années 80) », in La Démocratie aux États-Unis et en Europe, éditions du Temps, 1999, p. 211-229.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">«&nbsp;Le généal de Gaulle et la question algérienne à la télévision (1958-1962) », in De Bussière (Michèle), Méadel (Cécile) et Ulmann-Mauriat (Caroline) (dir.), Radios et Télévision au temps des &amp;quot;événements d’Algérie&amp;quot; 1954-1962, Paris, L’Harmattan, 1999, p. 53-59.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Charme campagnard et très grande ville. Paris dans la littérature de l’entre-deux-guerres », in Robert (Jean-Louis) et Tartakowsky (Danielle) (dir.), Paris, Le peuple, Publications de la Sorbonne 1999, p 207-225.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Normes étatiques normes juridiques », in Gueslin (A.), et Kalifa (D.) (dir.), Les Exclus en Europe, Paris, éditions de l’Atelier, 1999, p. 217-223.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la collection d’archives audiovisuelles Voir et savoir. Images du temps présent à la télévision (1949-1964) (50 vidéocassettes avec des livrets documentaires), Paris, 1997, INA-CNRS, Paris III-Paris 7-Paris X-Paris XIII.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entretien avec Chartier Roger, Propos recueillis par Cohen Evelyne, Propos recueillis par Goetschel Pascale, « Entretien avec Roger Chartier. », Sociétés & Représentations 2/2015 (N° 40) , p. 289-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Présence et manifestations du religieux dans la télévision des années cinquante&amp;quot;, in &amp;quot;Les bobines du sacré, revue Histoire, Monde, Culutres religieuses, Paris, Karthala, n°33 mars 2015, p. 13-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, &amp;quot;Le service des archives de France Télévisions&amp;quot; : entre logique d'entreprise et vocation patrimoniale&amp;quot;, revue Sociétés &Représentations&amp;quot;, n° 39 2015, p. 167-179.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Les émissions culinaires à la télévision française (1954-2015)&amp;quot;, in &amp;quot;A Table&amp;quot;, revue Le Temps des Médias, Paris, Nouveau monde éditions, n° 24 printemps-été 2015, p. 165-180.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Catherine Langeais, speakerine et vedette de télévision&amp;quot;, Revue Télévision, CNRS éditions, 2015, p. 35-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Christian Sorrel &amp;quot;Le mot du Conseil scientifique&amp;quot;, présentation du catalogue de l'exposition &amp;quot;Lyon sur tous les fronts! Une vilel dans la grande guerre, SilvanaEditoriale, 2014, p.10-11.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice &amp;quot;Presse&amp;quot; du catalogue de l'exposition &amp;quot;Lyon sur tous les fronts! Une vilel dans la grande guerre, SilvanaEditoriale, 2014,p. 216-219.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Marie-France Chambat (numéro coordonné par ), &amp;quot;Archives et patrimoines visuels et sonores&amp;quot;, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Marie-France Chambat (dir.), &amp;quot;Archives et patrimoines visuels et sonores&amp;quot;, présentation, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013, p. 9-14.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Juie Verlaine, &amp;quot;Le dépôt légal de l'internet français à la Bibliothèque nationale de France&amp;quot;, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013, p211-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Présentation », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012, p. 7-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen, Art et magie de la cuisine : la cuisine du grand Véfour à la télévision ? », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Pascale Goetschel, Entretien avec l’historien Pierre Sorlin, Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Julie Verlaine, « Paris documenté-Parcours dans la collection Debuisson », Sociétés & Représentations, 2012, n° 33, p. 183-196.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Pascale Goetschel, « Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre », entretien, Sociétés & Représentations, n°32 , décembre 2011, p. 195-219.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Évelyne Cohen et Pascale Goetschel « La Cinémathèque de Toulouse », Sociétés & Représentations 2/2011 (n° 32), p. 183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Toulier (Bernard), Vajda (Joanne) (dir.), « Les guides de tourisme, Un patrimoine et un objet d’étude », In situ, revue des patrimoines, n° 15, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Monnier (Gérard) (codirection et présentation), « L’architecture et ses images », Sociétés & Représentations, n° 30, Publications de la Sorbonne, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Jacques Krier entre documentaires, reportages et fiction», revue Télévision dirigée par François Jost, n°1, CNRS éditions, mars 2010, p. 53-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Veyrat-Masson (Isabelle) (codirection et présentation), « Télévision, la quête de l’indépendance », Le Temps des médias, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Monnier (Gérard) (numéro coordonné par), « L’architecture et ses images », Sociétés & Représentations, n° 30, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Jacques Krier entre documentaires, reportages et fiction», revue Télévision dirigée par François Jost, n°1, CNRS éditions, mars 2010, p. 53-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Veyrat-Masson (Isabelle) (codirection), « Télévision, la quête de l’indépendance », Le Temps des médias, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée avec Pascale Goetschel de la rubrique « Lieux et ressources » Sociétés & Représentations, Nouveau monde éditions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « Le forum des images, un espace dédié au cinéma et à Paris », Sociétés & Représentations 28, octobre 2009, p.189-199.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Duprat (Annie), « Un historien et l’ethnologie, entretien avec Maurice Agulhon », Sociétés & Représentations 27, avril 2009, p. 241-247.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « La BDIC » (autour d’une rencontre avec Geneviève Dreyfus-Armand[…], Sociétés & Représentations 27, avril 2009, p. 195-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) (numéro coordonné par), « Gloire et Pouvoir », Sociétés & Représentations, novembre 2008, n°26, 344 p. Présentation du numéro.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « La documentation écrite de l’Institut national de l’Audiovisuel : un ensemble foisonnant de ressources », Sociétés & Représentations, mai-juin 2008, n°25, p. 173-181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « Le Mémorial De Gaulle à Colombey et l’Historial des Invalides », Sociétés & Représentations, novembre 2008, n°26, p. 245-259.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Tsikounas (Myriam), Entretien avec François Lissarrague « Un monde d’images énigmatiques », Sociétés & Représentations, novembre 2008, n°26, p. 287-299.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’ombre portée de mai 68 dans l’histoire politique-Démocratie et Participation », in Rioux (Jean-Pierre) et Sirinelli (Jean-François) (dir.), numéro spécial, L’ombre portée de Mai 68, Vingtième siècle, Presses de Sciences-Po, avril-juin 2008, p.19-29.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Rauch (André), « Le corps souverain, les funérailles télévisées de De Gaulle et de Mitterrand », Vingtième Siècle, Presses de Sciences-Po, oct.-déc. 2005, p. 77-93.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Expliquer Paris par la télévision : Pierre Sudreau et les problèmes de la construction (1958) », Sociétés et Représentations. Imaginaires parisiens, Publications de la Sorbonne, avril 2004, p. 117-127.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) « Visiter Notre-Dame », « Touriste, autochtone, qui est l’étranger ? », Ethnologie française, CNRS, juill.-sept. 2002, PUF, p. 503-515.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises de publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour la Mairie de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour l'ANR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de l'Institut universitaire de France 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour l'AERES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour la région Aquitaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise Appel à Projets Suicide et prévention du suicide 2015 (Institut de Recherche en Santé publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prestations dans les médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans les Lundis de l'histoire, France Culture : 23 septembre 2013 ; 2 juin 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions à la Fabrique de l'Histoire, France Culture : 6 juin 2014 ; 28 juin 2018 ; 12 juillet 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Témoin, récit et médiatisation&amp;quot;, Conférence (Professeure invitée, Université de Rio de Janeiro, 28 octobre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;O arquivo e seus vários usos na televisão francesa dos 1950 até o presente&amp;quot;, Colloque PIMI, Temps et Temporalités des médias, Université de Rio de Janeiro, 24 octobre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">avec Géraldine Poels (Responsable de la valorisation scientifique INA)&amp;quot;Les archives dans le temps présent- L’archive au rythme de l’actualité : usages des archives de l’Ina sur une chaîne d’info en continu&amp;quot;, Colloque international</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Temps et temporalités des médias (télévision, radio, web)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrimoines audiovisuels » organisé par le Labex ICCA et le programme PICS PIMI CNRS avec les universités Paris 3-Sorbonne Nouvelle (CEISME), Paris 1 Panthéon-Sorbonne (CHS) et l’INA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discutante session Médias en luttes, 2ème Congrès de la Société pour l’histoire des médias (SPHM) « Rêver d’un autre monde. Médias, utopies et expérimentations de l’époque moderne à nos jours », Université Paris 2, 25 mai 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Le Ciné-club d’Antenne 2 présenté par Claude-Jean Philippe - critères de sélection et programmation »&amp;quot;, Colloque Patrimoine et patrimonialisation du cinéma, Ecole naitonale des Chartes, 24-25 novembre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence introductive (avec Itania Gomes), Identités et genres médiatiques, Université du Minas Gerais, 25 octobre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table ronde, &amp;quot;L’histoire des médias en 2016 : bilan, enjeux et perspectives. Chairman : Jamil Dakhlia Intervenants Anne-Claude Ambroise-Rendu, Josette Brun, Evelyne Cohen, Christian Delporte, François Vallotton, Congrès de la Société pour l'histoire des médias, Université de Versailles Saint Quentin, 26 mai 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Graziela Mello Vianna, Anne-Marie Granet-Abisset Regards croisés France/Brésil autour du programme « Patrimoine – Images – Médias – Identités », Congrès SPHM, Université de Versailles Saint Quentin, 27 mai 2016,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Lyon en guerre dans les actualités cinématographiques&amp;quot;, Communication au Colloque &amp;quot;Lyon sur le front de l'arrière&amp;quot;, organisé par le LARHRA avec le CHEC de Clermont Ferrand , la Bibliothèque municipale de Lyon, 16-17 octobre 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Journée d'études Les sources de l'Audiovisuel organisée par les Archives nationales en collaboration avec le LARHRA, Radio France, France Télévisions, et l'INA, 9 octobre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication &amp;quot;Les contours d'un champ : sources et archives pour les recherches sur la radio et la télévision.Journée d'études Les sources de l'Audiovisuel organisée par les Archives nationales en collaboration avec le lARHRA, Radio France, France Télévisions, et l'INA, 9 octobre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque Censures, d’hier à aujourd’hui, Histoire des censures dans le monde, du XVIIIe siècle à nos jours, organisé par le centre d’histoire de Sciences po en relation avec plusieurs universités, colloque de Paris, 6-8 février 2014. Communication &amp;quot;De la censure à la régulation dans les télévisions européennes des années 1970 aux années 1980&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique et co-organisatrice (avec Chrstian Sorrel) du Colloque international BM Lyon/ LARHRA/CHEC, &amp;quot;Lyon sur le front de l'arrière 1914-1920&amp;quot;, colloque labellisé par le Comité du centenaire de la guerre de 1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Journée d’études du 3 juin 2013 &amp;quot;Les patrimoines audiovisuels dans le monde&amp;quot; à Salvador de Bahia, Seminário internacional Estudos de Televisão Brasil-França organisée avec Marie-France Chambat et Itania Gomes (Laboratoires LARHRA, Telemme CNRS, équipe ISOR Paris 1, CEISME Paris 3, université de Lausanne, CNPq : Professeure invitée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique du colloque Censures, d’hier à aujourd’hui, Histoire des censures dans le monde, du XVIIIe siècle à nos jours, organisé par le centre d’histoire de Sciences po en relation avec plusieurs universités, colloque de Paris, 6-8 février 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique et co-organisatrice (avec Chrstian Sorrel) du Colloque international BM Lyon/ LARHRA/CHEC, &amp;quot;Lyon sur le front de l'arrière 1914-1920&amp;quot;, colloque labellisé par le Comité du centenaire de la guerre de 1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Présences et manifestations du religieux dans la téélvision française des années cinquante&amp;quot;, Les bobines du sacré, Festival religions et conéma, ISERL, 30 mai-1er juin 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« LaN7 à la télévision entre chansons, tourisme et accidents » (années 1960-années 2000), séminaire doctoral Université Pierre Mendes France, Grenoble , 14-15 mars 2013 (programme ARC 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La Mal Vie » de Daniel Karlin : à propos de l’enquête et du documentaire sur la vie personnelle de travailleurs immigrés entre France et Algérie (novembre 1978), Rencontres ANR Ecrin, « Témoin « migrant », témoin « arabe » à l’écran », organisées par l’UMR Telemme, Aix en Provence, 20 novembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le procès de Marie-Antoinette dans l’émission La caméra explore le temps (1958).Colloque Princes martyrs, relégitimations posthumes de souverains condamnés à mort, organisé par Le LARHRA, Lyon, 29-30 novembre 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférence « La télévision française dans la construction d’une culture internationale partagée (années 1950-années 2000) », séminaire doctoral d’histoire, animé par Marie-Louise Pelus Kaplan, Université Paris Diderot, 30 novembre 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-« Télévision de qualité et service public : un débat public en 1986 », Colloque &amp;quot;Qu'est ce qu'une télévision de qualité ? , organisé par François Jost 5Ceisme), Unviersité Sorbonne nouvelle, Paris 3, 12)-14 septembre 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance et membre du conseil scientifique de la journée des doctorants de l’Université de Versailles Saint Quentin, 23 mai 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeure invitée à l’Université de Rio de Janeiro, 23-30 aout 2012 ; conférence sur « Dom Juan ou le festin de pierre, mise en scène de Marcel Bluwal à la télévision, 1965 »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences comme Professeure invitée à l’Université de Communication, Salvador de Bahia, 23 au 26 août 2011, « Dix ans de téléjournalisme ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Pitchipoï de Jacques Krier, une tentative européenne » Journée d’étude Entre récit intime et discours social organisée par Maryline Crivello, Université d’Aix-en-Provence, MMSH Aix-en Provence, UMR Telemme, 6 avril 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Journée d’étude organisée par Paris 1 (CRH/Isor et CHS) et Paris 3 (CEISME/ANR) Pages, scènes, écrans : du feuilleton de l'écriture à l'écriture du feuilleton, Université Paris 1, 1 avril 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Histoire, mémoire, patrimoine dirigé par A-M Granet Abisset, MSH Alpes, Université Grenoble 2, 24 mars 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Les archives de la télévision, source d’histoire et patrimoine », 11 mars 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Corps de la ville, corps dans la ville », Université Santiago du Chili et Antofagasta, 4e école Chili-France, Novembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision française face aux autres modèles de télévision », Colloque Médias et société entre réalité et fiction, Université Paris Diderot, Laboratoire Identités, cultures, territoires, 16 octobre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences comme Professeure invitée dans les universités de Belo Horizonte et de Salvador de Bahia en août 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Images audiovisuelles et sources sur l’affaire Dominici», Colloque La Justice et les représentations du crime, organisé par André Rauch et Myriam Tsikounas, Université Paris 1 Panthéon Sorbonne, 25 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le 18 juin dans les actualités filmées et télévisées », Colloque international Les 18 Juin : combat, commémoration, histoire, organisé par la Fondation Charles de Gaulle, Assemblée nationale, 23 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisatrice avec Joanne Vajda et Bernard Toulier de la journée d’étude Les guides de voyage, un patrimoine et un objet d’études, enssib, 17 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’Eglise et le loisir télévisé », Rencontre des Mémoires organisées par Jean-Pierre Rioux et Marcel Spisser, Strasbourg, 12 mai 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animatrice avec Laurent Martin de la table-ronde « Les médias acteurs de l’histoire », Colloque pour les dix ans de la Société pour l’histoire des médias, 14-15 avril 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coorganisatrice avec Myriam Tsikounas (Pr Paris 1) des journées d’études « une semaine ordinaire de télévision en 1967 », 22 janvier 2010 et 9 avril 2010 Université Paris 1-Panthéon-Sorbonne : collaboration avec l’INA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table-ronde « La culture de masse » (avec Pascale Goetschel, Jean-François Sirinelli, Ludovic Tournès), Association pour le développement de l’histoire culturelle, IEP de Paris, 31 mars 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Colloque international Patrimoines alimentaires et destinations touristiques : passion ou raison ?, XXIIe Entretiens du Centre Jacques Cartier, 30 novembre et 1er décembre 2009 , Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Marseille 73, Une ratonnade oubliée » Séminaire Omar Carlier, 16 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidence de séance, Colloque Horizon 2019, Enssib, 20 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’invention du Panthéon », Colloque Les funérailles des chefs d’Etat, leaders politiques et personnalités nationales. La gestion de la mort et du mort, organisé par Omar Carlier, Université Paris Diderot, 22 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les lieux de sociabilité urbaine à Paris dans les années 1960 », séminaire Master 2 Histoire et civilisations comparées, « Identités, sociabilités, et solidarités » animé par M. Arnoux, A. Gueslin et M-L Pelus-Kaplan, Université Paris Diderot (Paris7), 15 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Inathèque et recherches en histoire », Journée d’étude enssib consacrée aux ressources audiovisuelles et écrites de l’Inathèque., 2 septembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table-ronde « La sensibilisation au plus grand nombre ; quel rôle pour les médias ? », Les entretiens del Duca, « Comment mettre en valeur notre patrimoine gastronomique et le transmettre aux générations futures ? » coorganisés par le Ministère de la Culture et de la Communication et la Mission française du patrimoine et des cultures alimentaires, 25 juin 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Myriam Tsikounas, « Quand et comment la télévision rencontre-t-elle le cinéma ? », Séminaire Histoire culturelle du cinéma, animé par Christophe Gauthier et Dimitri Vezyroglou, 3 juin 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation avec Myriam Tsikounas de la Journée d’études Paris 1/Paris 7/ INA« Une semaine ordinaire de télévision en 1967 », 22 mai 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le Paris de la Ve République », cycle de conférences de l’EPHE, Paris - une histoire de patrimoines organisé par Frédéric Barbier et Catherine Bertho-Lavenir, 14 mai 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La campagne à Paris-Analyse d’une représentation contemporaine », Journée de la recherche de l’UFR GHSS Autour du paysage images et imaginaire, Université Paris Diderot (Paris7), 30 avril 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Jacques Krier, réalisateur de télévision entre documentaires, reportages et fictions », Colloque La culture audiovisuelle des années 1960-1970, organisé par Patrick Eveno et Denis Maréchal, INA/Comité d’Histoire de la télévision/ Institut français de la Communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire « Les socialistes et la télévision », cycle La communication des socialistes, XXe-XXIe siècles : regards d'acteurs et de chercheurs, OURS / Fondation Jean-Jaurès / Université Paris I Panthéon-Sorbonne, 21 janvier 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Télévision et événement : le point de vue de l’historien », Colloque Télévision et réalité, Université de Communication, Sans Salvador de Bahia, 21-24 octobre 2008 (Actes à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de recherche interdisciplinaire mensuel « La ville à la trace » animé dans le cadre du Pôle de recherches Sciences de la ville de l’université Paris Diderot par Paul-Laurent Assoun, Evelyne Cohen, Pascal Ory, Bernard Toulier (Paris 1, Paris 7, DAPA), 2008-2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les émissions de cuisine à la télévision française », Colloque Tourisme, gastronomie, médias, Entretiens Jacques Cartier, Montréal, 1-4 octobre 2008. (Actes à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d’organisation et du Conseil scientifique du colloque Un territoire de signes : les manifestations de la symbolique républicaine, de la Révolution à nos jours, organisé par le Professeur Gérard Monnier à l’Université Paris 1-Panthéon-Sorbonne en collaboration avec l’Université Paris 7, 1, 2, 3 octobre 2008 (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discutante aux Rencontres doctorales en civilisation Paris-Diderot : la pluridisciplinarité à l’œuvre. Thème 2008 : Récits et témoignages : parole, écrit, image.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« De quoi Paris est il le symbole », Colloque Paris-Chicago, Université de Chicago à Paris 8-9 février 2008 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’atelier sur « Le rôle des Médiateurs » au Colloque Réception des objets médiatiques, Université Paris 1-Panthéon Sorbonne. 24, 25, 26 Janvier 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réception de la pièce télévisée de John Osborne, a patriot for me », Colloque de Paris 1 Réception des objets médiatiques, 24, 25, 26 Janvier 2008 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réalisation d'une « émission-pilote » européenne en 1967 Pitchipoï de Jacques Krier », séminaire Myriam Tsikounas (dir.), Analyse des images et des sons, Université Paris 1-Panthéon-Sorbonne, 14 janvier 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision des Trente Glorieuses, un laboratoire culturel ? », Centre d'Études des Images et des Sons Médiatiques (CEISME, Université Paris 3-Sorbonne nouvelle) dirigé par François Jost, 6 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les représentations des espaces urbains européens dans les guides de tourisme depuis le milieu du XIXe siècle jusqu’à nos jours », Coresponsable de la Journée d’études Urbaguide organisée par le PPF Sciences de la ville et le Centre André Chastel (Claude Mignot Paris 4 et Bernard Toulier, DAPA), 4 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Une enquête des Renseignements généraux sur les médias en 1965 », Séminaire Histoire des médias, de l'image, des propagandes à l'époque contemporaine dirigé par Christian Delporte, Université de Versailles Saint Quentin-en Yvelines, 30 novembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’organisation de la journée de la recherche interdisciplinaire de l’UFR Géographie, Histoire, Sciences de la société. Thème ; « Les lieux de la sociabilité », 24 mai 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les inondations de 1910 en banlieue parisienne », Journée d'études CHCSC-UVSQ - La banlieue en images sonores et visuelles, 1880-1960, Juliette Aubrun et Christian Delporte (dir.), 16 mars 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique du colloque Gastronomie et rayonnement touristique : contribution à l'étude des hauts lieux et capitales gastronomiques XIXe-XXIe siècles, Université Lyon II, Julia Csergo (dir.). Présidence de la session « Lieux et dynamiques », 5 et 6 décembre 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Quelle histoire de la télévision enseigne-t-on aujourd’hui » à l’Université-licence-master en histoire contemporaine ? avec Christian Delporte, Maryline Crivello, Hélène Duccini, Michèle Lagny, Atelier de recherche méthodologique, Inathèque de France, 16 octobre 2006 (publié).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La mal vie de Daniel Karlin : un documentaire télévisé (1978) sur la vie personnelle des travailleurs immigrés entre France et Algérie », Colloque Etrangers : contacts et regards croisés, ICT, Paris 7, 1-2 juin 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Big Leon : Zitrone à la télévision », Colloque Représentations de l’obésité : le gros et le gras Images et imaginaires, Julia Csergo et André Rauch (dir.), CREDHESS, Université Paris 1, mai 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Médias et guerre d’Algérie. La télévision », séminaire Images de guerre, Annette Becker (dir.), Paris 10, 18 mai 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », Colloque Les Relations culturelles internationales organisé par le Centre d' Histoire sociale du XXème siècle (Université Paris I/CNRS); l'UMR IRICE (Université Paris1/CNRS) ; le Centre d’Histoire de Sciences-Po; le Centre d'Histoire culturelle des sociétés contemporaines (Université de Versailles-St-Quentin en Yvelines), 11 mai 2006 (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour une histoire visuelle et sensible de la télévision », colloque Quelle est la place des images en histoire, UVSQ/ INA, 27-29 avril 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bertho-Lavenir et Evelyne Cohen, « Les élections présidentielles américaines, un modèle pour les débats français ? », Séminaire Histoire des médias, Christian Delporte, Université Versailles Saint Quentin, 27 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coorganisatrice de l’Exposition « Paris à la Belle Epoque », Institut de géographie, Paris I, Janvier 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente d’une séance du colloque Les mondes urbains du tourisme organisé par le MIT (Rémy Knafou) et la FED Sciences de la ville Paris 7, Janvier 2005 (publié).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Archives audiovisuelles et archives écrites : les émissions de Guy Mollet avec Pierre Sabbagh (1956-1957), une mise en scène de l'information ? », Séminaire Myriam Tsikounas Histoire et images. Analyse des images et des sons, Paris I, 16 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La République en représentations », Séminaire André Gueslin, Marie-Louise Pelus-Kaplan (dir.), Séminaire central du Master Identités Paris 7, 18 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Uta Schwarz, « Les actualités comme source d’une histoire culturelle du social : la RFA des années 1950 et la France gaulliste », séminaire EHESS Christian Delage et Andreas Gunthert, 6 juin 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expositions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de l'exposition de la BM de Lyon : Lyon sur tous les fronts, 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fdm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité de l’histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée de l’Institut du monde arabe : espaces, collections et ambitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.275-289. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15dhj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Christian Grataloup / Revue d’histoire culturelle (Evelyne Cohen, Laurence Guignard, Laurent Martin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14z4d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Serge Moati sur les symboliques politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Moati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 58 (2), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.058.0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une visite à l’observatoire de Juvisy-sur-Orge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, p. 237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée Carnavalet, histoire de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.271-284. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.055.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues de sciences sociales à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Matard-Bonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vapné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.8091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mazurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et histoire culturelle : échanges et confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Laurent Assoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives du féminisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 53 (1), pp.243-255. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.053.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Psychanalyse et histoire culturelle : échanges et confrontation », Revue d’histoire culturelle [En ligne], | 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Laurent Assoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro 3 de la Revue d’histoire culturelle (XVIIIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Evelyne Cohen et Laurent Martin avec Jean-Yves Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Ralite, une idée politique de la culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue pour l'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baladodiffusion : de la réécoute à la création sonore de podcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.159-167. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.048.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brétéché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.10-16. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.030.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Organisations Globo : lieux et ressources d’une industrie culturelle au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (45), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.045.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes qui sauvent l’info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brusini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brétéché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.227. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.030.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers du numérique à la BnF (1990-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/2 (46), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.046.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours d'hébreu de Schmuel - Un témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Cohen Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger-Pol Droit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dautricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’action publique : témoignages, 57 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parde.061.0220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite à la Fondation Jérôme Seydoux-Pathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (43), pp.159-172. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.043.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista com Évelyne Cohen, de Arros Filho, Eduardo Amando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces da História</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite dans un atelier singulier : autour de l’archéophone d’Henri Chamoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.149. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.041.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite au centre Pompidou-Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/2 (42), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.042.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Krier, entre documentaires, reportages et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émissions culinaires à la télévision française (1954-2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Temps des médias, 24 (1), pp.165-179. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.024.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Roger Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (40), pp.289-321. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.040.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Langeais, speakerine et vedette de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (6), pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et manifestations du religieux dans la télévision des années cinquante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hmc.033.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service des archives de France Télévisions : entre logique d’entreprise et vocation patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (39), pp.165-167. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.039.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open Access vu par deux historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.037.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et patrimoines visuels et sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.035.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt légal de l'internet français à la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Archives et patrimoines visuels et sonores, 1 (35), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.035.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00777644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite(s) au Louvre-Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.167. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.036.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris documenté-Parcours dans la collection Debuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.183-196. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.033.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Artification du culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et magie de la cuisine : la cuisine du Grand Véfour à la télévision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.113. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec l'historien Pierre Sorlin, le 10 janvier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.199. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine des guides : lectures de l'espace urbain européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, revue en ligne. http://insitu.revues.org/111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CINÉMATHÈQUE DE TOULOUSE Questions à christophe Gauthier et Natacha laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cinémathèque de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2 (32), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision, la quête de l'indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veyrat-Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture et ses images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff et Evelyne Cohen, Jan 2023, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, Médiations, Médiateurs/ Cartographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias-Médiations-Médiateures-Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Research Program CNRS Evelyne Cohen, Isabelle Gaillard, Itania Gomes, Apr 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images symboliques de l'Europe&amp;quot;, in Héroisation et Europe, Conférence organisée à Rennes 2 par la chaire Jean Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héroisation et Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff, Mar 2024, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRP AMIS France-Brazil Archives and Contexts Meeting from 6 to 8 November 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Heymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRP AMIS CNRS, Nov 2023, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction par Anne Gangloff et Evelyne Cohen du Colloque &amp;quot;La fabrique des héros de l'antiquité à l'actualité européenne&amp;quot;, Université Rennes 2 et Larhra, 25-27 février 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à l'actualité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff (Chaire Jean Monnet Faber) et Evelyne Cohen(ENSSIB-LARHRA, Jan 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des réseaux nationaux et internationaux&amp;quot;, Table ronde 30 ans de l'UVSQ, 25 novembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et perspectives de l’histoire culturelle. Le Centre d’Histoire Culturelle des Sociétés Contemporaines fête ses 30 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saint Quentin En Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides on Israël: the architecture as support of the construction of a territory and a touristic landscape ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Vajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et itinéraires au travers des guides de tourisme de langue française publiés en Europe (1948-nos jours). Landscapes and Itineraries through French Speaking Tourist Guide Books Published in Europe (1948-to the present)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galia Yanoshevsky, Bar-Ilan University, Feb 2020, Ramat Gan, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon parcours d’enseignant-chercheur en histoire culturelle des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès international de la Société pour l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHM, May 2016, Saint Quentin en Yvelines, France. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Patrimoines-Images-Médias-Identités : une coopération franco-brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès international de la Société pour l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHM, May 2016, Saint Quentin en Yvelines, France. pp.245-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de l’art à la télévision : exposition, médiation ou partage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La télévision, les arts et la culture, séminaire 2018-2019 « Culture et Communication-La culture à la télévision » initié par le Comité d’histoire du Ministère de la Culture depuis 2016, organisé par Evelyne Cohen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêver d’un autre monde.Médias, utopies et expérimentations de l’époque moderne à nos jours 2e congrès de la Société pour l'histoire des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rêver d’un autre monde. Médias, utopies et expérimentations de l’époque moderne à nos jours, 2e congrès de la SPHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation Table ronde plénière &amp;quot;Cuisine télégénique et recettes européennes&amp;quot; animée par Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Rencontres François Rabelais de Tours "Cuisines d'Europe, Cuisine européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoin, récit et médiatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence (Professeure invitée, Université de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives dans le temps présent- L’archive au rythme de l’actualité : usages des archives de l’Ina sur une chaîne d’info en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Temps et temporalités des médias (télévision, radio, web) Patrimoines audiovisuels » organisé par le Labex ICCA et le programme PICS PIMI CNRS avec les universités Paris 3-Sorbonne Nouvelle (CEISME), Paris 1 Panthéon-Sorbonne (CHS) et l’INA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O arquivo e seus vários usos na televisão francesa dos 1950 até o presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIMI, Temps et Temporalités des médias, Université de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen, « Les possibles usages historiens des sources et archives audiovisuelles : études de cas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources audiovisuelles et production du savoir en Sciences Humaines et Sociales : approches méthodologiques et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence introductive programme PIMI (PICS CNRS)(avec Itania Gomes), Identités et genres médiatiques, Université du Minas Gerais, 25 octobre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gomes, Itania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités et genres médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Belo Horizonte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ciné-club d’Antenne 2 présenté par Claude-Jean Philippe - critères de sélection et programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Patrimoine et patrimonialisation du cinéma, Ecole nationale des Chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés France/Brésil autour du programme « Patrimoine – Images – Médias – Identités », Congrès SPHM, Université de Versailles Saint Quentin, 27 mai 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziela Mello Vianna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Delporte Jean-Claude Yon, May 2016, Saint Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque " Jean d'Arcy- La communication au service des droits de l'homme 1913-1983 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Université Paris 1 Panthéon Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer, éduquer, distraire par la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Images scolaires, cinéma éducatif, télévision scolaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de Lyon; Centre de recherche, d'étude et de documentation sur l'image en éducation (CREDIE); LARHRA, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire Dominici : de la chronique de Jean Giono au film sur l'affaire de Claude-Bernard Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Métamorphoses et adaptation de la chronique judiciaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amélie Chabrier (RIRRA 21) et Myriam Tsikounas (ISOR-CRH Université Paris 1), May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France/Brésil : Quels patrimoines audiovisuels pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France / Brésil : Quels patrimoines audiovisuels pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitchipoï de Jacques Krier, une tentative européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre récit intime et discours social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maryline Crivello; Université d'Aix-en-Provence; MMSH Aix-en Provence; UMR Telemme, 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de la télévision, source d'histoire et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire, mémoire, patrimoine dirigé par A-M Granet Abisset MSH Alpes, Université Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télévision française face aux autres modèles de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Médias et société entre réalité et fiction", Université Paris Diderot Laboratoire Identités, cultures, territoires, 16 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage du web, les questions d'une historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" L'archive Web : Temporalités et études diachroniques", Conférence organisée par l'Atelier Institut national de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images audiovisuelles et sources sur l'affaire Dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Justice et les représentations du crime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroïsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. 2025, 978-2-7535-9865-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'Antiquité à l'actualité européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2025, 9791041303243, 9782753598652. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13dq1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques audiovisuelles en France de 1945 à nos jours (textes présentés par)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. 2021, Doc en poche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques audiovisuelles en France de 1945 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History in France. Local Debates, Global Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, 9781032091846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs - États-Unis et Europe occidentale - 1945-1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchet Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, Studies for the International Society for Cultural History, 9780367271879. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429295386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generos midiaticos e identitades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Veiga França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Franca; Itania Gomes. PPGCOM UFMG, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1967 au petit écran : une semaine ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes; Institut national de l’audiovisuel, 2014, 978-2-7535-2865-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République et ses symboles-Un territoire de signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, pp.440, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Enssib, pp.314, 2011, 978-2-910227-94-4. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen; Anne Gangloff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l’héroïsation de l’Antiquité à l’actualité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 9-16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Panthéon-Assas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-79, 2025, 9782376510789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Georges Pompidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire POMPIDOU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.503-508, 2024, 978-2-221-c26395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archive audiovisuelle en son époque&amp;quot;, in Marie-France Chambat Houillon et Pascale Goetschel dir. , Le temps à l'épreuve des médias, Brésil -France XXe-XXIesiècles,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps à l'épreuve des médias Brésil-France (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan/ INA, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 1967 à 1989 des journées ordinaires de télévision&amp;quot;, in Le Pajolec et Tillier (ed.)Des histoires, des images, Mélanges offerts à Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Pajolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de La Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des histoires, des images, Mélanges offerts à Myriam Tsikounas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21055505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale de 1945 à 1991, Textes et documents, sous la direction de Philippe Poirrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-36441-296-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History and Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ory, Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural History in France. Local Debates, Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.167--180, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs : Etats-Unis et Europe occidentale 1945-1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.291, 307-314,318-320, 415, 432-439, 479, 498-509, 2019, Clefs concours - Histoire contemporaine, 978-2350305202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02022290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme &amp;quot;Patrimoines-Images-Médias-Identités », Une coopération franco-brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des médias, sous la direction de Claire Blandin, Emmanuelle Fantin, François Robinet, Valérie Schafer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2271125354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, Pouvoirs aux Etats-Unis et en Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.219-225, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01987154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vender a televisao a partir dos Jogos Olimpicos: uma analise comparada entre France Télévisions e Canal Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itania Maria Mota Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Veiga França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Veiga França; Evelyne Cohen; Itania Maria Mota Gomes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generos midiaticos e identidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM-UFMG, pp.167-187, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01981817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dom Juan de Marcel Bluwal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, 2017, 979-10-351-0020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les censures dans le monde xixe- xxie siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.135-148, 2016, 978-2-7535-4315-7. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi une semaine ordinaire ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1967 au petit écran. Une semaine ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp. 9-21, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03675845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de Jean d'Arcy entre religion, politique et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise Lévy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean d'Arcy- Penser la communication au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.43-53, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la guerre d'Algérie à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bertin Maghit (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre d'Algérie et les médias-Questions aux archives, Théorème 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.69-77, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de Jean d’Arcy entre religion, politique et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.43-53, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources audiovisuelles de l'affaire Dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Rauch et Myriam Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'historien, le juge et l'assassin, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.57-70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O jornalismo de televisão e suas mutações: anos 1980-1990 na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise de Telejornalismo: desafios teórico-metodológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edufba, pp.187-209, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations, n° 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.195-219, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le triangle République-Bastille-Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Tartakowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris manif' : Les manifestations de rue à Paris de 1880 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.40-51, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plus grand théâtre du monde : réalisations et échanges au sein de l'Union européenne de radiodiffusion (1962-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations culturelles internationales au XXe siècle. De la diplomatie culturelle à l'acculturation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.181-187, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre de Paris : un espace mouvant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires urbains du Paris romantique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, pp.157-175, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire du 18 juin à travers les actualités cinématographiques et les émissions de la télévision française (1945-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Oulmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 18 juin, Combats et commémorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions André Versaille, pp.328-344, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et culture de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'enssib, pp.294-301, 2011, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de la pièce télévisée de John Osborne : A patriot for me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Goetschel, F. Jost, M. Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, voir, entendre- La réception des objets médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.55-63, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris en symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Parisiens/ Parisian Notebooks, No. 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Press, pp.121-133, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot; Paris &amp;quot; (18000 signes) et &amp;quot; Marianne &amp;quot; (6000 signes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Delporte, Jean-Yves Mollier et Jean-François Sirinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'histoire culturelle de la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompidou et les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidente de séance et membre du conseil scientifique de la journée des doctorants de l'Université de Versailles Saint Quentin, 23 mai 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde &amp;quot; La guerre d'Algérie et les médias &amp;quot;, Journée d'études organisée Par Jean-Pierre Bertin-Maghit, Forum des Images, Paris, 2 février 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Joanne Vajda, et Bernard Toulier, &amp;quot; Guides, villégiature et palaces. France. XIXe-XXe siècles &amp;quot;, Festival d'histoire de l'art de Fontainebleau, 2 juin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeure invitée à l'université de Rio de Janeiro, du 26 au 30 aout 2012 Second International Conference on Architecture, Theater and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot; René Lucot &amp;quot; et Stellio Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de téléjournalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pages, scènes, écrans : du feuilleton de l'écriture à l'écriture du feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images, sons, mémoires- Des sources pour penser le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 18 juin dans les actualités filmées et télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Entretiens Jacques Cartier : colloque &amp;quot; devenirs touristiques des patrimoines alimentaires &amp;quot; - 22/23 novembre 2010 - Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les guides de voyage, un patrimoine et un objet d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eglise et le loisir télévisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">une semaine ordinaire de télévision en 1967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias acteurs de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journées d'études France-Brésil 19 et 20 janvier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps de la ville, corps dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Culture et Communication -La Culture à la télévision- https://chmcc.hypotheses.org/5321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le programme Patrimoines-Images-Médias-identités (PICS PIMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Lyon (69). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5350ABB6"/>
+    <w:nsid w:val="0AD1555C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0988E5D2"/>
+    <w:nsid w:val="9CC352DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3DDD833E"/>
+    <w:nsid w:val="D780ECEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-cohen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6160-2062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050440985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rhc/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/1246" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insitu.revues.org/111" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fdm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delpont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.058.0269" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108212v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.055.0271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Laurent Assoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3344" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.048.0159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brusini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.045.0121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.046.0191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cohen Boulakia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Pol Droit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dautricourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parde.061.0220" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.043.0159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.041.0149" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979775v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.042.0129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.024.0165" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chartier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.040.0289" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.033.0013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.039.0165" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.037.0143" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0209" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.036.0167" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0199" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.033.0183" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0183" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656228v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veyrat-Masson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594870v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587331v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Heymann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Isabelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988942v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Vajda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981203v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poels" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022433v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes, Itania" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981196v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Mello Vianna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981211v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735233v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735215v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655206v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655209v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655199v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dq1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974459v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281944v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ory" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429295386" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Veiga Fran&#231;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979808v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626750v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.983" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463849v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Pajolec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/30459" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550132v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/penser-l-histoire-des-medias/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981817v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itania Maria Mota Gomes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979807v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979802v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675845v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942084v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979811v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise L&#233;vy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735199v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951355v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828992v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656188v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656180v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656192v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656174v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.1051" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656203v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656215v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078273v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735237v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735241v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735224v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735195v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655201v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655204v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655196v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655194v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655208v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655195v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655193v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655388v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655387v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655198v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996122v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981268v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-cohen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6160-2062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050440985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rhc/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/1246" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insitu.revues.org/111" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fdm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delpont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.058.0269" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.055.0271" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619471v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Matard-Bonucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vapn&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.8091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Laurent Assoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3344" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0243" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.836" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.470" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.048.0159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.045.0121" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brusini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0227" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.046.0191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nora" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cohen Boulakia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Pol Droit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dautricourt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parde.061.0220" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.043.0159" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.041.0149" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.042.0129" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.024.0165" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.040.0289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979776v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.033.0013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.039.0165" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.037.0143" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0209" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.036.0167" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.033.0183" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979792v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0199" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251179v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Laurent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951380v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656233v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veyrat-Masson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587331v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594870v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Heymann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Isabelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Vajda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263375v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996116v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981259v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes, Itania" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981196v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Mello Vianna" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735222v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735215v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655205v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655206v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917863v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dq1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005048v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ory" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429295386" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Veiga Fran&#231;a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979808v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.983" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929752v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463849v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586597v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078259v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974472v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Pajolec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tillier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550136v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/30459" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550132v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/penser-l-histoire-des-medias/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987154v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itania Maria Mota Gomes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979802v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675845v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942079v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979811v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise L&#233;vy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951355v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828992v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656192v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656180v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.1051" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656203v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656215v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656207v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078273v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735236v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735224v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735241v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735237v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735195v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655201v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655204v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655200v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655387v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655198v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655208v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655197v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655196v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655193v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655195v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656222v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655388v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996122v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>