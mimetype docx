--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evelyne Cohen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Evelyne Cohen Professeure émérite des Universités (Enssib)Membre du LARHRAcoresponsable de la Revue d'histoire culturelle (XVIIIe-XXIe siècles), open édition</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evelyne-cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6160-2062</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050440985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure émérite des Universités Histoire contemporaine , ENSSIB (Université de Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable (avec L. Baridon, I. Gaillard, AM Granet )de l' Atelier Images-sons-mémoires au sein du LARHRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axe(s) / transversalité(s) : Transversalité Histoire numérique et cultures médiatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives de la télévision (audiovisuelles et écrites)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la télévision des années 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le patrimoine audiovisuel dans le monde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les symboliques républicaines -Programme Places de la République/ Places politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme PICS CNRS 2015-2018 France-Brésil Patrimoines-Images-médias-Identités (PIMI) puis coresponsable avec Isabelle Gaillard de l'IRP Archives-Médias-Images-Sociétés (AMIS) 2021-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches/activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la transversalité/ Atelier  Images-sons-mémoires (Contrat quinquennal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du PICS CNRS PIMI (Patrimoines-Images-médias-Identités) du LARHRA 2015-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de 2017 à 2020 du séminaire &amp;quot;Culture et communication-La Culture à la télévision&amp;quot; du comité d'histoire du Ministère de la culture-https://chmcc.hypotheses.org/4728Co-responsable de l'IPR franco-brésilien du CNRS (avec Isabelle Gaillard) Archives-Médias-Images-Sociétés (AMIS) 2021-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Habilitation à diriger des recherches en histoire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Histoire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d'études approfondies en Études hébraïques, option Études anciennes et médiévales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de Chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômée de l'École Nationale des Langues Orientales Vivantes, Chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions précédentes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 Professeure émérite des Universités en histoire culturelle contemporaine (ENSSIB-LARHRA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Professeure en Histoire et anthropologie culturelles (XXe siècle) enssib–Université de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2009 : Responsable du Pôle de recherches en Sciences de la ville (Université Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996- 2009 : Maître de conférences en histoire contemporaine (Université Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982-1996 : Assistant d’histoire à Université Paris 7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1972-1982 : Ingénieur de recherches au CNRS.**Responsabilités**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Codirection (avec Pascale Goetschel) de la* Revue d'histoire culturelle (XVIIIe-XXIe siècle* créée en 2020 </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/rhc/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Le Temps des médias, Nouveau monde éditions, depuis juin 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Sociétés & Représentations, Editions de la Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Secrétaire générale de l'Association pour le développement de l'histoire culturelle (ADHC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'administration de l'ADHC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'administration de la Société pour l'histoire des médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Identifiant HAL : evelyne-cohen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PUBLICATIONS **Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Pascale Goetschel, Laurent Martin, Pascal Ory. Dix ans d'histoire culturelle. Presses de l'enssib, pp.314, 2011. 〈halshs-00626750〉&amp;lt;halshs-00626750&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directions d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Veiga França, Evelyne Cohen. Vera Franca, Evelyne Cohen, Itania Gomes, Generos midiaticos et identitades, UFMG Minas Gerais, PPGCOM, 2017, 304 p. 2017. 〈hal-01979805〉&amp;lt;hal-01979805&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Myriam Tsikounas. Evelyne Cohen et Myriam Tsikounas, 1967 au petit écran : une semaine ordinaire, Presses universitaires de Rennes/ Institut national de l’audiovisuel, 2014. 2014. 〈hal-01979808〉&amp;lt;hal-01979808&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Myriam Tsikounas. 1967 au petit écran : une semaine ordinaire. Presses universitaires de Rennes, 369 p., 2014. 〈halshs-00951338〉&amp;lt;halshs-00951338&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Julia Csergo. L'Artification du culinaire. Revue Sociétés & Représentations n°34, Publications de la Sorbonne, 2013. 〈halshs-00777610〉&amp;lt;halshs-00777610&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Gérard Monnier. La République et ses symboles. Un territoire de signes. Publications de la Sorbonne, 440 p., 2013, 978-2-85944-747-2. 〈halshs-00951345〉&amp;lt;halshs-00951345&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. La République et ses symboles-Un territoire de signes. Publications de la Sorbonne, pp.440, 2013. 〈halshs-00942022〉&amp;lt;halshs-00942022&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Pascale Goetschel, Laurent Martin, Pascal Ory. Dix ans d'histoire culturelle. Presses de l'ENSSIB, 314p., 2011, 978-2-910227-94-4. 〈halshs-00951351〉&amp;lt;halshs-00951351&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d'ouvragesEvelyne Cohen. , « Le Dom Juan de Marcel Bluwal », Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017, première édition, p.269-281.. Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017. 〈hal-01979807〉&amp;lt;hal-01979807&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980. Laurent Martin (dir.)Les censures dans le monde xixe- xxie siècle, PUR, 2016, 2016. 〈hal-01979802〉&amp;lt;hal-01979802&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Marie-Françoise Lévy. Evelyne Cohen, « La pensée de Jean d’Arcy entre religion, politique et communication », in Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013, p. 43-53. Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013, 2013. 〈hal-01979811〉&amp;lt;hal-01979811&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Recherches sur la guerre d'Algérie à la télévision. Jean-Pierre Bertin Maghit (dir.). La guerre d'Algérie et les médias-Questions aux archives, Théorème 18, Presses Sorbonne nouvelle, pp.69-77, 2013. 〈halshs-00942079〉&amp;lt;halshs-00942079&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. La pensée de Jean d'Arcy entre religion, politique et communication. Marie-Françoise Lévy (dir.). Jean d'Arcy- Penser la communication au XXe siècle, Publications de la Sorbonne, pp.43-53, 2013. 〈halshs-00942084〉&amp;lt;halshs-00942084&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. O jornalismo de televisão e suas mutações: anos 1980-1990 na França. Análise de Telejornalismo: desafios teórico-metodológicos, Edufba, pp.187-209, 2012. 〈halshs-00951355〉&amp;lt;halshs-00951355&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Les sources audiovisuelles de l'affaire Dominici. André Rauch et Myriam Tsikounas. L'historien, le juge et l'assassin, Paris, Publications de la Sorbonne, pp.57-70, 2012. 〈halshs-00735199〉&amp;lt;halshs-00735199&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La Cinémathèque de Toulouse. Sociétés & Représentations, n° 32, Publications de la Sorbonne, pp.183 192, 2011. 〈halshs-00828993〉&amp;lt;halshs-00828993&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Télévision et culture de masse. Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory. Dix ans d'histoire culturelle, Presses de l'enssib, pp.294-301, 2011. 〈halshs-00656174〉&amp;lt;halshs-00656174&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le plus grand théâtre du monde : réalisations et échanges au sein de l'Union européenne de radiodiffusion (1962-1967). A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory. Les relations culturelles internationales au XXe siècle. De la diplomatie culturelle à l'acculturation, Peter Lang, pp.181-187, 2011. 〈halshs-00656192〉&amp;lt;halshs-00656192&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Pascale Goetschel. Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre. Sociétés & Représentations, n° 32, Publications de la Sorbonne, pp.195-219, 2011. 〈halshs-00828992〉&amp;lt;halshs-00828992&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le triangle République-Bastille-Nation. Danielle Tartakowsky. Paris manif' : Les manifestations de rue à Paris de 1880 à nos jours, Presses universitaires de Rennes, pp.40-51, 2011. 〈halshs-00656188〉&amp;lt;halshs-00656188&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La mémoire du 18 juin à travers les actualités cinématographiques et les émissions de la télévision française (1945-2006). Philippe Oulmont. Les 18 juin, Combats et commémorations, Editions André Versaille, pp.328-344, 2011. 〈halshs-00656180〉&amp;lt;halshs-00656180&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le centre de Paris : un espace mouvant ?. Myriam Tsikounas. Imaginaires urbains du Paris romantique à nos jours, Editions Le Manuscrit, pp.157-175, 2011. 〈halshs-00656197〉&amp;lt;halshs-00656197&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La réception de la pièce télévisée de John Osborne : A patriot for me. P. Goetschel, F. Jost, M. Tsikounas. Lire, voir, entendre- La réception des objets médiatiques, Publications de la Sorbonne, pp.55-63, 2010. 〈halshs-00656203〉&amp;lt;halshs-00656203&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Paris en symboles. Cahiers Parisiens/ Parisian Notebooks, No. 5, University of Chicago Press, pp.121-133, 2010. 〈halshs-00656215〉&amp;lt;halshs-00656215&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Notices &amp;quot; Paris &amp;quot; (18000 signes) et &amp;quot; Marianne &amp;quot; (6000 signes). Christian Delporte, Jean-Yves Mollier et Jean-François Sirinelli. Dictionnaire d'histoire culturelle de la France contemporaine, Presses universitaires de France, 2010. 〈halshs-00656207〉&amp;lt;halshs-00656207&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Evelyne Cohen, AnaIs Fléchet, Pascale Goetschel, Laurent Martin, Pascal Ory , Cultural history in France, local debates, global perspectives, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Vera Franca, Evelyne Cohen, Itania Gomes, Generos midiaticos et identitades, UFMG Minas Gerais, PPGCOM, 2017, 304 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Myriam Tsikounas (dir.), 1967 au petit écran : une semaine ordinaire, Presses universitaires de Rennes/ Institut national de l’audiovisuel, 2014, 369 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Gérard Monnier (sous la direction de), La République et ses symboles-Un territoire de signes, Paris, Publications de la Sorbonne, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Goetschel (Pascale), Martin (Laurent) et Ory (Pascal) (dir.) Dix ans d’histoire culturelle, Paris, Presses de l’Enssib, septembre 2011, 314 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), La Télévision sur la scène du politique. Un service public pendant les Trente Glorieuses, Institut national de l’Audiovisuel INA, Mémoires de télévision, 2009, 202 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Lévy (Marie-Françoise) (dir), La télévision des trente Glorieuses- Culture et politique, Paris, CNRS Éditions, 2007, 315 p.http://books.openedition.org/editionscnrs/2930?lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agulhon (Maurice), Becker (Annette), Cohen (Évelyne) (études réunies par), La République en représentations. Autour de l’œuvre de Maurice Agulhon, Paris, Publications de la Sorbonne, 2006, 421 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chabaud (G.), Cohen (É.), Coquery (N.), Penez (J.) (dir.), Les Guides imprimés XVIe-XXe siècles, Villes, paysages, voyages, Paris, Belin, 2000,703 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Paris dans l’imaginaire national de l’entre-deux-guerres, Paris, Publications de la Sorbonne, 1999, 398 p., Préface de Maurice Agulhon. désormais consultable </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://books.openedition.org/psorbonne/1246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de numéros de revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, « La fausse information de la Gazette à Twitter », Le Temps des Médias, Nouveau Monde éditions, n° 30, printemps 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Chambat et Evelyne Cohen (sous la direction de), « Archives et patrimoines visuels et sonores », Sociétés&Représentations, n°35, Paris, Publications de la Sorbonne, mai 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Bernard Toulier, Joanne Vajda (dir.), « Le patrimoine des guides : lectures de l’espace urbain européen », In situ, revue des patrimoines, n° 15, 2011, revue en ligne. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://insitu.revues.org/111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Gérard Monnier (codirection et présentation), « L’architecture et ses images », Sociétés & Représentations, n° 30, Publications de la Sorbonne, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Isabelle VeyratMasson (codirection et présentation), « Télévision, la quête de l’indépendance », Le Temps des médias, Nouveau monde éditions, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen (numéro coordonné par), « Gloire et Pouvoir », Sociétés & Représentations, Publications de la Sorbonne novembre 2008, n°26, 344 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles de revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, Les Organisations Globo : lieux et ressources d’une industrie culturelle au Brésil, Sociétés & Représentations, Éditions de la Sorbonne, 2018/1 (N° 45), p. 121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, Présentation du numéro « La fausse information de la Gazette à Twitter », Le Temps des Médias, n° 30, Nouveau Monde éditions, printemps 2018, p. 11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, « les gestes qui sauvent l’info ». Entretien avec Hervé Brusini, « La fausse information de la Gazette à Twitter », Le Temps des Médias, Nouveau Monde éditions, n° 30, printemps 2018,p. 227-243.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « La Fondation Jérôme Seydoux- Pathé Quels fonds », Sociétés & Représentations, Publications de la Sorbonne, 2017/1 n°43, p.159-172.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « Visite au centre Pompidou Metz », Sociétés & Représentations, Publications de la Sorbonne, 2016/2 n°42, p.129-138.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Le cours d’hébreu de Schmuel Trigano- Un témoignage », L’action publique- témoignages, Pardès, 2015/ 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entretien avec Roger Chartier, Propos recueillis par Cohen Evelyne et Pascale Goetschel Pascale, « Entretien avec Roger Chartier. », Sociétés & Représentations2/2015 (N° 40), p. 289-321.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Présence et manifestations du religieux dans la télévision des années cinquante », in « Les bobines du sacré », revue Histoire, Monde, Cultures religieuses, Paris, Karthala, n°33 mars 2015, p. 13-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le service des archives de France Télévisions : entre logique d’entreprise et vocation patrimonialetrimoniale », revue Sociétés & Représentations&amp;quot;, n° 39 2015, p. 167-179.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Les émissions culinaires à la télévision française (1954-2015) », in &amp;quot;A Table&amp;quot;, revue Le Temps des Médias, Paris, Nouveau monde éditions, n° 24 printemps-été 2015, p. 165-180.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Catherine Langeais, speakerine et vedette de télévision », Revue Télévision, CNRS éditions, 2015, p. 35-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « L’open access vu par deux historiennes », Sociétés&Représentations, Paris, Publications de la Sorbonne, 2014, n° 37, p. 143-154.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Présentation du numéro », Marie-France Chambat et Evelyne Cohen, Sociétés&Représentationsn° 35, mai 2013, p. 9-14.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julie Verlaine, « Le dépôt légal de l’internet français à la Bibliothèque nationale de France », Sociétés&Représentationsn° 35, mai 2013, p. 211-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « Visite(s) au Louvre-Lens », Sociétés&Représentationsn°36, automne 2013, p. 169-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Présentation », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012, p. 713.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Art et magie de la cuisine : la cuisine du grand Véfour à la télévision ? », Evelyne Cohen et Julia Csergo (dir.), L’Artification du culinaire, Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, Entretien avec l’historien Pierre Sorlin, Sociétés & Représentations, Publications de la Sorbonne, 2012, n° 33, p. 199213.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julie Verlaine, « Paris documentéParcours dans la collection Debuisson », Sociétés & Représentations, Publications de la Sorbonne, 2012, n° 33, p. 183196.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contributions à des ouvrages collectifs :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Le Dom Juan de Marcel Bluwal », Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017, première édition, p.269-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980&amp;quot;, dans Laurent Martin (dir.), Les censures dans le monde XIXe-XXIe siècles, Paris, PUR, p. 135-149.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Recherches sur la guerre d’Algérie à la télévision », dans Jean-Pierre Bertin Maghit (dir.), La guerre d’Algérie et les médias-Questions aux archives, Théorème 18, Paris, Presses Sorbonne nouvelle, 2013, p. 69-77.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « La pensée de Jean d’Arcy entre religion, politique et communication », in Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, p. 43-53 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « O jornalismo de televisão e suas mutações: anos 1980-1990 na França », in Itania Maria Mota Gomes (dir.), Análise de Telejornalismo: desafios teórico-metodológicos, Salvador, Edufba, 2012, p. 187-209 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « René Lucot » et Stellio Lorenzi », Dictionnaire Maitron, dictionnaire biographique du mouvement ouvrier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Les sources audiovisuelles de l’affaire Dominici, in André Rauch et Myriam Tsikounas (dir.), L’historien, le juge et l’assassin, Paris, Publications de la Sorbonne, 2012, p. 57-70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Télévision et culture de masse », in Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory (dir.), Dix ans d’histoire culturelle, Paris, Presses de l’Enssib, 2011, p. 294-301.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La mémoire du 18 juin à travers les actualités cinématographiques et le émissions de la télévision française (1945-2006) », in Philippe Oulmont (dir.), Les 18 juin, Combats et commémorations, Editions André Versaille, 2011, p. 328-344.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le triangle République-Bastille-Nation », in Danielle Tartakowsky (dir.), Paris-Les manifestations de rue à Paris de 1880 à nos jours, Paris/ Rennes, Presses universitaires de Rennes/ Comité d’histoire de la ville de Paris, 2011, p. 40-51 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », in A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory, Les Relations culturelles internationales, Paris I-Sorbonne-CNRS-Sciences-Po-UVSQ, Peter Lang (ed.)., 2011, p. 181-187.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le centre de Paris : un espace mouvant ? », in Myriam Tsikounas (dir.), Imaginaires urbains du Paris romantique à nos jours, Paris, Editions Le Manuscrit-université, 2011, p. 157-175.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », in colloque Les Relations culturelles internationales, Paris I-Sorbonne-CNRS-Sciences-Po-UVSQ, BNF 11-13 mai 2006 Peter Lang (ed.)., 12 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réception de la pièce télévisée de John Osborne : A patriot for me », in Goetschel (P.) , Jost (F.) , Tsikounas (M.), Lire, voir, entendre- La réception es objets médiatiques, Paris, Publications de la Sorbonne, 2010, p. 55-63.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Paris » (18000 signes) et « Marianne » (6000 signes), in Delporte (C.) , Mollier (Jean-Yves) et Sirinelli (Jean-François) (dir.), Dictionnaire d’histoire culturelle de la France contemporaine, Presses universitaires de France, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Evelyne), « Paris en symboles », Cahiers Parisiens/ Parisian Notebooks, The University of Chicago in Paris, n°5, 2010, p. 121-133.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Paris » (18000 signes) et « Marianne » (6000 signes), in Delporte (C.), Mollier (Jean-Yves) et Sirinelli (Jean-François) (dir.), Dictionnaire d’histoire culturelle de la France contemporaine, Presses universitaires de France, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Paris en symboles », Cahiers Parisiens/Parisian Notebooks, The University of Chicago in Paris, n°5, p. 121-133.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Cinq Colonnes à la Une », Anthologie-INA, 2007, cinq DVD, Histoire@politique, octobre 2009, 3 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour une histoire visuelle et sensible de la télévision », in Delporte (Christian) et Gervereau (Laurent) (dir.), Quelle est la place de l’image en histoire, Nouveau Monde éditions, 2008, p. 225-235.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préface de Michel (Aurélia) et Beauvillard (Ariane), Le treizième en sources – Guide pour l’observation des mutations urbaines, Paris XIIIe arrondissement, Paris, Le Manuscrit, 2008, p.15-19.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Aujourd’hui Madame », « Boîte à sel », « Information première », « Pierre Bonte », « Daniel Karlin », « Catherine Langeais », « Joseph Pasteur »,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« RTF », in Chauveau (Agnès) et Déhée (Yannick) (dir.), Dictionnaire de la télévision française, Paris, Nouveau Monde éditions, 2007, 557 p. Préface de Jean-Noël Jeanneney et Michèle Cotta.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Televisione di Stato o di Governo ? La televisione francese tra il 1949 e il 1974 », in Governare La televisione ? Politica e TV in Europa negli anni cinquanta-sessanta. A cura di Giulia Guazzaloca. Prefazione di Paolo Pombeni, Reggio Emilia, Diabasis, 2007, p.92-106.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les événements d’Algérie et la télévision française » in Liauzu (Claude) (dir.), Dictionnaire de la colonisation française, Paris, Larousse. 2007, p.332-333.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Cartographies et images du centre de Paris dans les guides de tourisme des XIXe et XXe siècles », in Liaroutzos (Chantal) et Pinçonnat(Crystel) (dir.), Paris, Le Manuscrit-Université, 2007 p. 201-223.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le centre de Paris un espace mouvant ? », in Tsikounas (Myriam) (dir.), Images de Paris et sa banlieue du Paris romantique à nos jours. Les enjeux de la représentation pour les décideurs, Rapport du ministère de l’Équipement, du Transport et du Logement, Plan Urbanisme-Construction-Architecture, décembre 2005, p. 108-122.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Mai 1958 : les événements télévisuels dans l’événement politique », in Delporte (C.) et Duprat (A.) (dir.), L’Événement, images, représentations, mémoire, Créaphis, 2004, p. 112-126.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Itinéraires et repères symboliques à Paris (première moitié du XXe siècle) », in Zaidman (Sylvie) (dir.), La Région parisienne : Territoires et cultures, CNRS/DRAC Île-de-France, 2004, p. 123-141.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le Parisien construit par Louis Chevalier », in Gauvard (Claude) et Robert (Jean-Louis) (dir.), Être parisien, Mémoires des sociétés historiques de Paris et de l’Île-de-France, Publications de la Sorbonne, 2004, p. 97-111.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La fin de Halles mise en histoire (1969) », in Robert (Jean-Louis) et Tsikounas (Myriam) (dir.), Les Halles, images d’un quartier, Publications de la Sorbonne, 2004, p. 183-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment le général de Gaulle s’adresse aux jeunes », Charles de Gaulle et la Jeunesse, colloque international, 15-16 décembre 2003, Institut Charles-de-Gaulle, p. 317-324.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Enseigner l’histoire de Vichy à l’Université », in Liauzu (Claude) et Hoock (Marie-Claire) (dir.), Transmettre les passés, nazisme, Vichy, conflits coloniaux, Syllepse, 2001, p. 235-243.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La hiérarchie monumentale dans les guides de tourisme consacrés à Paris » et « Perspectives » (conclusion), in Les Guides imprimés XVIe-XXe siècles, Villes, paysages, voyages, Paris, Belin, 2000, p. 439-459 et p. 651-657.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Télévision, pouvoir et citoyenneté », in Lévy (Marie-Françoise) (dir.), La Télévision dans la République, Éditions Complexe-CNRS, 1999, p. 23-43.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision dans les démocraties européennes (années 30 - années 80) », in La Démocratie aux États-Unis et en Europe, éditions du Temps, 1999, p. 211-229.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">«&nbsp;Le généal de Gaulle et la question algérienne à la télévision (1958-1962) », in De Bussière (Michèle), Méadel (Cécile) et Ulmann-Mauriat (Caroline) (dir.), Radios et Télévision au temps des &amp;quot;événements d’Algérie&amp;quot; 1954-1962, Paris, L’Harmattan, 1999, p. 53-59.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Charme campagnard et très grande ville. Paris dans la littérature de l’entre-deux-guerres », in Robert (Jean-Louis) et Tartakowsky (Danielle) (dir.), Paris, Le peuple, Publications de la Sorbonne 1999, p 207-225.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Normes étatiques normes juridiques », in Gueslin (A.), et Kalifa (D.) (dir.), Les Exclus en Europe, Paris, éditions de l’Atelier, 1999, p. 217-223.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la collection d’archives audiovisuelles Voir et savoir. Images du temps présent à la télévision (1949-1964) (50 vidéocassettes avec des livrets documentaires), Paris, 1997, INA-CNRS, Paris III-Paris 7-Paris X-Paris XIII.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entretien avec Chartier Roger, Propos recueillis par Cohen Evelyne, Propos recueillis par Goetschel Pascale, « Entretien avec Roger Chartier. », Sociétés & Représentations 2/2015 (N° 40) , p. 289-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Présence et manifestations du religieux dans la télévision des années cinquante&amp;quot;, in &amp;quot;Les bobines du sacré, revue Histoire, Monde, Culutres religieuses, Paris, Karthala, n°33 mars 2015, p. 13-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, &amp;quot;Le service des archives de France Télévisions&amp;quot; : entre logique d'entreprise et vocation patrimoniale&amp;quot;, revue Sociétés &Représentations&amp;quot;, n° 39 2015, p. 167-179.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Les émissions culinaires à la télévision française (1954-2015)&amp;quot;, in &amp;quot;A Table&amp;quot;, revue Le Temps des Médias, Paris, Nouveau monde éditions, n° 24 printemps-été 2015, p. 165-180.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Catherine Langeais, speakerine et vedette de télévision&amp;quot;, Revue Télévision, CNRS éditions, 2015, p. 35-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Christian Sorrel &amp;quot;Le mot du Conseil scientifique&amp;quot;, présentation du catalogue de l'exposition &amp;quot;Lyon sur tous les fronts! Une vilel dans la grande guerre, SilvanaEditoriale, 2014, p.10-11.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice &amp;quot;Presse&amp;quot; du catalogue de l'exposition &amp;quot;Lyon sur tous les fronts! Une vilel dans la grande guerre, SilvanaEditoriale, 2014,p. 216-219.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Marie-France Chambat (numéro coordonné par ), &amp;quot;Archives et patrimoines visuels et sonores&amp;quot;, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Marie-France Chambat (dir.), &amp;quot;Archives et patrimoines visuels et sonores&amp;quot;, présentation, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013, p. 9-14.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Juie Verlaine, &amp;quot;Le dépôt légal de l'internet français à la Bibliothèque nationale de France&amp;quot;, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013, p211-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Présentation », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012, p. 7-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen, Art et magie de la cuisine : la cuisine du grand Véfour à la télévision ? », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Pascale Goetschel, Entretien avec l’historien Pierre Sorlin, Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Julie Verlaine, « Paris documenté-Parcours dans la collection Debuisson », Sociétés & Représentations, 2012, n° 33, p. 183-196.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Pascale Goetschel, « Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre », entretien, Sociétés & Représentations, n°32 , décembre 2011, p. 195-219.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Évelyne Cohen et Pascale Goetschel « La Cinémathèque de Toulouse », Sociétés & Représentations 2/2011 (n° 32), p. 183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Toulier (Bernard), Vajda (Joanne) (dir.), « Les guides de tourisme, Un patrimoine et un objet d’étude », In situ, revue des patrimoines, n° 15, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Monnier (Gérard) (codirection et présentation), « L’architecture et ses images », Sociétés & Représentations, n° 30, Publications de la Sorbonne, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Jacques Krier entre documentaires, reportages et fiction», revue Télévision dirigée par François Jost, n°1, CNRS éditions, mars 2010, p. 53-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Veyrat-Masson (Isabelle) (codirection et présentation), « Télévision, la quête de l’indépendance », Le Temps des médias, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Monnier (Gérard) (numéro coordonné par), « L’architecture et ses images », Sociétés & Représentations, n° 30, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Jacques Krier entre documentaires, reportages et fiction», revue Télévision dirigée par François Jost, n°1, CNRS éditions, mars 2010, p. 53-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Veyrat-Masson (Isabelle) (codirection), « Télévision, la quête de l’indépendance », Le Temps des médias, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée avec Pascale Goetschel de la rubrique « Lieux et ressources » Sociétés & Représentations, Nouveau monde éditions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « Le forum des images, un espace dédié au cinéma et à Paris », Sociétés & Représentations 28, octobre 2009, p.189-199.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Duprat (Annie), « Un historien et l’ethnologie, entretien avec Maurice Agulhon », Sociétés & Représentations 27, avril 2009, p. 241-247.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « La BDIC » (autour d’une rencontre avec Geneviève Dreyfus-Armand[…], Sociétés & Représentations 27, avril 2009, p. 195-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) (numéro coordonné par), « Gloire et Pouvoir », Sociétés & Représentations, novembre 2008, n°26, 344 p. Présentation du numéro.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « La documentation écrite de l’Institut national de l’Audiovisuel : un ensemble foisonnant de ressources », Sociétés & Représentations, mai-juin 2008, n°25, p. 173-181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « Le Mémorial De Gaulle à Colombey et l’Historial des Invalides », Sociétés & Représentations, novembre 2008, n°26, p. 245-259.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Tsikounas (Myriam), Entretien avec François Lissarrague « Un monde d’images énigmatiques », Sociétés & Représentations, novembre 2008, n°26, p. 287-299.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’ombre portée de mai 68 dans l’histoire politique-Démocratie et Participation », in Rioux (Jean-Pierre) et Sirinelli (Jean-François) (dir.), numéro spécial, L’ombre portée de Mai 68, Vingtième siècle, Presses de Sciences-Po, avril-juin 2008, p.19-29.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Rauch (André), « Le corps souverain, les funérailles télévisées de De Gaulle et de Mitterrand », Vingtième Siècle, Presses de Sciences-Po, oct.-déc. 2005, p. 77-93.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Expliquer Paris par la télévision : Pierre Sudreau et les problèmes de la construction (1958) », Sociétés et Représentations. Imaginaires parisiens, Publications de la Sorbonne, avril 2004, p. 117-127.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) « Visiter Notre-Dame », « Touriste, autochtone, qui est l’étranger ? », Ethnologie française, CNRS, juill.-sept. 2002, PUF, p. 503-515.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises de publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour la Mairie de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour l'ANR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de l'Institut universitaire de France 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour l'AERES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour la région Aquitaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise Appel à Projets Suicide et prévention du suicide 2015 (Institut de Recherche en Santé publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prestations dans les médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans les Lundis de l'histoire, France Culture : 23 septembre 2013 ; 2 juin 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions à la Fabrique de l'Histoire, France Culture : 6 juin 2014 ; 28 juin 2018 ; 12 juillet 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Témoin, récit et médiatisation&amp;quot;, Conférence (Professeure invitée, Université de Rio de Janeiro, 28 octobre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;O arquivo e seus vários usos na televisão francesa dos 1950 até o presente&amp;quot;, Colloque PIMI, Temps et Temporalités des médias, Université de Rio de Janeiro, 24 octobre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">avec Géraldine Poels (Responsable de la valorisation scientifique INA)&amp;quot;Les archives dans le temps présent- L’archive au rythme de l’actualité : usages des archives de l’Ina sur une chaîne d’info en continu&amp;quot;, Colloque international</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Temps et temporalités des médias (télévision, radio, web)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrimoines audiovisuels » organisé par le Labex ICCA et le programme PICS PIMI CNRS avec les universités Paris 3-Sorbonne Nouvelle (CEISME), Paris 1 Panthéon-Sorbonne (CHS) et l’INA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discutante session Médias en luttes, 2ème Congrès de la Société pour l’histoire des médias (SPHM) « Rêver d’un autre monde. Médias, utopies et expérimentations de l’époque moderne à nos jours », Université Paris 2, 25 mai 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Le Ciné-club d’Antenne 2 présenté par Claude-Jean Philippe - critères de sélection et programmation »&amp;quot;, Colloque Patrimoine et patrimonialisation du cinéma, Ecole naitonale des Chartes, 24-25 novembre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence introductive (avec Itania Gomes), Identités et genres médiatiques, Université du Minas Gerais, 25 octobre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table ronde, &amp;quot;L’histoire des médias en 2016 : bilan, enjeux et perspectives. Chairman : Jamil Dakhlia Intervenants Anne-Claude Ambroise-Rendu, Josette Brun, Evelyne Cohen, Christian Delporte, François Vallotton, Congrès de la Société pour l'histoire des médias, Université de Versailles Saint Quentin, 26 mai 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Graziela Mello Vianna, Anne-Marie Granet-Abisset Regards croisés France/Brésil autour du programme « Patrimoine – Images – Médias – Identités », Congrès SPHM, Université de Versailles Saint Quentin, 27 mai 2016,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Lyon en guerre dans les actualités cinématographiques&amp;quot;, Communication au Colloque &amp;quot;Lyon sur le front de l'arrière&amp;quot;, organisé par le LARHRA avec le CHEC de Clermont Ferrand , la Bibliothèque municipale de Lyon, 16-17 octobre 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Journée d'études Les sources de l'Audiovisuel organisée par les Archives nationales en collaboration avec le LARHRA, Radio France, France Télévisions, et l'INA, 9 octobre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication &amp;quot;Les contours d'un champ : sources et archives pour les recherches sur la radio et la télévision.Journée d'études Les sources de l'Audiovisuel organisée par les Archives nationales en collaboration avec le lARHRA, Radio France, France Télévisions, et l'INA, 9 octobre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque Censures, d’hier à aujourd’hui, Histoire des censures dans le monde, du XVIIIe siècle à nos jours, organisé par le centre d’histoire de Sciences po en relation avec plusieurs universités, colloque de Paris, 6-8 février 2014. Communication &amp;quot;De la censure à la régulation dans les télévisions européennes des années 1970 aux années 1980&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique et co-organisatrice (avec Chrstian Sorrel) du Colloque international BM Lyon/ LARHRA/CHEC, &amp;quot;Lyon sur le front de l'arrière 1914-1920&amp;quot;, colloque labellisé par le Comité du centenaire de la guerre de 1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Journée d’études du 3 juin 2013 &amp;quot;Les patrimoines audiovisuels dans le monde&amp;quot; à Salvador de Bahia, Seminário internacional Estudos de Televisão Brasil-França organisée avec Marie-France Chambat et Itania Gomes (Laboratoires LARHRA, Telemme CNRS, équipe ISOR Paris 1, CEISME Paris 3, université de Lausanne, CNPq : Professeure invitée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique du colloque Censures, d’hier à aujourd’hui, Histoire des censures dans le monde, du XVIIIe siècle à nos jours, organisé par le centre d’histoire de Sciences po en relation avec plusieurs universités, colloque de Paris, 6-8 février 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique et co-organisatrice (avec Chrstian Sorrel) du Colloque international BM Lyon/ LARHRA/CHEC, &amp;quot;Lyon sur le front de l'arrière 1914-1920&amp;quot;, colloque labellisé par le Comité du centenaire de la guerre de 1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Présences et manifestations du religieux dans la téélvision française des années cinquante&amp;quot;, Les bobines du sacré, Festival religions et conéma, ISERL, 30 mai-1er juin 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« LaN7 à la télévision entre chansons, tourisme et accidents » (années 1960-années 2000), séminaire doctoral Université Pierre Mendes France, Grenoble , 14-15 mars 2013 (programme ARC 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La Mal Vie » de Daniel Karlin : à propos de l’enquête et du documentaire sur la vie personnelle de travailleurs immigrés entre France et Algérie (novembre 1978), Rencontres ANR Ecrin, « Témoin « migrant », témoin « arabe » à l’écran », organisées par l’UMR Telemme, Aix en Provence, 20 novembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le procès de Marie-Antoinette dans l’émission La caméra explore le temps (1958).Colloque Princes martyrs, relégitimations posthumes de souverains condamnés à mort, organisé par Le LARHRA, Lyon, 29-30 novembre 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférence « La télévision française dans la construction d’une culture internationale partagée (années 1950-années 2000) », séminaire doctoral d’histoire, animé par Marie-Louise Pelus Kaplan, Université Paris Diderot, 30 novembre 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-« Télévision de qualité et service public : un débat public en 1986 », Colloque &amp;quot;Qu'est ce qu'une télévision de qualité ? , organisé par François Jost 5Ceisme), Unviersité Sorbonne nouvelle, Paris 3, 12)-14 septembre 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance et membre du conseil scientifique de la journée des doctorants de l’Université de Versailles Saint Quentin, 23 mai 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeure invitée à l’Université de Rio de Janeiro, 23-30 aout 2012 ; conférence sur « Dom Juan ou le festin de pierre, mise en scène de Marcel Bluwal à la télévision, 1965 »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences comme Professeure invitée à l’Université de Communication, Salvador de Bahia, 23 au 26 août 2011, « Dix ans de téléjournalisme ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Pitchipoï de Jacques Krier, une tentative européenne » Journée d’étude Entre récit intime et discours social organisée par Maryline Crivello, Université d’Aix-en-Provence, MMSH Aix-en Provence, UMR Telemme, 6 avril 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Journée d’étude organisée par Paris 1 (CRH/Isor et CHS) et Paris 3 (CEISME/ANR) Pages, scènes, écrans : du feuilleton de l'écriture à l'écriture du feuilleton, Université Paris 1, 1 avril 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Histoire, mémoire, patrimoine dirigé par A-M Granet Abisset, MSH Alpes, Université Grenoble 2, 24 mars 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Les archives de la télévision, source d’histoire et patrimoine », 11 mars 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Corps de la ville, corps dans la ville », Université Santiago du Chili et Antofagasta, 4e école Chili-France, Novembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision française face aux autres modèles de télévision », Colloque Médias et société entre réalité et fiction, Université Paris Diderot, Laboratoire Identités, cultures, territoires, 16 octobre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences comme Professeure invitée dans les universités de Belo Horizonte et de Salvador de Bahia en août 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Images audiovisuelles et sources sur l’affaire Dominici», Colloque La Justice et les représentations du crime, organisé par André Rauch et Myriam Tsikounas, Université Paris 1 Panthéon Sorbonne, 25 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le 18 juin dans les actualités filmées et télévisées », Colloque international Les 18 Juin : combat, commémoration, histoire, organisé par la Fondation Charles de Gaulle, Assemblée nationale, 23 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisatrice avec Joanne Vajda et Bernard Toulier de la journée d’étude Les guides de voyage, un patrimoine et un objet d’études, enssib, 17 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’Eglise et le loisir télévisé », Rencontre des Mémoires organisées par Jean-Pierre Rioux et Marcel Spisser, Strasbourg, 12 mai 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animatrice avec Laurent Martin de la table-ronde « Les médias acteurs de l’histoire », Colloque pour les dix ans de la Société pour l’histoire des médias, 14-15 avril 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coorganisatrice avec Myriam Tsikounas (Pr Paris 1) des journées d’études « une semaine ordinaire de télévision en 1967 », 22 janvier 2010 et 9 avril 2010 Université Paris 1-Panthéon-Sorbonne : collaboration avec l’INA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table-ronde « La culture de masse » (avec Pascale Goetschel, Jean-François Sirinelli, Ludovic Tournès), Association pour le développement de l’histoire culturelle, IEP de Paris, 31 mars 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Colloque international Patrimoines alimentaires et destinations touristiques : passion ou raison ?, XXIIe Entretiens du Centre Jacques Cartier, 30 novembre et 1er décembre 2009 , Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Marseille 73, Une ratonnade oubliée » Séminaire Omar Carlier, 16 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidence de séance, Colloque Horizon 2019, Enssib, 20 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’invention du Panthéon », Colloque Les funérailles des chefs d’Etat, leaders politiques et personnalités nationales. La gestion de la mort et du mort, organisé par Omar Carlier, Université Paris Diderot, 22 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les lieux de sociabilité urbaine à Paris dans les années 1960 », séminaire Master 2 Histoire et civilisations comparées, « Identités, sociabilités, et solidarités » animé par M. Arnoux, A. Gueslin et M-L Pelus-Kaplan, Université Paris Diderot (Paris7), 15 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Inathèque et recherches en histoire », Journée d’étude enssib consacrée aux ressources audiovisuelles et écrites de l’Inathèque., 2 septembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table-ronde « La sensibilisation au plus grand nombre ; quel rôle pour les médias ? », Les entretiens del Duca, « Comment mettre en valeur notre patrimoine gastronomique et le transmettre aux générations futures ? » coorganisés par le Ministère de la Culture et de la Communication et la Mission française du patrimoine et des cultures alimentaires, 25 juin 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Myriam Tsikounas, « Quand et comment la télévision rencontre-t-elle le cinéma ? », Séminaire Histoire culturelle du cinéma, animé par Christophe Gauthier et Dimitri Vezyroglou, 3 juin 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation avec Myriam Tsikounas de la Journée d’études Paris 1/Paris 7/ INA« Une semaine ordinaire de télévision en 1967 », 22 mai 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le Paris de la Ve République », cycle de conférences de l’EPHE, Paris - une histoire de patrimoines organisé par Frédéric Barbier et Catherine Bertho-Lavenir, 14 mai 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La campagne à Paris-Analyse d’une représentation contemporaine », Journée de la recherche de l’UFR GHSS Autour du paysage images et imaginaire, Université Paris Diderot (Paris7), 30 avril 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Jacques Krier, réalisateur de télévision entre documentaires, reportages et fictions », Colloque La culture audiovisuelle des années 1960-1970, organisé par Patrick Eveno et Denis Maréchal, INA/Comité d’Histoire de la télévision/ Institut français de la Communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire « Les socialistes et la télévision », cycle La communication des socialistes, XXe-XXIe siècles : regards d'acteurs et de chercheurs, OURS / Fondation Jean-Jaurès / Université Paris I Panthéon-Sorbonne, 21 janvier 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Télévision et événement : le point de vue de l’historien », Colloque Télévision et réalité, Université de Communication, Sans Salvador de Bahia, 21-24 octobre 2008 (Actes à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de recherche interdisciplinaire mensuel « La ville à la trace » animé dans le cadre du Pôle de recherches Sciences de la ville de l’université Paris Diderot par Paul-Laurent Assoun, Evelyne Cohen, Pascal Ory, Bernard Toulier (Paris 1, Paris 7, DAPA), 2008-2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les émissions de cuisine à la télévision française », Colloque Tourisme, gastronomie, médias, Entretiens Jacques Cartier, Montréal, 1-4 octobre 2008. (Actes à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d’organisation et du Conseil scientifique du colloque Un territoire de signes : les manifestations de la symbolique républicaine, de la Révolution à nos jours, organisé par le Professeur Gérard Monnier à l’Université Paris 1-Panthéon-Sorbonne en collaboration avec l’Université Paris 7, 1, 2, 3 octobre 2008 (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discutante aux Rencontres doctorales en civilisation Paris-Diderot : la pluridisciplinarité à l’œuvre. Thème 2008 : Récits et témoignages : parole, écrit, image.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« De quoi Paris est il le symbole », Colloque Paris-Chicago, Université de Chicago à Paris 8-9 février 2008 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’atelier sur « Le rôle des Médiateurs » au Colloque Réception des objets médiatiques, Université Paris 1-Panthéon Sorbonne. 24, 25, 26 Janvier 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réception de la pièce télévisée de John Osborne, a patriot for me », Colloque de Paris 1 Réception des objets médiatiques, 24, 25, 26 Janvier 2008 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réalisation d'une « émission-pilote » européenne en 1967 Pitchipoï de Jacques Krier », séminaire Myriam Tsikounas (dir.), Analyse des images et des sons, Université Paris 1-Panthéon-Sorbonne, 14 janvier 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision des Trente Glorieuses, un laboratoire culturel ? », Centre d'Études des Images et des Sons Médiatiques (CEISME, Université Paris 3-Sorbonne nouvelle) dirigé par François Jost, 6 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les représentations des espaces urbains européens dans les guides de tourisme depuis le milieu du XIXe siècle jusqu’à nos jours », Coresponsable de la Journée d’études Urbaguide organisée par le PPF Sciences de la ville et le Centre André Chastel (Claude Mignot Paris 4 et Bernard Toulier, DAPA), 4 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Une enquête des Renseignements généraux sur les médias en 1965 », Séminaire Histoire des médias, de l'image, des propagandes à l'époque contemporaine dirigé par Christian Delporte, Université de Versailles Saint Quentin-en Yvelines, 30 novembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’organisation de la journée de la recherche interdisciplinaire de l’UFR Géographie, Histoire, Sciences de la société. Thème ; « Les lieux de la sociabilité », 24 mai 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les inondations de 1910 en banlieue parisienne », Journée d'études CHCSC-UVSQ - La banlieue en images sonores et visuelles, 1880-1960, Juliette Aubrun et Christian Delporte (dir.), 16 mars 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique du colloque Gastronomie et rayonnement touristique : contribution à l'étude des hauts lieux et capitales gastronomiques XIXe-XXIe siècles, Université Lyon II, Julia Csergo (dir.). Présidence de la session « Lieux et dynamiques », 5 et 6 décembre 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Quelle histoire de la télévision enseigne-t-on aujourd’hui » à l’Université-licence-master en histoire contemporaine ? avec Christian Delporte, Maryline Crivello, Hélène Duccini, Michèle Lagny, Atelier de recherche méthodologique, Inathèque de France, 16 octobre 2006 (publié).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La mal vie de Daniel Karlin : un documentaire télévisé (1978) sur la vie personnelle des travailleurs immigrés entre France et Algérie », Colloque Etrangers : contacts et regards croisés, ICT, Paris 7, 1-2 juin 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Big Leon : Zitrone à la télévision », Colloque Représentations de l’obésité : le gros et le gras Images et imaginaires, Julia Csergo et André Rauch (dir.), CREDHESS, Université Paris 1, mai 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Médias et guerre d’Algérie. La télévision », séminaire Images de guerre, Annette Becker (dir.), Paris 10, 18 mai 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », Colloque Les Relations culturelles internationales organisé par le Centre d' Histoire sociale du XXème siècle (Université Paris I/CNRS); l'UMR IRICE (Université Paris1/CNRS) ; le Centre d’Histoire de Sciences-Po; le Centre d'Histoire culturelle des sociétés contemporaines (Université de Versailles-St-Quentin en Yvelines), 11 mai 2006 (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour une histoire visuelle et sensible de la télévision », colloque Quelle est la place des images en histoire, UVSQ/ INA, 27-29 avril 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bertho-Lavenir et Evelyne Cohen, « Les élections présidentielles américaines, un modèle pour les débats français ? », Séminaire Histoire des médias, Christian Delporte, Université Versailles Saint Quentin, 27 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coorganisatrice de l’Exposition « Paris à la Belle Epoque », Institut de géographie, Paris I, Janvier 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente d’une séance du colloque Les mondes urbains du tourisme organisé par le MIT (Rémy Knafou) et la FED Sciences de la ville Paris 7, Janvier 2005 (publié).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Archives audiovisuelles et archives écrites : les émissions de Guy Mollet avec Pierre Sabbagh (1956-1957), une mise en scène de l'information ? », Séminaire Myriam Tsikounas Histoire et images. Analyse des images et des sons, Paris I, 16 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La République en représentations », Séminaire André Gueslin, Marie-Louise Pelus-Kaplan (dir.), Séminaire central du Master Identités Paris 7, 18 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Uta Schwarz, « Les actualités comme source d’une histoire culturelle du social : la RFA des années 1950 et la France gaulliste », séminaire EHESS Christian Delage et Andreas Gunthert, 6 juin 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expositions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de l'exposition de la BM de Lyon : Lyon sur tous les fronts, 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fdm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité de l’histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée de l’Institut du monde arabe : espaces, collections et ambitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.275-289. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15dhj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Christian Grataloup / Revue d’histoire culturelle (Evelyne Cohen, Laurence Guignard, Laurent Martin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14z4d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Serge Moati sur les symboliques politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Moati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 58 (2), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.058.0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une visite à l’observatoire de Juvisy-sur-Orge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, p. 237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée Carnavalet, histoire de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.271-284. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.055.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues de sciences sociales à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Matard-Bonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vapné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.8091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mazurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et histoire culturelle : échanges et confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Laurent Assoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives du féminisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 53 (1), pp.243-255. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.053.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Psychanalyse et histoire culturelle : échanges et confrontation », Revue d’histoire culturelle [En ligne], | 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Laurent Assoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro 3 de la Revue d’histoire culturelle (XVIIIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Evelyne Cohen et Laurent Martin avec Jean-Yves Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Ralite, une idée politique de la culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue pour l'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baladodiffusion : de la réécoute à la création sonore de podcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.159-167. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.048.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brétéché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.10-16. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.030.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Organisations Globo : lieux et ressources d’une industrie culturelle au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (45), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.045.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes qui sauvent l’info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brusini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brétéché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.227. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.030.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers du numérique à la BnF (1990-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/2 (46), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.046.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours d'hébreu de Schmuel - Un témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Cohen Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger-Pol Droit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dautricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’action publique : témoignages, 57 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parde.061.0220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite à la Fondation Jérôme Seydoux-Pathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (43), pp.159-172. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.043.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista com Évelyne Cohen, de Arros Filho, Eduardo Amando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces da História</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite dans un atelier singulier : autour de l’archéophone d’Henri Chamoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.149. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.041.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite au centre Pompidou-Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/2 (42), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.042.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Krier, entre documentaires, reportages et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émissions culinaires à la télévision française (1954-2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Temps des médias, 24 (1), pp.165-179. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.024.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Roger Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (40), pp.289-321. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.040.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Langeais, speakerine et vedette de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (6), pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et manifestations du religieux dans la télévision des années cinquante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hmc.033.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service des archives de France Télévisions : entre logique d’entreprise et vocation patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (39), pp.165-167. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.039.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open Access vu par deux historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.037.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et patrimoines visuels et sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.035.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt légal de l'internet français à la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Archives et patrimoines visuels et sonores, 1 (35), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.035.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00777644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite(s) au Louvre-Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.167. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.036.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris documenté-Parcours dans la collection Debuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.183-196. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.033.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Artification du culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et magie de la cuisine : la cuisine du Grand Véfour à la télévision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.113. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec l'historien Pierre Sorlin, le 10 janvier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.199. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine des guides : lectures de l'espace urbain européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, revue en ligne. http://insitu.revues.org/111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CINÉMATHÈQUE DE TOULOUSE Questions à christophe Gauthier et Natacha laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cinémathèque de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2 (32), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision, la quête de l'indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veyrat-Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture et ses images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff et Evelyne Cohen, Jan 2023, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, Médiations, Médiateurs/ Cartographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias-Médiations-Médiateures-Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Research Program CNRS Evelyne Cohen, Isabelle Gaillard, Itania Gomes, Apr 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images symboliques de l'Europe&amp;quot;, in Héroisation et Europe, Conférence organisée à Rennes 2 par la chaire Jean Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héroisation et Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff, Mar 2024, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRP AMIS France-Brazil Archives and Contexts Meeting from 6 to 8 November 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Heymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRP AMIS CNRS, Nov 2023, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction par Anne Gangloff et Evelyne Cohen du Colloque &amp;quot;La fabrique des héros de l'antiquité à l'actualité européenne&amp;quot;, Université Rennes 2 et Larhra, 25-27 février 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à l'actualité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff (Chaire Jean Monnet Faber) et Evelyne Cohen(ENSSIB-LARHRA, Jan 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des réseaux nationaux et internationaux&amp;quot;, Table ronde 30 ans de l'UVSQ, 25 novembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et perspectives de l’histoire culturelle. Le Centre d’Histoire Culturelle des Sociétés Contemporaines fête ses 30 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saint Quentin En Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides on Israël: the architecture as support of the construction of a territory and a touristic landscape ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Vajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et itinéraires au travers des guides de tourisme de langue française publiés en Europe (1948-nos jours). Landscapes and Itineraries through French Speaking Tourist Guide Books Published in Europe (1948-to the present)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galia Yanoshevsky, Bar-Ilan University, Feb 2020, Ramat Gan, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon parcours d’enseignant-chercheur en histoire culturelle des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès international de la Société pour l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHM, May 2016, Saint Quentin en Yvelines, France. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Patrimoines-Images-Médias-Identités : une coopération franco-brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès international de la Société pour l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHM, May 2016, Saint Quentin en Yvelines, France. pp.245-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de l’art à la télévision : exposition, médiation ou partage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La télévision, les arts et la culture, séminaire 2018-2019 « Culture et Communication-La culture à la télévision » initié par le Comité d’histoire du Ministère de la Culture depuis 2016, organisé par Evelyne Cohen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêver d’un autre monde.Médias, utopies et expérimentations de l’époque moderne à nos jours 2e congrès de la Société pour l'histoire des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rêver d’un autre monde. Médias, utopies et expérimentations de l’époque moderne à nos jours, 2e congrès de la SPHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation Table ronde plénière &amp;quot;Cuisine télégénique et recettes européennes&amp;quot; animée par Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Rencontres François Rabelais de Tours "Cuisines d'Europe, Cuisine européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoin, récit et médiatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence (Professeure invitée, Université de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives dans le temps présent- L’archive au rythme de l’actualité : usages des archives de l’Ina sur une chaîne d’info en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Temps et temporalités des médias (télévision, radio, web) Patrimoines audiovisuels » organisé par le Labex ICCA et le programme PICS PIMI CNRS avec les universités Paris 3-Sorbonne Nouvelle (CEISME), Paris 1 Panthéon-Sorbonne (CHS) et l’INA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O arquivo e seus vários usos na televisão francesa dos 1950 até o presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIMI, Temps et Temporalités des médias, Université de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen, « Les possibles usages historiens des sources et archives audiovisuelles : études de cas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources audiovisuelles et production du savoir en Sciences Humaines et Sociales : approches méthodologiques et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence introductive programme PIMI (PICS CNRS)(avec Itania Gomes), Identités et genres médiatiques, Université du Minas Gerais, 25 octobre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gomes, Itania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités et genres médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Belo Horizonte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ciné-club d’Antenne 2 présenté par Claude-Jean Philippe - critères de sélection et programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Patrimoine et patrimonialisation du cinéma, Ecole nationale des Chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés France/Brésil autour du programme « Patrimoine – Images – Médias – Identités », Congrès SPHM, Université de Versailles Saint Quentin, 27 mai 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziela Mello Vianna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Delporte Jean-Claude Yon, May 2016, Saint Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque " Jean d'Arcy- La communication au service des droits de l'homme 1913-1983 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Université Paris 1 Panthéon Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer, éduquer, distraire par la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Images scolaires, cinéma éducatif, télévision scolaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de Lyon; Centre de recherche, d'étude et de documentation sur l'image en éducation (CREDIE); LARHRA, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire Dominici : de la chronique de Jean Giono au film sur l'affaire de Claude-Bernard Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Métamorphoses et adaptation de la chronique judiciaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amélie Chabrier (RIRRA 21) et Myriam Tsikounas (ISOR-CRH Université Paris 1), May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France/Brésil : Quels patrimoines audiovisuels pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France / Brésil : Quels patrimoines audiovisuels pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitchipoï de Jacques Krier, une tentative européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre récit intime et discours social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maryline Crivello; Université d'Aix-en-Provence; MMSH Aix-en Provence; UMR Telemme, 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de la télévision, source d'histoire et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire, mémoire, patrimoine dirigé par A-M Granet Abisset MSH Alpes, Université Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télévision française face aux autres modèles de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Médias et société entre réalité et fiction", Université Paris Diderot Laboratoire Identités, cultures, territoires, 16 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage du web, les questions d'une historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" L'archive Web : Temporalités et études diachroniques", Conférence organisée par l'Atelier Institut national de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images audiovisuelles et sources sur l'affaire Dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Justice et les représentations du crime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroïsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. 2025, 978-2-7535-9865-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'Antiquité à l'actualité européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2025, 9791041303243, 9782753598652. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13dq1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques audiovisuelles en France de 1945 à nos jours (textes présentés par)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. 2021, Doc en poche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques audiovisuelles en France de 1945 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History in France. Local Debates, Global Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, 9781032091846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs - États-Unis et Europe occidentale - 1945-1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchet Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, Studies for the International Society for Cultural History, 9780367271879. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429295386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generos midiaticos e identitades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Veiga França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Franca; Itania Gomes. PPGCOM UFMG, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1967 au petit écran : une semaine ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes; Institut national de l’audiovisuel, 2014, 978-2-7535-2865-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République et ses symboles-Un territoire de signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, pp.440, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Enssib, pp.314, 2011, 978-2-910227-94-4. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen; Anne Gangloff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l’héroïsation de l’Antiquité à l’actualité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 9-16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Panthéon-Assas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-79, 2025, 9782376510789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Georges Pompidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire POMPIDOU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.503-508, 2024, 978-2-221-c26395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archive audiovisuelle en son époque&amp;quot;, in Marie-France Chambat Houillon et Pascale Goetschel dir. , Le temps à l'épreuve des médias, Brésil -France XXe-XXIesiècles,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps à l'épreuve des médias Brésil-France (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan/ INA, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 1967 à 1989 des journées ordinaires de télévision&amp;quot;, in Le Pajolec et Tillier (ed.)Des histoires, des images, Mélanges offerts à Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Pajolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de La Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des histoires, des images, Mélanges offerts à Myriam Tsikounas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21055505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale de 1945 à 1991, Textes et documents, sous la direction de Philippe Poirrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-36441-296-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History and Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ory, Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural History in France. Local Debates, Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.167--180, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs : Etats-Unis et Europe occidentale 1945-1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.291, 307-314,318-320, 415, 432-439, 479, 498-509, 2019, Clefs concours - Histoire contemporaine, 978-2350305202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02022290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme &amp;quot;Patrimoines-Images-Médias-Identités », Une coopération franco-brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des médias, sous la direction de Claire Blandin, Emmanuelle Fantin, François Robinet, Valérie Schafer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2271125354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, Pouvoirs aux Etats-Unis et en Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.219-225, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01987154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vender a televisao a partir dos Jogos Olimpicos: uma analise comparada entre France Télévisions e Canal Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itania Maria Mota Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Veiga França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Veiga França; Evelyne Cohen; Itania Maria Mota Gomes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generos midiaticos e identidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM-UFMG, pp.167-187, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01981817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dom Juan de Marcel Bluwal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, 2017, 979-10-351-0020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les censures dans le monde xixe- xxie siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.135-148, 2016, 978-2-7535-4315-7. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi une semaine ordinaire ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1967 au petit écran. Une semaine ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp. 9-21, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03675845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de Jean d'Arcy entre religion, politique et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise Lévy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean d'Arcy- Penser la communication au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.43-53, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la guerre d'Algérie à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bertin Maghit (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre d'Algérie et les médias-Questions aux archives, Théorème 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.69-77, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de Jean d’Arcy entre religion, politique et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.43-53, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources audiovisuelles de l'affaire Dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Rauch et Myriam Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'historien, le juge et l'assassin, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.57-70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O jornalismo de televisão e suas mutações: anos 1980-1990 na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise de Telejornalismo: desafios teórico-metodológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edufba, pp.187-209, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations, n° 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.195-219, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le triangle République-Bastille-Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Tartakowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris manif' : Les manifestations de rue à Paris de 1880 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.40-51, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plus grand théâtre du monde : réalisations et échanges au sein de l'Union européenne de radiodiffusion (1962-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations culturelles internationales au XXe siècle. De la diplomatie culturelle à l'acculturation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.181-187, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre de Paris : un espace mouvant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires urbains du Paris romantique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, pp.157-175, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire du 18 juin à travers les actualités cinématographiques et les émissions de la télévision française (1945-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Oulmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 18 juin, Combats et commémorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions André Versaille, pp.328-344, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et culture de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'enssib, pp.294-301, 2011, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de la pièce télévisée de John Osborne : A patriot for me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Goetschel, F. Jost, M. Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, voir, entendre- La réception des objets médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.55-63, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris en symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Parisiens/ Parisian Notebooks, No. 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Press, pp.121-133, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot; Paris &amp;quot; (18000 signes) et &amp;quot; Marianne &amp;quot; (6000 signes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Delporte, Jean-Yves Mollier et Jean-François Sirinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'histoire culturelle de la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompidou et les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidente de séance et membre du conseil scientifique de la journée des doctorants de l'Université de Versailles Saint Quentin, 23 mai 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde &amp;quot; La guerre d'Algérie et les médias &amp;quot;, Journée d'études organisée Par Jean-Pierre Bertin-Maghit, Forum des Images, Paris, 2 février 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Joanne Vajda, et Bernard Toulier, &amp;quot; Guides, villégiature et palaces. France. XIXe-XXe siècles &amp;quot;, Festival d'histoire de l'art de Fontainebleau, 2 juin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeure invitée à l'université de Rio de Janeiro, du 26 au 30 aout 2012 Second International Conference on Architecture, Theater and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot; René Lucot &amp;quot; et Stellio Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de téléjournalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pages, scènes, écrans : du feuilleton de l'écriture à l'écriture du feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images, sons, mémoires- Des sources pour penser le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 18 juin dans les actualités filmées et télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Entretiens Jacques Cartier : colloque &amp;quot; devenirs touristiques des patrimoines alimentaires &amp;quot; - 22/23 novembre 2010 - Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les guides de voyage, un patrimoine et un objet d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eglise et le loisir télévisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">une semaine ordinaire de télévision en 1967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias acteurs de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journées d'études France-Brésil 19 et 20 janvier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps de la ville, corps dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Culture et Communication -La Culture à la télévision- https://chmcc.hypotheses.org/5321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le programme Patrimoines-Images-Médias-identités (PICS PIMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Lyon (69). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evelyne Cohen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Evelyne Cohen Professeure émérite des Universités (Enssib)Membre du LARHRAcoresponsable de la Revue d'histoire culturelle (XVIIIe-XXIe siècles), open édition</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evelyne-cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6160-2062</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050440985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure émérite des Universités Histoire contemporaine , ENSSIB (Université de Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable (avec L. Baridon, I. Gaillard, AM Granet )de l' Atelier Images-sons-mémoires au sein du LARHRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axe(s) / transversalité(s) : Transversalité Histoire numérique et cultures médiatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives de la télévision (audiovisuelles et écrites)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la télévision des années 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le patrimoine audiovisuel dans le monde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les symboliques républicaines -Programme Places de la République/ Places politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme PICS CNRS 2015-2018 France-Brésil Patrimoines-Images-médias-Identités (PIMI) puis coresponsable avec Isabelle Gaillard de l'IRP Archives-Médias-Images-Sociétés (AMIS) 2021-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches/activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la transversalité/ Atelier  Images-sons-mémoires (Contrat quinquennal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du PICS CNRS PIMI (Patrimoines-Images-médias-Identités) du LARHRA 2015-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de 2017 à 2020 du séminaire &amp;quot;Culture et communication-La Culture à la télévision&amp;quot; du comité d'histoire du Ministère de la culture-https://chmcc.hypotheses.org/4728Co-responsable de l'IPR franco-brésilien du CNRS (avec Isabelle Gaillard) Archives-Médias-Images-Sociétés (AMIS) 2021-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Habilitation à diriger des recherches en histoire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Histoire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d'études approfondies en Études hébraïques, option Études anciennes et médiévales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de Chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômée de l'École Nationale des Langues Orientales Vivantes, Chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions précédentes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 Professeure émérite des Universités en histoire culturelle contemporaine (ENSSIB-LARHRA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Professeure en Histoire et anthropologie culturelles (XXe siècle) enssib–Université de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2009 : Responsable du Pôle de recherches en Sciences de la ville (Université Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996- 2009 : Maître de conférences en histoire contemporaine (Université Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982-1996 : Assistant d’histoire à Université Paris 7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1972-1982 : Ingénieur de recherches au CNRS.**Responsabilités**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Codirection (avec Pascale Goetschel) de la* Revue d'histoire culturelle (XVIIIe-XXIe siècle* créée en 2020 </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/rhc/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Le Temps des médias, Nouveau monde éditions, depuis juin 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Sociétés & Représentations, Editions de la Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Secrétaire générale de l'Association pour le développement de l'histoire culturelle (ADHC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'administration de l'ADHC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'administration de la Société pour l'histoire des médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Identifiant HAL : evelyne-cohen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PUBLICATIONS **Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Pascale Goetschel, Laurent Martin, Pascal Ory. Dix ans d'histoire culturelle. Presses de l'enssib, pp.314, 2011. 〈halshs-00626750〉&amp;lt;halshs-00626750&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directions d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Veiga França, Evelyne Cohen. Vera Franca, Evelyne Cohen, Itania Gomes, Generos midiaticos et identitades, UFMG Minas Gerais, PPGCOM, 2017, 304 p. 2017. 〈hal-01979805〉&amp;lt;hal-01979805&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Myriam Tsikounas. Evelyne Cohen et Myriam Tsikounas, 1967 au petit écran : une semaine ordinaire, Presses universitaires de Rennes/ Institut national de l’audiovisuel, 2014. 2014. 〈hal-01979808〉&amp;lt;hal-01979808&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Myriam Tsikounas. 1967 au petit écran : une semaine ordinaire. Presses universitaires de Rennes, 369 p., 2014. 〈halshs-00951338〉&amp;lt;halshs-00951338&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Julia Csergo. L'Artification du culinaire. Revue Sociétés & Représentations n°34, Publications de la Sorbonne, 2013. 〈halshs-00777610〉&amp;lt;halshs-00777610&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Gérard Monnier. La République et ses symboles. Un territoire de signes. Publications de la Sorbonne, 440 p., 2013, 978-2-85944-747-2. 〈halshs-00951345〉&amp;lt;halshs-00951345&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. La République et ses symboles-Un territoire de signes. Publications de la Sorbonne, pp.440, 2013. 〈halshs-00942022〉&amp;lt;halshs-00942022&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Pascale Goetschel, Laurent Martin, Pascal Ory. Dix ans d'histoire culturelle. Presses de l'ENSSIB, 314p., 2011, 978-2-910227-94-4. 〈halshs-00951351〉&amp;lt;halshs-00951351&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d'ouvragesEvelyne Cohen. , « Le Dom Juan de Marcel Bluwal », Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017, première édition, p.269-281.. Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017. 〈hal-01979807〉&amp;lt;hal-01979807&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980. Laurent Martin (dir.)Les censures dans le monde xixe- xxie siècle, PUR, 2016, 2016. 〈hal-01979802〉&amp;lt;hal-01979802&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Marie-Françoise Lévy. Evelyne Cohen, « La pensée de Jean d’Arcy entre religion, politique et communication », in Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013, p. 43-53. Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013, 2013. 〈hal-01979811〉&amp;lt;hal-01979811&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Recherches sur la guerre d'Algérie à la télévision. Jean-Pierre Bertin Maghit (dir.). La guerre d'Algérie et les médias-Questions aux archives, Théorème 18, Presses Sorbonne nouvelle, pp.69-77, 2013. 〈halshs-00942079〉&amp;lt;halshs-00942079&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen. La pensée de Jean d'Arcy entre religion, politique et communication. Marie-Françoise Lévy (dir.). Jean d'Arcy- Penser la communication au XXe siècle, Publications de la Sorbonne, pp.43-53, 2013. 〈halshs-00942084〉&amp;lt;halshs-00942084&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. O jornalismo de televisão e suas mutações: anos 1980-1990 na França. Análise de Telejornalismo: desafios teórico-metodológicos, Edufba, pp.187-209, 2012. 〈halshs-00951355〉&amp;lt;halshs-00951355&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Les sources audiovisuelles de l'affaire Dominici. André Rauch et Myriam Tsikounas. L'historien, le juge et l'assassin, Paris, Publications de la Sorbonne, pp.57-70, 2012. 〈halshs-00735199〉&amp;lt;halshs-00735199&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La Cinémathèque de Toulouse. Sociétés & Représentations, n° 32, Publications de la Sorbonne, pp.183 192, 2011. 〈halshs-00828993〉&amp;lt;halshs-00828993&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Télévision et culture de masse. Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory. Dix ans d'histoire culturelle, Presses de l'enssib, pp.294-301, 2011. 〈halshs-00656174〉&amp;lt;halshs-00656174&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le plus grand théâtre du monde : réalisations et échanges au sein de l'Union européenne de radiodiffusion (1962-1967). A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory. Les relations culturelles internationales au XXe siècle. De la diplomatie culturelle à l'acculturation, Peter Lang, pp.181-187, 2011. 〈halshs-00656192〉&amp;lt;halshs-00656192&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Pascale Goetschel. Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre. Sociétés & Représentations, n° 32, Publications de la Sorbonne, pp.195-219, 2011. 〈halshs-00828992〉&amp;lt;halshs-00828992&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le triangle République-Bastille-Nation. Danielle Tartakowsky. Paris manif' : Les manifestations de rue à Paris de 1880 à nos jours, Presses universitaires de Rennes, pp.40-51, 2011. 〈halshs-00656188〉&amp;lt;halshs-00656188&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La mémoire du 18 juin à travers les actualités cinématographiques et les émissions de la télévision française (1945-2006). Philippe Oulmont. Les 18 juin, Combats et commémorations, Editions André Versaille, pp.328-344, 2011. 〈halshs-00656180〉&amp;lt;halshs-00656180&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Le centre de Paris : un espace mouvant ?. Myriam Tsikounas. Imaginaires urbains du Paris romantique à nos jours, Editions Le Manuscrit, pp.157-175, 2011. 〈halshs-00656197〉&amp;lt;halshs-00656197&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. La réception de la pièce télévisée de John Osborne : A patriot for me. P. Goetschel, F. Jost, M. Tsikounas. Lire, voir, entendre- La réception des objets médiatiques, Publications de la Sorbonne, pp.55-63, 2010. 〈halshs-00656203〉&amp;lt;halshs-00656203&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Paris en symboles. Cahiers Parisiens/ Parisian Notebooks, No. 5, University of Chicago Press, pp.121-133, 2010. 〈halshs-00656215〉&amp;lt;halshs-00656215&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen. Notices &amp;quot; Paris &amp;quot; (18000 signes) et &amp;quot; Marianne &amp;quot; (6000 signes). Christian Delporte, Jean-Yves Mollier et Jean-François Sirinelli. Dictionnaire d'histoire culturelle de la France contemporaine, Presses universitaires de France, 2010. 〈halshs-00656207〉&amp;lt;halshs-00656207&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Evelyne Cohen, AnaIs Fléchet, Pascale Goetschel, Laurent Martin, Pascal Ory , Cultural history in France, local debates, global perspectives, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Vera Franca, Evelyne Cohen, Itania Gomes, Generos midiaticos et identitades, UFMG Minas Gerais, PPGCOM, 2017, 304 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Myriam Tsikounas (dir.), 1967 au petit écran : une semaine ordinaire, Presses universitaires de Rennes/ Institut national de l’audiovisuel, 2014, 369 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Gérard Monnier (sous la direction de), La République et ses symboles-Un territoire de signes, Paris, Publications de la Sorbonne, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Goetschel (Pascale), Martin (Laurent) et Ory (Pascal) (dir.) Dix ans d’histoire culturelle, Paris, Presses de l’Enssib, septembre 2011, 314 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), La Télévision sur la scène du politique. Un service public pendant les Trente Glorieuses, Institut national de l’Audiovisuel INA, Mémoires de télévision, 2009, 202 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Lévy (Marie-Françoise) (dir), La télévision des trente Glorieuses- Culture et politique, Paris, CNRS Éditions, 2007, 315 p.http://books.openedition.org/editionscnrs/2930?lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agulhon (Maurice), Becker (Annette), Cohen (Évelyne) (études réunies par), La République en représentations. Autour de l’œuvre de Maurice Agulhon, Paris, Publications de la Sorbonne, 2006, 421 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chabaud (G.), Cohen (É.), Coquery (N.), Penez (J.) (dir.), Les Guides imprimés XVIe-XXe siècles, Villes, paysages, voyages, Paris, Belin, 2000,703 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Paris dans l’imaginaire national de l’entre-deux-guerres, Paris, Publications de la Sorbonne, 1999, 398 p., Préface de Maurice Agulhon. désormais consultable </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://books.openedition.org/psorbonne/1246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de numéros de revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, « La fausse information de la Gazette à Twitter », Le Temps des Médias, Nouveau Monde éditions, n° 30, printemps 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-France Chambat et Evelyne Cohen (sous la direction de), « Archives et patrimoines visuels et sonores », Sociétés&Représentations, n°35, Paris, Publications de la Sorbonne, mai 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Bernard Toulier, Joanne Vajda (dir.), « Le patrimoine des guides : lectures de l’espace urbain européen », In situ, revue des patrimoines, n° 15, 2011, revue en ligne. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://insitu.revues.org/111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Gérard Monnier (codirection et présentation), « L’architecture et ses images », Sociétés & Représentations, n° 30, Publications de la Sorbonne, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Isabelle VeyratMasson (codirection et présentation), « Télévision, la quête de l’indépendance », Le Temps des médias, Nouveau monde éditions, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen (numéro coordonné par), « Gloire et Pouvoir », Sociétés & Représentations, Publications de la Sorbonne novembre 2008, n°26, 344 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles de revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, Les Organisations Globo : lieux et ressources d’une industrie culturelle au Brésil, Sociétés & Représentations, Éditions de la Sorbonne, 2018/1 (N° 45), p. 121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, Présentation du numéro « La fausse information de la Gazette à Twitter », Le Temps des Médias, n° 30, Nouveau Monde éditions, printemps 2018, p. 11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brétéché et Evelyne Cohen, « les gestes qui sauvent l’info ». Entretien avec Hervé Brusini, « La fausse information de la Gazette à Twitter », Le Temps des Médias, Nouveau Monde éditions, n° 30, printemps 2018,p. 227-243.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « La Fondation Jérôme Seydoux- Pathé Quels fonds », Sociétés & Représentations, Publications de la Sorbonne, 2017/1 n°43, p.159-172.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « Visite au centre Pompidou Metz », Sociétés & Représentations, Publications de la Sorbonne, 2016/2 n°42, p.129-138.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Le cours d’hébreu de Schmuel Trigano- Un témoignage », L’action publique- témoignages, Pardès, 2015/ 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entretien avec Roger Chartier, Propos recueillis par Cohen Evelyne et Pascale Goetschel Pascale, « Entretien avec Roger Chartier. », Sociétés & Représentations2/2015 (N° 40), p. 289-321.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Présence et manifestations du religieux dans la télévision des années cinquante », in « Les bobines du sacré », revue Histoire, Monde, Cultures religieuses, Paris, Karthala, n°33 mars 2015, p. 13-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le service des archives de France Télévisions : entre logique d’entreprise et vocation patrimonialetrimoniale », revue Sociétés & Représentations&amp;quot;, n° 39 2015, p. 167-179.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Les émissions culinaires à la télévision française (1954-2015) », in &amp;quot;A Table&amp;quot;, revue Le Temps des Médias, Paris, Nouveau monde éditions, n° 24 printemps-été 2015, p. 165-180.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Catherine Langeais, speakerine et vedette de télévision », Revue Télévision, CNRS éditions, 2015, p. 35-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « L’open access vu par deux historiennes », Sociétés&Représentations, Paris, Publications de la Sorbonne, 2014, n° 37, p. 143-154.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Présentation du numéro », Marie-France Chambat et Evelyne Cohen, Sociétés&Représentationsn° 35, mai 2013, p. 9-14.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julie Verlaine, « Le dépôt légal de l’internet français à la Bibliothèque nationale de France », Sociétés&Représentationsn° 35, mai 2013, p. 211-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, « Visite(s) au Louvre-Lens », Sociétés&Représentationsn°36, automne 2013, p. 169-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Présentation », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012, p. 713.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Art et magie de la cuisine : la cuisine du grand Véfour à la télévision ? », Evelyne Cohen et Julia Csergo (dir.), L’Artification du culinaire, Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, Entretien avec l’historien Pierre Sorlin, Sociétés & Représentations, Publications de la Sorbonne, 2012, n° 33, p. 199213.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Julie Verlaine, « Paris documentéParcours dans la collection Debuisson », Sociétés & Représentations, Publications de la Sorbonne, 2012, n° 33, p. 183196.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contributions à des ouvrages collectifs :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Le Dom Juan de Marcel Bluwal », Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou, Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory, Publications de la Sorbonne, 2017, première édition, p.269-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980&amp;quot;, dans Laurent Martin (dir.), Les censures dans le monde XIXe-XXIe siècles, Paris, PUR, p. 135-149.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Recherches sur la guerre d’Algérie à la télévision », dans Jean-Pierre Bertin Maghit (dir.), La guerre d’Algérie et les médias-Questions aux archives, Théorème 18, Paris, Presses Sorbonne nouvelle, 2013, p. 69-77.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « La pensée de Jean d’Arcy entre religion, politique et communication », in Marie-Françoise Lévy (dir.), Jean d’Arcy- Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, p. 43-53 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « O jornalismo de televisão e suas mutações: anos 1980-1990 na França », in Itania Maria Mota Gomes (dir.), Análise de Telejornalismo: desafios teórico-metodológicos, Salvador, Edufba, 2012, p. 187-209 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « René Lucot » et Stellio Lorenzi », Dictionnaire Maitron, dictionnaire biographique du mouvement ouvrier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, « Les sources audiovisuelles de l’affaire Dominici, in André Rauch et Myriam Tsikounas (dir.), L’historien, le juge et l’assassin, Paris, Publications de la Sorbonne, 2012, p. 57-70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Télévision et culture de masse », in Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory (dir.), Dix ans d’histoire culturelle, Paris, Presses de l’Enssib, 2011, p. 294-301.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La mémoire du 18 juin à travers les actualités cinématographiques et le émissions de la télévision française (1945-2006) », in Philippe Oulmont (dir.), Les 18 juin, Combats et commémorations, Editions André Versaille, 2011, p. 328-344.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le triangle République-Bastille-Nation », in Danielle Tartakowsky (dir.), Paris-Les manifestations de rue à Paris de 1880 à nos jours, Paris/ Rennes, Presses universitaires de Rennes/ Comité d’histoire de la ville de Paris, 2011, p. 40-51 .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », in A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory, Les Relations culturelles internationales, Paris I-Sorbonne-CNRS-Sciences-Po-UVSQ, Peter Lang (ed.)., 2011, p. 181-187.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le centre de Paris : un espace mouvant ? », in Myriam Tsikounas (dir.), Imaginaires urbains du Paris romantique à nos jours, Paris, Editions Le Manuscrit-université, 2011, p. 157-175.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », in colloque Les Relations culturelles internationales, Paris I-Sorbonne-CNRS-Sciences-Po-UVSQ, BNF 11-13 mai 2006 Peter Lang (ed.)., 12 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réception de la pièce télévisée de John Osborne : A patriot for me », in Goetschel (P.) , Jost (F.) , Tsikounas (M.), Lire, voir, entendre- La réception es objets médiatiques, Paris, Publications de la Sorbonne, 2010, p. 55-63.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Paris » (18000 signes) et « Marianne » (6000 signes), in Delporte (C.) , Mollier (Jean-Yves) et Sirinelli (Jean-François) (dir.), Dictionnaire d’histoire culturelle de la France contemporaine, Presses universitaires de France, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Evelyne), « Paris en symboles », Cahiers Parisiens/ Parisian Notebooks, The University of Chicago in Paris, n°5, 2010, p. 121-133.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Paris » (18000 signes) et « Marianne » (6000 signes), in Delporte (C.), Mollier (Jean-Yves) et Sirinelli (Jean-François) (dir.), Dictionnaire d’histoire culturelle de la France contemporaine, Presses universitaires de France, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Paris en symboles », Cahiers Parisiens/Parisian Notebooks, The University of Chicago in Paris, n°5, p. 121-133.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Cinq Colonnes à la Une », Anthologie-INA, 2007, cinq DVD, Histoire@politique, octobre 2009, 3 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour une histoire visuelle et sensible de la télévision », in Delporte (Christian) et Gervereau (Laurent) (dir.), Quelle est la place de l’image en histoire, Nouveau Monde éditions, 2008, p. 225-235.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préface de Michel (Aurélia) et Beauvillard (Ariane), Le treizième en sources – Guide pour l’observation des mutations urbaines, Paris XIIIe arrondissement, Paris, Le Manuscrit, 2008, p.15-19.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notices « Aujourd’hui Madame », « Boîte à sel », « Information première », « Pierre Bonte », « Daniel Karlin », « Catherine Langeais », « Joseph Pasteur »,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« RTF », in Chauveau (Agnès) et Déhée (Yannick) (dir.), Dictionnaire de la télévision française, Paris, Nouveau Monde éditions, 2007, 557 p. Préface de Jean-Noël Jeanneney et Michèle Cotta.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Televisione di Stato o di Governo ? La televisione francese tra il 1949 e il 1974 », in Governare La televisione ? Politica e TV in Europa negli anni cinquanta-sessanta. A cura di Giulia Guazzaloca. Prefazione di Paolo Pombeni, Reggio Emilia, Diabasis, 2007, p.92-106.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les événements d’Algérie et la télévision française » in Liauzu (Claude) (dir.), Dictionnaire de la colonisation française, Paris, Larousse. 2007, p.332-333.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Cartographies et images du centre de Paris dans les guides de tourisme des XIXe et XXe siècles », in Liaroutzos (Chantal) et Pinçonnat(Crystel) (dir.), Paris, Le Manuscrit-Université, 2007 p. 201-223.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le centre de Paris un espace mouvant ? », in Tsikounas (Myriam) (dir.), Images de Paris et sa banlieue du Paris romantique à nos jours. Les enjeux de la représentation pour les décideurs, Rapport du ministère de l’Équipement, du Transport et du Logement, Plan Urbanisme-Construction-Architecture, décembre 2005, p. 108-122.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Mai 1958 : les événements télévisuels dans l’événement politique », in Delporte (C.) et Duprat (A.) (dir.), L’Événement, images, représentations, mémoire, Créaphis, 2004, p. 112-126.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Itinéraires et repères symboliques à Paris (première moitié du XXe siècle) », in Zaidman (Sylvie) (dir.), La Région parisienne : Territoires et cultures, CNRS/DRAC Île-de-France, 2004, p. 123-141.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le Parisien construit par Louis Chevalier », in Gauvard (Claude) et Robert (Jean-Louis) (dir.), Être parisien, Mémoires des sociétés historiques de Paris et de l’Île-de-France, Publications de la Sorbonne, 2004, p. 97-111.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La fin de Halles mise en histoire (1969) », in Robert (Jean-Louis) et Tsikounas (Myriam) (dir.), Les Halles, images d’un quartier, Publications de la Sorbonne, 2004, p. 183-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment le général de Gaulle s’adresse aux jeunes », Charles de Gaulle et la Jeunesse, colloque international, 15-16 décembre 2003, Institut Charles-de-Gaulle, p. 317-324.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Enseigner l’histoire de Vichy à l’Université », in Liauzu (Claude) et Hoock (Marie-Claire) (dir.), Transmettre les passés, nazisme, Vichy, conflits coloniaux, Syllepse, 2001, p. 235-243.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La hiérarchie monumentale dans les guides de tourisme consacrés à Paris » et « Perspectives » (conclusion), in Les Guides imprimés XVIe-XXe siècles, Villes, paysages, voyages, Paris, Belin, 2000, p. 439-459 et p. 651-657.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Télévision, pouvoir et citoyenneté », in Lévy (Marie-Françoise) (dir.), La Télévision dans la République, Éditions Complexe-CNRS, 1999, p. 23-43.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision dans les démocraties européennes (années 30 - années 80) », in La Démocratie aux États-Unis et en Europe, éditions du Temps, 1999, p. 211-229.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">«&nbsp;Le généal de Gaulle et la question algérienne à la télévision (1958-1962) », in De Bussière (Michèle), Méadel (Cécile) et Ulmann-Mauriat (Caroline) (dir.), Radios et Télévision au temps des &amp;quot;événements d’Algérie&amp;quot; 1954-1962, Paris, L’Harmattan, 1999, p. 53-59.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Charme campagnard et très grande ville. Paris dans la littérature de l’entre-deux-guerres », in Robert (Jean-Louis) et Tartakowsky (Danielle) (dir.), Paris, Le peuple, Publications de la Sorbonne 1999, p 207-225.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Normes étatiques normes juridiques », in Gueslin (A.), et Kalifa (D.) (dir.), Les Exclus en Europe, Paris, éditions de l’Atelier, 1999, p. 217-223.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la collection d’archives audiovisuelles Voir et savoir. Images du temps présent à la télévision (1949-1964) (50 vidéocassettes avec des livrets documentaires), Paris, 1997, INA-CNRS, Paris III-Paris 7-Paris X-Paris XIII.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entretien avec Chartier Roger, Propos recueillis par Cohen Evelyne, Propos recueillis par Goetschel Pascale, « Entretien avec Roger Chartier. », Sociétés & Représentations 2/2015 (N° 40) , p. 289-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Présence et manifestations du religieux dans la télévision des années cinquante&amp;quot;, in &amp;quot;Les bobines du sacré, revue Histoire, Monde, Culutres religieuses, Paris, Karthala, n°33 mars 2015, p. 13-21.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Pascale Goetschel, &amp;quot;Le service des archives de France Télévisions&amp;quot; : entre logique d'entreprise et vocation patrimoniale&amp;quot;, revue Sociétés &Représentations&amp;quot;, n° 39 2015, p. 167-179.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Les émissions culinaires à la télévision française (1954-2015)&amp;quot;, in &amp;quot;A Table&amp;quot;, revue Le Temps des Médias, Paris, Nouveau monde éditions, n° 24 printemps-été 2015, p. 165-180.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, &amp;quot;Catherine Langeais, speakerine et vedette de télévision&amp;quot;, Revue Télévision, CNRS éditions, 2015, p. 35-49.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Christian Sorrel &amp;quot;Le mot du Conseil scientifique&amp;quot;, présentation du catalogue de l'exposition &amp;quot;Lyon sur tous les fronts! Une vilel dans la grande guerre, SilvanaEditoriale, 2014, p.10-11.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice &amp;quot;Presse&amp;quot; du catalogue de l'exposition &amp;quot;Lyon sur tous les fronts! Une vilel dans la grande guerre, SilvanaEditoriale, 2014,p. 216-219.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Marie-France Chambat (numéro coordonné par ), &amp;quot;Archives et patrimoines visuels et sonores&amp;quot;, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Marie-France Chambat (dir.), &amp;quot;Archives et patrimoines visuels et sonores&amp;quot;, présentation, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013, p. 9-14.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Juie Verlaine, &amp;quot;Le dépôt légal de l'internet français à la Bibliothèque nationale de France&amp;quot;, Sociétés&Représentations, n° 35, Publications de la Sorbonne, Printemps 2013, p211-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Présentation », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012, p. 7-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen, Art et magie de la cuisine : la cuisine du grand Véfour à la télévision ? », Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Pascale Goetschel, Entretien avec l’historien Pierre Sorlin, Evelyne Cohen et Julia Csergo (dir.), « L’Artification du culinaire », Sociétés & Représentations, n° 34, Publications de la Sorbonne, automne 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Julie Verlaine, « Paris documenté-Parcours dans la collection Debuisson », Sociétés & Représentations, 2012, n° 33, p. 183-196.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evelyne Cohen et Pascale Goetschel, « Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre », entretien, Sociétés & Représentations, n°32 , décembre 2011, p. 195-219.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Évelyne Cohen et Pascale Goetschel « La Cinémathèque de Toulouse », Sociétés & Représentations 2/2011 (n° 32), p. 183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), Toulier (Bernard), Vajda (Joanne) (dir.), « Les guides de tourisme, Un patrimoine et un objet d’étude », In situ, revue des patrimoines, n° 15, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Monnier (Gérard) (codirection et présentation), « L’architecture et ses images », Sociétés & Représentations, n° 30, Publications de la Sorbonne, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Jacques Krier entre documentaires, reportages et fiction», revue Télévision dirigée par François Jost, n°1, CNRS éditions, mars 2010, p. 53-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Veyrat-Masson (Isabelle) (codirection et présentation), « Télévision, la quête de l’indépendance », Le Temps des médias, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Monnier (Gérard) (numéro coordonné par), « L’architecture et ses images », Sociétés & Représentations, n° 30, décembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Jacques Krier entre documentaires, reportages et fiction», revue Télévision dirigée par François Jost, n°1, CNRS éditions, mars 2010, p. 53-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Veyrat-Masson (Isabelle) (codirection), « Télévision, la quête de l’indépendance », Le Temps des médias, numéro spécial n°13, janvier 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée avec Pascale Goetschel de la rubrique « Lieux et ressources » Sociétés & Représentations, Nouveau monde éditions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « Le forum des images, un espace dédié au cinéma et à Paris », Sociétés & Représentations 28, octobre 2009, p.189-199.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Duprat (Annie), « Un historien et l’ethnologie, entretien avec Maurice Agulhon », Sociétés & Représentations 27, avril 2009, p. 241-247.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « La BDIC » (autour d’une rencontre avec Geneviève Dreyfus-Armand[…], Sociétés & Représentations 27, avril 2009, p. 195-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) (numéro coordonné par), « Gloire et Pouvoir », Sociétés & Représentations, novembre 2008, n°26, 344 p. Présentation du numéro.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « La documentation écrite de l’Institut national de l’Audiovisuel : un ensemble foisonnant de ressources », Sociétés & Représentations, mai-juin 2008, n°25, p. 173-181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Goetschel (Pascale), « Le Mémorial De Gaulle à Colombey et l’Historial des Invalides », Sociétés & Représentations, novembre 2008, n°26, p. 245-259.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Tsikounas (Myriam), Entretien avec François Lissarrague « Un monde d’images énigmatiques », Sociétés & Représentations, novembre 2008, n°26, p. 287-299.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’ombre portée de mai 68 dans l’histoire politique-Démocratie et Participation », in Rioux (Jean-Pierre) et Sirinelli (Jean-François) (dir.), numéro spécial, L’ombre portée de Mai 68, Vingtième siècle, Presses de Sciences-Po, avril-juin 2008, p.19-29.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) et Rauch (André), « Le corps souverain, les funérailles télévisées de De Gaulle et de Mitterrand », Vingtième Siècle, Presses de Sciences-Po, oct.-déc. 2005, p. 77-93.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne), « Expliquer Paris par la télévision : Pierre Sudreau et les problèmes de la construction (1958) », Sociétés et Représentations. Imaginaires parisiens, Publications de la Sorbonne, avril 2004, p. 117-127.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (Évelyne) « Visiter Notre-Dame », « Touriste, autochtone, qui est l’étranger ? », Ethnologie française, CNRS, juill.-sept. 2002, PUF, p. 503-515.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises de publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour la Mairie de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour l'ANR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de l'Institut universitaire de France 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour l'AERES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour la région Aquitaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise Appel à Projets Suicide et prévention du suicide 2015 (Institut de Recherche en Santé publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prestations dans les médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans les Lundis de l'histoire, France Culture : 23 septembre 2013 ; 2 juin 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions à la Fabrique de l'Histoire, France Culture : 6 juin 2014 ; 28 juin 2018 ; 12 juillet 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Témoin, récit et médiatisation&amp;quot;, Conférence (Professeure invitée, Université de Rio de Janeiro, 28 octobre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;O arquivo e seus vários usos na televisão francesa dos 1950 até o presente&amp;quot;, Colloque PIMI, Temps et Temporalités des médias, Université de Rio de Janeiro, 24 octobre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">avec Géraldine Poels (Responsable de la valorisation scientifique INA)&amp;quot;Les archives dans le temps présent- L’archive au rythme de l’actualité : usages des archives de l’Ina sur une chaîne d’info en continu&amp;quot;, Colloque international</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Temps et temporalités des médias (télévision, radio, web)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrimoines audiovisuels » organisé par le Labex ICCA et le programme PICS PIMI CNRS avec les universités Paris 3-Sorbonne Nouvelle (CEISME), Paris 1 Panthéon-Sorbonne (CHS) et l’INA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discutante session Médias en luttes, 2ème Congrès de la Société pour l’histoire des médias (SPHM) « Rêver d’un autre monde. Médias, utopies et expérimentations de l’époque moderne à nos jours », Université Paris 2, 25 mai 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Le Ciné-club d’Antenne 2 présenté par Claude-Jean Philippe - critères de sélection et programmation »&amp;quot;, Colloque Patrimoine et patrimonialisation du cinéma, Ecole naitonale des Chartes, 24-25 novembre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence introductive (avec Itania Gomes), Identités et genres médiatiques, Université du Minas Gerais, 25 octobre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table ronde, &amp;quot;L’histoire des médias en 2016 : bilan, enjeux et perspectives. Chairman : Jamil Dakhlia Intervenants Anne-Claude Ambroise-Rendu, Josette Brun, Evelyne Cohen, Christian Delporte, François Vallotton, Congrès de la Société pour l'histoire des médias, Université de Versailles Saint Quentin, 26 mai 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Graziela Mello Vianna, Anne-Marie Granet-Abisset Regards croisés France/Brésil autour du programme « Patrimoine – Images – Médias – Identités », Congrès SPHM, Université de Versailles Saint Quentin, 27 mai 2016,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Lyon en guerre dans les actualités cinématographiques&amp;quot;, Communication au Colloque &amp;quot;Lyon sur le front de l'arrière&amp;quot;, organisé par le LARHRA avec le CHEC de Clermont Ferrand , la Bibliothèque municipale de Lyon, 16-17 octobre 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Journée d'études Les sources de l'Audiovisuel organisée par les Archives nationales en collaboration avec le LARHRA, Radio France, France Télévisions, et l'INA, 9 octobre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication &amp;quot;Les contours d'un champ : sources et archives pour les recherches sur la radio et la télévision.Journée d'études Les sources de l'Audiovisuel organisée par les Archives nationales en collaboration avec le lARHRA, Radio France, France Télévisions, et l'INA, 9 octobre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque Censures, d’hier à aujourd’hui, Histoire des censures dans le monde, du XVIIIe siècle à nos jours, organisé par le centre d’histoire de Sciences po en relation avec plusieurs universités, colloque de Paris, 6-8 février 2014. Communication &amp;quot;De la censure à la régulation dans les télévisions européennes des années 1970 aux années 1980&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique et co-organisatrice (avec Chrstian Sorrel) du Colloque international BM Lyon/ LARHRA/CHEC, &amp;quot;Lyon sur le front de l'arrière 1914-1920&amp;quot;, colloque labellisé par le Comité du centenaire de la guerre de 1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Journée d’études du 3 juin 2013 &amp;quot;Les patrimoines audiovisuels dans le monde&amp;quot; à Salvador de Bahia, Seminário internacional Estudos de Televisão Brasil-França organisée avec Marie-France Chambat et Itania Gomes (Laboratoires LARHRA, Telemme CNRS, équipe ISOR Paris 1, CEISME Paris 3, université de Lausanne, CNPq : Professeure invitée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique du colloque Censures, d’hier à aujourd’hui, Histoire des censures dans le monde, du XVIIIe siècle à nos jours, organisé par le centre d’histoire de Sciences po en relation avec plusieurs universités, colloque de Paris, 6-8 février 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du conseil scientifique et co-organisatrice (avec Chrstian Sorrel) du Colloque international BM Lyon/ LARHRA/CHEC, &amp;quot;Lyon sur le front de l'arrière 1914-1920&amp;quot;, colloque labellisé par le Comité du centenaire de la guerre de 1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Présences et manifestations du religieux dans la téélvision française des années cinquante&amp;quot;, Les bobines du sacré, Festival religions et conéma, ISERL, 30 mai-1er juin 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« LaN7 à la télévision entre chansons, tourisme et accidents » (années 1960-années 2000), séminaire doctoral Université Pierre Mendes France, Grenoble , 14-15 mars 2013 (programme ARC 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La Mal Vie » de Daniel Karlin : à propos de l’enquête et du documentaire sur la vie personnelle de travailleurs immigrés entre France et Algérie (novembre 1978), Rencontres ANR Ecrin, « Témoin « migrant », témoin « arabe » à l’écran », organisées par l’UMR Telemme, Aix en Provence, 20 novembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le procès de Marie-Antoinette dans l’émission La caméra explore le temps (1958).Colloque Princes martyrs, relégitimations posthumes de souverains condamnés à mort, organisé par Le LARHRA, Lyon, 29-30 novembre 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférence « La télévision française dans la construction d’une culture internationale partagée (années 1950-années 2000) », séminaire doctoral d’histoire, animé par Marie-Louise Pelus Kaplan, Université Paris Diderot, 30 novembre 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-« Télévision de qualité et service public : un débat public en 1986 », Colloque &amp;quot;Qu'est ce qu'une télévision de qualité ? , organisé par François Jost 5Ceisme), Unviersité Sorbonne nouvelle, Paris 3, 12)-14 septembre 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance et membre du conseil scientifique de la journée des doctorants de l’Université de Versailles Saint Quentin, 23 mai 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeure invitée à l’Université de Rio de Janeiro, 23-30 aout 2012 ; conférence sur « Dom Juan ou le festin de pierre, mise en scène de Marcel Bluwal à la télévision, 1965 »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences comme Professeure invitée à l’Université de Communication, Salvador de Bahia, 23 au 26 août 2011, « Dix ans de téléjournalisme ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Pitchipoï de Jacques Krier, une tentative européenne » Journée d’étude Entre récit intime et discours social organisée par Maryline Crivello, Université d’Aix-en-Provence, MMSH Aix-en Provence, UMR Telemme, 6 avril 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Journée d’étude organisée par Paris 1 (CRH/Isor et CHS) et Paris 3 (CEISME/ANR) Pages, scènes, écrans : du feuilleton de l'écriture à l'écriture du feuilleton, Université Paris 1, 1 avril 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Histoire, mémoire, patrimoine dirigé par A-M Granet Abisset, MSH Alpes, Université Grenoble 2, 24 mars 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Les archives de la télévision, source d’histoire et patrimoine », 11 mars 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Corps de la ville, corps dans la ville », Université Santiago du Chili et Antofagasta, 4e école Chili-France, Novembre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision française face aux autres modèles de télévision », Colloque Médias et société entre réalité et fiction, Université Paris Diderot, Laboratoire Identités, cultures, territoires, 16 octobre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences comme Professeure invitée dans les universités de Belo Horizonte et de Salvador de Bahia en août 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Images audiovisuelles et sources sur l’affaire Dominici», Colloque La Justice et les représentations du crime, organisé par André Rauch et Myriam Tsikounas, Université Paris 1 Panthéon Sorbonne, 25 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le 18 juin dans les actualités filmées et télévisées », Colloque international Les 18 Juin : combat, commémoration, histoire, organisé par la Fondation Charles de Gaulle, Assemblée nationale, 23 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisatrice avec Joanne Vajda et Bernard Toulier de la journée d’étude Les guides de voyage, un patrimoine et un objet d’études, enssib, 17 juin 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’Eglise et le loisir télévisé », Rencontre des Mémoires organisées par Jean-Pierre Rioux et Marcel Spisser, Strasbourg, 12 mai 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animatrice avec Laurent Martin de la table-ronde « Les médias acteurs de l’histoire », Colloque pour les dix ans de la Société pour l’histoire des médias, 14-15 avril 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coorganisatrice avec Myriam Tsikounas (Pr Paris 1) des journées d’études « une semaine ordinaire de télévision en 1967 », 22 janvier 2010 et 9 avril 2010 Université Paris 1-Panthéon-Sorbonne : collaboration avec l’INA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table-ronde « La culture de masse » (avec Pascale Goetschel, Jean-François Sirinelli, Ludovic Tournès), Association pour le développement de l’histoire culturelle, IEP de Paris, 31 mars 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de séance, Colloque international Patrimoines alimentaires et destinations touristiques : passion ou raison ?, XXIIe Entretiens du Centre Jacques Cartier, 30 novembre et 1er décembre 2009 , Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Marseille 73, Une ratonnade oubliée » Séminaire Omar Carlier, 16 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidence de séance, Colloque Horizon 2019, Enssib, 20 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’invention du Panthéon », Colloque Les funérailles des chefs d’Etat, leaders politiques et personnalités nationales. La gestion de la mort et du mort, organisé par Omar Carlier, Université Paris Diderot, 22 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les lieux de sociabilité urbaine à Paris dans les années 1960 », séminaire Master 2 Histoire et civilisations comparées, « Identités, sociabilités, et solidarités » animé par M. Arnoux, A. Gueslin et M-L Pelus-Kaplan, Université Paris Diderot (Paris7), 15 octobre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Inathèque et recherches en histoire », Journée d’étude enssib consacrée aux ressources audiovisuelles et écrites de l’Inathèque., 2 septembre 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Table-ronde « La sensibilisation au plus grand nombre ; quel rôle pour les médias ? », Les entretiens del Duca, « Comment mettre en valeur notre patrimoine gastronomique et le transmettre aux générations futures ? » coorganisés par le Ministère de la Culture et de la Communication et la Mission française du patrimoine et des cultures alimentaires, 25 juin 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen et Myriam Tsikounas, « Quand et comment la télévision rencontre-t-elle le cinéma ? », Séminaire Histoire culturelle du cinéma, animé par Christophe Gauthier et Dimitri Vezyroglou, 3 juin 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation avec Myriam Tsikounas de la Journée d’études Paris 1/Paris 7/ INA« Une semaine ordinaire de télévision en 1967 », 22 mai 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le Paris de la Ve République », cycle de conférences de l’EPHE, Paris - une histoire de patrimoines organisé par Frédéric Barbier et Catherine Bertho-Lavenir, 14 mai 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La campagne à Paris-Analyse d’une représentation contemporaine », Journée de la recherche de l’UFR GHSS Autour du paysage images et imaginaire, Université Paris Diderot (Paris7), 30 avril 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Jacques Krier, réalisateur de télévision entre documentaires, reportages et fictions », Colloque La culture audiovisuelle des années 1960-1970, organisé par Patrick Eveno et Denis Maréchal, INA/Comité d’Histoire de la télévision/ Institut français de la Communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire « Les socialistes et la télévision », cycle La communication des socialistes, XXe-XXIe siècles : regards d'acteurs et de chercheurs, OURS / Fondation Jean-Jaurès / Université Paris I Panthéon-Sorbonne, 21 janvier 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence « Télévision et événement : le point de vue de l’historien », Colloque Télévision et réalité, Université de Communication, Sans Salvador de Bahia, 21-24 octobre 2008 (Actes à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de recherche interdisciplinaire mensuel « La ville à la trace » animé dans le cadre du Pôle de recherches Sciences de la ville de l’université Paris Diderot par Paul-Laurent Assoun, Evelyne Cohen, Pascal Ory, Bernard Toulier (Paris 1, Paris 7, DAPA), 2008-2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les émissions de cuisine à la télévision française », Colloque Tourisme, gastronomie, médias, Entretiens Jacques Cartier, Montréal, 1-4 octobre 2008. (Actes à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité d’organisation et du Conseil scientifique du colloque Un territoire de signes : les manifestations de la symbolique républicaine, de la Révolution à nos jours, organisé par le Professeur Gérard Monnier à l’Université Paris 1-Panthéon-Sorbonne en collaboration avec l’Université Paris 7, 1, 2, 3 octobre 2008 (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discutante aux Rencontres doctorales en civilisation Paris-Diderot : la pluridisciplinarité à l’œuvre. Thème 2008 : Récits et témoignages : parole, écrit, image.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« De quoi Paris est il le symbole », Colloque Paris-Chicago, Université de Chicago à Paris 8-9 février 2008 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’atelier sur « Le rôle des Médiateurs » au Colloque Réception des objets médiatiques, Université Paris 1-Panthéon Sorbonne. 24, 25, 26 Janvier 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réception de la pièce télévisée de John Osborne, a patriot for me », Colloque de Paris 1 Réception des objets médiatiques, 24, 25, 26 Janvier 2008 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La réalisation d'une « émission-pilote » européenne en 1967 Pitchipoï de Jacques Krier », séminaire Myriam Tsikounas (dir.), Analyse des images et des sons, Université Paris 1-Panthéon-Sorbonne, 14 janvier 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La télévision des Trente Glorieuses, un laboratoire culturel ? », Centre d'Études des Images et des Sons Médiatiques (CEISME, Université Paris 3-Sorbonne nouvelle) dirigé par François Jost, 6 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les représentations des espaces urbains européens dans les guides de tourisme depuis le milieu du XIXe siècle jusqu’à nos jours », Coresponsable de la Journée d’études Urbaguide organisée par le PPF Sciences de la ville et le Centre André Chastel (Claude Mignot Paris 4 et Bernard Toulier, DAPA), 4 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Une enquête des Renseignements généraux sur les médias en 1965 », Séminaire Histoire des médias, de l'image, des propagandes à l'époque contemporaine dirigé par Christian Delporte, Université de Versailles Saint Quentin-en Yvelines, 30 novembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’organisation de la journée de la recherche interdisciplinaire de l’UFR Géographie, Histoire, Sciences de la société. Thème ; « Les lieux de la sociabilité », 24 mai 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les inondations de 1910 en banlieue parisienne », Journée d'études CHCSC-UVSQ - La banlieue en images sonores et visuelles, 1880-1960, Juliette Aubrun et Christian Delporte (dir.), 16 mars 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique du colloque Gastronomie et rayonnement touristique : contribution à l'étude des hauts lieux et capitales gastronomiques XIXe-XXIe siècles, Université Lyon II, Julia Csergo (dir.). Présidence de la session « Lieux et dynamiques », 5 et 6 décembre 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Quelle histoire de la télévision enseigne-t-on aujourd’hui » à l’Université-licence-master en histoire contemporaine ? avec Christian Delporte, Maryline Crivello, Hélène Duccini, Michèle Lagny, Atelier de recherche méthodologique, Inathèque de France, 16 octobre 2006 (publié).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La mal vie de Daniel Karlin : un documentaire télévisé (1978) sur la vie personnelle des travailleurs immigrés entre France et Algérie », Colloque Etrangers : contacts et regards croisés, ICT, Paris 7, 1-2 juin 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Big Leon : Zitrone à la télévision », Colloque Représentations de l’obésité : le gros et le gras Images et imaginaires, Julia Csergo et André Rauch (dir.), CREDHESS, Université Paris 1, mai 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Médias et guerre d’Algérie. La télévision », séminaire Images de guerre, Annette Becker (dir.), Paris 10, 18 mai 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le plus grand théâtre du monde : réalisations et échanges au sein de l’Union européenne de radiodiffusion (1962-1967) », Colloque Les Relations culturelles internationales organisé par le Centre d' Histoire sociale du XXème siècle (Université Paris I/CNRS); l'UMR IRICE (Université Paris1/CNRS) ; le Centre d’Histoire de Sciences-Po; le Centre d'Histoire culturelle des sociétés contemporaines (Université de Versailles-St-Quentin en Yvelines), 11 mai 2006 (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour une histoire visuelle et sensible de la télévision », colloque Quelle est la place des images en histoire, UVSQ/ INA, 27-29 avril 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bertho-Lavenir et Evelyne Cohen, « Les élections présidentielles américaines, un modèle pour les débats français ? », Séminaire Histoire des médias, Christian Delporte, Université Versailles Saint Quentin, 27 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coorganisatrice de l’Exposition « Paris à la Belle Epoque », Institut de géographie, Paris I, Janvier 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente d’une séance du colloque Les mondes urbains du tourisme organisé par le MIT (Rémy Knafou) et la FED Sciences de la ville Paris 7, Janvier 2005 (publié).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Archives audiovisuelles et archives écrites : les émissions de Guy Mollet avec Pierre Sabbagh (1956-1957), une mise en scène de l'information ? », Séminaire Myriam Tsikounas Histoire et images. Analyse des images et des sons, Paris I, 16 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La République en représentations », Séminaire André Gueslin, Marie-Louise Pelus-Kaplan (dir.), Séminaire central du Master Identités Paris 7, 18 janvier 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Cohen, Uta Schwarz, « Les actualités comme source d’une histoire culturelle du social : la RFA des années 1950 et la France gaulliste », séminaire EHESS Christian Delage et Andreas Gunthert, 6 juin 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expositions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil scientifique de l'exposition de la BM de Lyon : Lyon sur tous les fronts, 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fdm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité de l’histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée de l’Institut du monde arabe : espaces, collections et ambitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.275-289. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15dhj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Christian Grataloup / Revue d’histoire culturelle (Evelyne Cohen, Laurence Guignard, Laurent Martin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14z4d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Serge Moati sur les symboliques politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Moati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 58 (2), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.058.0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une visite à l’observatoire de Juvisy-sur-Orge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, p. 237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée Carnavalet, histoire de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.271-284. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.055.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues de sciences sociales à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Matard-Bonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vapné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.8091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire et la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Mazurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et histoire culturelle : échanges et confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Laurent Assoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.3344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives du féminisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 53 (1), pp.243-255. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.053.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Psychanalyse et histoire culturelle : échanges et confrontation », Revue d’histoire culturelle [En ligne], | 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Laurent Assoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro 3 de la Revue d’histoire culturelle (XVIIIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Evelyne Cohen et Laurent Martin avec Jean-Yves Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Ralite, une idée politique de la culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue pour l'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhc.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baladodiffusion : de la réécoute à la création sonore de podcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.159-167. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.048.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brétéché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.10-16. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.030.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Organisations Globo : lieux et ressources d’une industrie culturelle au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (45), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.045.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes qui sauvent l’info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brusini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brétéché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.227. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.030.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers du numérique à la BnF (1990-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/2 (46), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.046.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours d'hébreu de Schmuel - Un témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Cohen Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger-Pol Droit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dautricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pardès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’action publique : témoignages, 57 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parde.061.0220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite à la Fondation Jérôme Seydoux-Pathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (43), pp.159-172. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.043.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista com Évelyne Cohen, de Arros Filho, Eduardo Amando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces da História</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite dans un atelier singulier : autour de l’archéophone d’Henri Chamoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.149. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.041.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite au centre Pompidou-Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/2 (42), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.042.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Krier, entre documentaires, reportages et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émissions culinaires à la télévision française (1954-2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Temps des médias, 24 (1), pp.165-179. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.024.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Roger Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/2 (40), pp.289-321. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.040.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Langeais, speakerine et vedette de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (6), pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et manifestations du religieux dans la télévision des années cinquante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hmc.033.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service des archives de France Télévisions : entre logique d’entreprise et vocation patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (39), pp.165-167. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.039.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open Access vu par deux historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.037.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et patrimoines visuels et sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.035.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt légal de l'internet français à la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Archives et patrimoines visuels et sonores, 1 (35), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.035.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00777644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite(s) au Louvre-Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.167. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.036.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris documenté-Parcours dans la collection Debuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.183-196. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.033.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Artification du culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et magie de la cuisine : la cuisine du Grand Véfour à la télévision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.113. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec l'historien Pierre Sorlin, le 10 janvier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.199. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01979794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine des guides : lectures de l'espace urbain européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, revue en ligne. http://insitu.revues.org/111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CINÉMATHÈQUE DE TOULOUSE Questions à christophe Gauthier et Natacha laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cinémathèque de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/2 (32), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.032.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision, la quête de l'indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veyrat-Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture et ses images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff et Evelyne Cohen, Jan 2023, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, Médiations, Médiateurs/ Cartographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias-Médiations-Médiateures-Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Research Program CNRS Evelyne Cohen, Isabelle Gaillard, Itania Gomes, Apr 2024, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images symboliques de l'Europe&amp;quot;, in Héroisation et Europe, Conférence organisée à Rennes 2 par la chaire Jean Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héroisation et Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff, Mar 2024, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRP AMIS France-Brazil Archives and Contexts Meeting from 6 to 8 November 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Heymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRP AMIS CNRS, Nov 2023, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction par Anne Gangloff et Evelyne Cohen du Colloque &amp;quot;La fabrique des héros de l'antiquité à l'actualité européenne&amp;quot;, Université Rennes 2 et Larhra, 25-27 février 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'antiquité à l'actualité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gangloff (Chaire Jean Monnet Faber) et Evelyne Cohen(ENSSIB-LARHRA, Jan 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des réseaux nationaux et internationaux&amp;quot;, Table ronde 30 ans de l'UVSQ, 25 novembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et perspectives de l’histoire culturelle. Le Centre d’Histoire Culturelle des Sociétés Contemporaines fête ses 30 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saint Quentin En Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides on Israël: the architecture as support of the construction of a territory and a touristic landscape ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Vajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et itinéraires au travers des guides de tourisme de langue française publiés en Europe (1948-nos jours). Landscapes and Itineraries through French Speaking Tourist Guide Books Published in Europe (1948-to the present)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galia Yanoshevsky, Bar-Ilan University, Feb 2020, Ramat Gan, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon parcours d’enseignant-chercheur en histoire culturelle des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès international de la Société pour l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHM, May 2016, Saint Quentin en Yvelines, France. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Patrimoines-Images-Médias-Identités : une coopération franco-brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès international de la Société pour l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPHM, May 2016, Saint Quentin en Yvelines, France. pp.245-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de l’art à la télévision : exposition, médiation ou partage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La télévision, les arts et la culture, séminaire 2018-2019 « Culture et Communication-La culture à la télévision » initié par le Comité d’histoire du Ministère de la Culture depuis 2016, organisé par Evelyne Cohen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêver d’un autre monde.Médias, utopies et expérimentations de l’époque moderne à nos jours 2e congrès de la Société pour l'histoire des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rêver d’un autre monde. Médias, utopies et expérimentations de l’époque moderne à nos jours, 2e congrès de la SPHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation Table ronde plénière &amp;quot;Cuisine télégénique et recettes européennes&amp;quot; animée par Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Rencontres François Rabelais de Tours "Cuisines d'Europe, Cuisine européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoin, récit et médiatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence (Professeure invitée, Université de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives dans le temps présent- L’archive au rythme de l’actualité : usages des archives de l’Ina sur une chaîne d’info en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Poels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Temps et temporalités des médias (télévision, radio, web) Patrimoines audiovisuels » organisé par le Labex ICCA et le programme PICS PIMI CNRS avec les universités Paris 3-Sorbonne Nouvelle (CEISME), Paris 1 Panthéon-Sorbonne (CHS) et l’INA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O arquivo e seus vários usos na televisão francesa dos 1950 até o presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIMI, Temps et Temporalités des médias, Université de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen, « Les possibles usages historiens des sources et archives audiovisuelles : études de cas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources audiovisuelles et production du savoir en Sciences Humaines et Sociales : approches méthodologiques et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence introductive programme PIMI (PICS CNRS)(avec Itania Gomes), Identités et genres médiatiques, Université du Minas Gerais, 25 octobre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gomes, Itania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités et genres médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Belo Horizonte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ciné-club d’Antenne 2 présenté par Claude-Jean Philippe - critères de sélection et programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Patrimoine et patrimonialisation du cinéma, Ecole nationale des Chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés France/Brésil autour du programme « Patrimoine – Images – Médias – Identités », Congrès SPHM, Université de Versailles Saint Quentin, 27 mai 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziela Mello Vianna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Delporte Jean-Claude Yon, May 2016, Saint Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque " Jean d'Arcy- La communication au service des droits de l'homme 1913-1983 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Université Paris 1 Panthéon Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer, éduquer, distraire par la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Images scolaires, cinéma éducatif, télévision scolaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de Lyon; Centre de recherche, d'étude et de documentation sur l'image en éducation (CREDIE); LARHRA, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire Dominici : de la chronique de Jean Giono au film sur l'affaire de Claude-Bernard Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Métamorphoses et adaptation de la chronique judiciaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amélie Chabrier (RIRRA 21) et Myriam Tsikounas (ISOR-CRH Université Paris 1), May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France/Brésil : Quels patrimoines audiovisuels pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France / Brésil : Quels patrimoines audiovisuels pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitchipoï de Jacques Krier, une tentative européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre récit intime et discours social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maryline Crivello; Université d'Aix-en-Provence; MMSH Aix-en Provence; UMR Telemme, 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de la télévision, source d'histoire et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire, mémoire, patrimoine dirigé par A-M Granet Abisset MSH Alpes, Université Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télévision française face aux autres modèles de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Médias et société entre réalité et fiction", Université Paris Diderot Laboratoire Identités, cultures, territoires, 16 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage du web, les questions d'une historienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" L'archive Web : Temporalités et études diachroniques", Conférence organisée par l'Atelier Institut national de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images audiovisuelles et sources sur l'affaire Dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Justice et les représentations du crime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroïsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. 2025, 978-2-7535-9865-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès et échec de l'héroisation de l'Antiquité à l'actualité européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2025, 9791041303243, 9782753598652. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13dq1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques audiovisuelles en France de 1945 à nos jours (textes présentés par)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. 2021, Doc en poche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques audiovisuelles en France de 1945 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History in France. Local Debates, Global Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, 9781032091846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs - États-Unis et Europe occidentale - 1945-1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03002771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fléchet Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2019, Studies for the International Society for Cultural History, 9780367271879. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429295386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generos midiaticos e identitades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Veiga França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Franca; Itania Gomes. PPGCOM UFMG, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1967 au petit écran : une semaine ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes; Institut national de l’audiovisuel, 2014, 978-2-7535-2865-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République et ses symboles-Un territoire de signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, pp.440, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Enssib, pp.314, 2011, 978-2-910227-94-4. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen; Anne Gangloff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Succès et échec de l’héroïsation de l’Antiquité à l’actualité européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 9-16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Panthéon-Assas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-79, 2025, 9782376510789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Georges Pompidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire POMPIDOU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.503-508, 2024, 978-2-221-c26395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archive audiovisuelle en son époque&amp;quot;, in Marie-France Chambat Houillon et Pascale Goetschel dir. , Le temps à l'épreuve des médias, Brésil -France XXe-XXIesiècles,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps à l'épreuve des médias Brésil-France (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan/ INA, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 1967 à 1989 des journées ordinaires de télévision&amp;quot;, in Le Pajolec et Tillier (ed.)Des histoires, des images, Mélanges offerts à Myriam Tsikounas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Pajolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de La Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des histoires, des images, Mélanges offerts à Myriam Tsikounas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21055505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural History and Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ory, Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural History in France. Local Debates, Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.167--180, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale de 1945 à 1991, Textes et documents, sous la direction de Philippe Poirrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-36441-296-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs : Etats-Unis et Europe occidentale 1945-1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.291, 307-314,318-320, 415, 432-439, 479, 498-509, 2019, Clefs concours - Histoire contemporaine, 978-2350305202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02022290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme &amp;quot;Patrimoines-Images-Médias-Identités », Une coopération franco-brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des médias, sous la direction de Claire Blandin, Emmanuelle Fantin, François Robinet, Valérie Schafer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2271125354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à la télévision français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, Pouvoirs aux Etats-Unis et en Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.219-225, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01987154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vender a televisao a partir dos Jogos Olimpicos: uma analise comparada entre France Télévisions e Canal Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itania Maria Mota Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Veiga França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vera Veiga França; Evelyne Cohen; Itania Maria Mota Gomes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generos midiaticos e identidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM-UFMG, pp.167-187, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01981817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dom Juan de Marcel Bluwal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d’O- Mélanges d’histoire culturelle offerts à Pascal Ory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, 2017, 979-10-351-0020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censures, contrôles, régulation dans les télévisions européennes des années 1970 aux années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les censures dans le monde xixe- xxie siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.135-148, 2016, 978-2-7535-4315-7. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.45021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi une semaine ordinaire ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tsikounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1967 au petit écran. Une semaine ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp. 9-21, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03675845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de Jean d'Arcy entre religion, politique et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise Lévy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean d'Arcy- Penser la communication au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.43-53, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la guerre d'Algérie à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bertin Maghit (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre d'Algérie et les médias-Questions aux archives, Théorème 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.69-77, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de Jean d’Arcy entre religion, politique et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la communication au XXe siècle, Paris, Publications de la Sorbonne, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.43-53, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources audiovisuelles de l'affaire Dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Rauch et Myriam Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'historien, le juge et l'assassin, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.57-70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O jornalismo de televisão e suas mutações: anos 1980-1990 na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise de Telejornalismo: desafios teórico-metodológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edufba, pp.187-209, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette et Jean-Jacques Becker, deux regards sur la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations, n° 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.195-219, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le triangle République-Bastille-Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Tartakowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris manif' : Les manifestations de rue à Paris de 1880 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.40-51, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plus grand théâtre du monde : réalisations et échanges au sein de l'Union européenne de radiodiffusion (1962-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dulphy, R. Frank, M-A Matard-Bonucci, et Pascal Ory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations culturelles internationales au XXe siècle. De la diplomatie culturelle à l'acculturation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.181-187, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre de Paris : un espace mouvant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires urbains du Paris romantique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, pp.157-175, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire du 18 juin à travers les actualités cinématographiques et les émissions de la télévision française (1945-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Oulmont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 18 juin, Combats et commémorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions André Versaille, pp.328-344, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et culture de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Cohen, Pascale Goetschel, Laurent Martin et Pascal Ory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'enssib, pp.294-301, 2011, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de la pièce télévisée de John Osborne : A patriot for me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Goetschel, F. Jost, M. Tsikounas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, voir, entendre- La réception des objets médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.55-63, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris en symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Parisiens/ Parisian Notebooks, No. 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Press, pp.121-133, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot; Paris &amp;quot; (18000 signes) et &amp;quot; Marianne &amp;quot; (6000 signes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Delporte, Jean-Yves Mollier et Jean-François Sirinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'histoire culturelle de la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompidou et les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidente de séance et membre du conseil scientifique de la journée des doctorants de l'Université de Versailles Saint Quentin, 23 mai 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde &amp;quot; La guerre d'Algérie et les médias &amp;quot;, Journée d'études organisée Par Jean-Pierre Bertin-Maghit, Forum des Images, Paris, 2 février 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Joanne Vajda, et Bernard Toulier, &amp;quot; Guides, villégiature et palaces. France. XIXe-XXe siècles &amp;quot;, Festival d'histoire de l'art de Fontainebleau, 2 juin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professeure invitée à l'université de Rio de Janeiro, du 26 au 30 aout 2012 Second International Conference on Architecture, Theater and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot; René Lucot &amp;quot; et Stellio Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de téléjournalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pages, scènes, écrans : du feuilleton de l'écriture à l'écriture du feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images, sons, mémoires- Des sources pour penser le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 18 juin dans les actualités filmées et télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Entretiens Jacques Cartier : colloque &amp;quot; devenirs touristiques des patrimoines alimentaires &amp;quot; - 22/23 novembre 2010 - Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les guides de voyage, un patrimoine et un objet d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eglise et le loisir télévisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">une semaine ordinaire de télévision en 1967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias acteurs de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journées d'études France-Brésil 19 et 20 janvier 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps de la ville, corps dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Culture et Communication -La Culture à la télévision- https://chmcc.hypotheses.org/5321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le programme Patrimoines-Images-Médias-identités (PICS PIMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Lyon (69). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AD1555C"/>
+    <w:nsid w:val="D8950F39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9CC352DE"/>
+    <w:nsid w:val="038B1317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D780ECEF"/>
+    <w:nsid w:val="7255327C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-cohen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6160-2062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050440985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rhc/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/1246" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insitu.revues.org/111" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fdm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delpont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.058.0269" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.055.0271" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619471v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Matard-Bonucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vapn&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.8091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Laurent Assoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3344" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0243" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.836" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.470" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.048.0159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.045.0121" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brusini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0227" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.046.0191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nora" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cohen Boulakia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Pol Droit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dautricourt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parde.061.0220" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.043.0159" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.041.0149" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.042.0129" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.024.0165" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.040.0289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979776v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.033.0013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.039.0165" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.037.0143" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0209" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.036.0167" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.033.0183" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979792v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0199" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251179v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Laurent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951380v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656233v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veyrat-Masson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587331v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594870v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Heymann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Isabelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Vajda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263375v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996116v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981259v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes, Itania" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981196v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Mello Vianna" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735222v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735215v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655205v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655206v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917863v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dq1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005048v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ory" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429295386" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Veiga Fran&#231;a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979808v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.983" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929752v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463849v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586597v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078259v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974472v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Pajolec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tillier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550136v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/30459" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550132v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/penser-l-histoire-des-medias/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987154v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itania Maria Mota Gomes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979802v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675845v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942079v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979811v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise L&#233;vy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951355v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828992v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656192v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656180v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.1051" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656203v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656215v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656207v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078273v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735236v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735224v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735241v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735237v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735195v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655201v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655204v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655200v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655387v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655198v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655208v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655197v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655196v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655193v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655195v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656222v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655388v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996122v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-cohen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6160-2062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050440985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rhc/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/1246" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insitu.revues.org/111" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fdm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delpont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dhj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.058.0269" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.055.0271" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619471v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Matard-Bonucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vapn&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.8091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Laurent Assoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3344" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0243" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.836" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.470" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.048.0159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.045.0121" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brusini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0227" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.046.0191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nora" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cohen Boulakia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Pol Droit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dautricourt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parde.061.0220" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.043.0159" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.041.0149" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.042.0129" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.024.0165" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.040.0289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979776v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.033.0013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.039.0165" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.037.0143" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0209" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.036.0167" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.033.0183" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979792v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0199" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251179v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Laurent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951380v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.032.0183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656233v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veyrat-Masson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587331v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594870v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Heymann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Isabelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Vajda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263375v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996116v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981259v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes, Itania" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981196v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Mello Vianna" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735222v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735215v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655205v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655206v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917863v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dq1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005048v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ory" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429295386" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Veiga Fran&#231;a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979808v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.983" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929752v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463849v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586597v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078259v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974472v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Pajolec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tillier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393122v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/30459" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550132v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/penser-l-histoire-des-medias/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987154v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itania Maria Mota Gomes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979802v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675845v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942079v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979811v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise L&#233;vy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951355v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828992v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656192v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656180v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.1051" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656203v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656215v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656207v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078273v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735236v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735224v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735241v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735237v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735195v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655201v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655204v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655200v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655387v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655198v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655208v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655197v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655196v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655193v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655195v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656222v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655388v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996122v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>