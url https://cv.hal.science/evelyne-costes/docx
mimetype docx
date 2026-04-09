--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1634,498 +1634,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and yield relationship in hazelnut tree</w:t>
+                <w:t xml:space="preserve">Analysis of bud and sylleptic shoot distribution along one-year-old shoots of hazelnut ( Corylus avellana )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grisafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Tombesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Farinelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1366, pp.331-336. </w:t>
+              <w:t xml:space="preserve">, 2023, 1379, pp.283-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1366.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1379.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137945v2</w:t>
+                <w:t xml:space="preserve">hal-05080504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of floral differentiation on shoot morphology and consequences on canopy light interception and photosynthetic capacity based on 3D virtual plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ru Bai</w:t>
+                <w:t xml:space="preserve">Architecture and yield relationship in hazelnut tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Grisafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Farinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1366, pp.337-344. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1366.41⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1366, pp.331-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1366.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616936v1</w:t>
+                <w:t xml:space="preserve">hal-04137945v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of bud and sylleptic shoot distribution along one-year-old shoots of hazelnut ( Corylus avellana )</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+                <w:t xml:space="preserve">Effect of floral differentiation on shoot morphology and consequences on canopy light interception and photosynthetic capacity based on 3D virtual plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xilong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ru Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1379, pp.283-290. </w:t>
+              <w:t xml:space="preserve">, 2023, 1366, pp.337-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1379.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1366.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080504v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of leaf distribution and leaf functions to photosynthesis and water-use efficiency from leaf to canopy in apple: A comparison of interstocks and cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Mobeen Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xilong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3757,295 +3757,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MuSCA: a multi-scale source-sink carbon allocation model to 2 explore carbon allocation in plants. An application on static apple-tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient protocol for functional studies of apple transcription factors using a glucocorticoid receptor fusion system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Estevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Reyes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pallas</w:t>
+                <w:t xml:space="preserve">Sara Gómez‐jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítor da Silveira Falavigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+                <w:t xml:space="preserve">Alicia Camuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Vaggi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tagliavini Marco</w:t>
+                <w:t xml:space="preserve">Lisa Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcz122⟩</w:t>
+              <w:t xml:space="preserve">Applications in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aps3.11396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02262908v1</w:t>
+                <w:t xml:space="preserve">hal-03025007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient protocol for functional studies of apple transcription factors using a glucocorticoid receptor fusion system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Estevan</w:t>
+                <w:t xml:space="preserve">MuSCA: a multi-scale source-sink carbon allocation model to 2 explore carbon allocation in plants. An application on static apple-tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Gómez‐jiménez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vítor da Silveira Falavigna</w:t>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Camuel</w:t>
+                <w:t xml:space="preserve">Federico Vaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Planel</w:t>
+                <w:t xml:space="preserve">Tagliavini Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (10), </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (4), pp.571-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aps3.11396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcz122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025007v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling transport of inhibiting and activating signals and their combined effects on floral induction: application to apple tree</w:t>
               </w:r>
@@ -4070,51 +4070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6242,157 +6242,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal spatial and temporal replications for reducing environmental variation for oil content components and fruit morphology traits in olive breeding</w:t>
+                <w:t xml:space="preserve">Different flowering response to various fruit loads in apple cultivars correlates with degree of transcript reaccumulation of a TFL1-encoding gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo León</w:t>
+                <w:t xml:space="preserve">Amnon Haberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocío Arias-Calderón</w:t>
+                <w:t xml:space="preserve">Michal Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl de La Rosa</w:t>
+                <w:t xml:space="preserve">Omer Crane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchaib Khadari</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 207 (3), pp.675-684. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (2), pp.161-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10681-015-1569-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269329v1</w:t>
+                <w:t xml:space="preserve">hal-02635987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylleptic branching in winter-headed apple (&amp;lt;em&amp;gt;Malus × domestica&amp;lt;/em&amp;gt;) trees: accession-dependent responses and their relationships with other tree architectural characteristics</w:t>
               </w:r>
@@ -6417,384 +6421,380 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niek Hias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Edge-Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark W. Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (5), 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11295-016-1046-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different flowering response to various fruit loads in apple cultivars correlates with degree of transcript reaccumulation of a TFL1-encoding gene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variability and phenotypic plasticity of apple morphological responses to soil water restriction in relation with leaf functions and stem xylem conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amnon Haberman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+                <w:t xml:space="preserve">Pasquale Losciale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13190⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.1893-1908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-016-1408-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635987v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability and phenotypic plasticity of apple morphological responses to soil water restriction in relation with leaf functions and stem xylem conductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
+                <w:t xml:space="preserve">Optimal spatial and temporal replications for reducing environmental variation for oil content components and fruit morphology traits in olive breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Arias-Calderón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Martinez</w:t>
+                <w:t xml:space="preserve">Raúl de La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Losciale</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bouchaib Khadari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (5), pp.1893-1908. </w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 207 (3), pp.675-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-016-1408-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10681-015-1569-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506477v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canopy structure and light interception partitioning among shoots estimated from virtual trees: comparison between apple cultivars grown on different interstocks on the Chinese Loess Plateau</w:t>
               </w:r>
@@ -7355,51 +7355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Aїachi-Mezghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7597,90 +7597,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Genetic variability and phenotypic plasticity of apple morphological responses to soil water restriction in relation with leaf functions and stem xylem conductivity (vol 30, pg 1893, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Losciale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (5), pp.1909-1910. </w:t>
@@ -8616,412 +8616,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in proleptic and epicormic shoot structures in relation to water deficit and growth rate in almond trees (Prunus dulcis)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loreto Contador</w:t>
+                <w:t xml:space="preserve">Bud structure, position and fate generate various branching patterns along shoots of closely related Rosaceae species: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce D. Lampinen</w:t>
+                <w:t xml:space="preserve">Laurent Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel G. Metcalf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Guédon</w:t>
+                <w:t xml:space="preserve">Béatrice Denoyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Demene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mct282⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084462v1</w:t>
+                <w:t xml:space="preserve">hal-01168777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the variation of geometrical and topological traits on light interception efficiency of apple trees: sensitivity analysis and metamodelling for ideotype definition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differences in proleptic and epicormic shoot structures in relation to water deficit and growth rate in almond trees (Prunus dulcis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Negrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreto Contador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce D. Lampinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel G. Metcalf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 114 (4), pp.739-752. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu034⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 113 (3), pp.545-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mct282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123080v2</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bud structure, position and fate generate various branching patterns along shoots of closely related Rosaceae species: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the variation of geometrical and topological traits on light interception efficiency of apple trees: sensitivity analysis and metamodelling for ideotype definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqi Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (4), pp.739-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168777v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123080v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress indicators based on airborne thermal imagery for field phenotyping a heterogeneous tree population for response to water constraints</w:t>
               </w:r>
@@ -9946,286 +9946,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic analysis of branching patterns of three almond cultivars with different tree architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction of core collections suitable for association mapping to optimize use of mediterranean olive ([i]Olea europaea L.[/i]) genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Negron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samuel G. Metcalf</w:t>
+                <w:t xml:space="preserve">Hicham Haouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore M. Dejong</w:t>
+                <w:t xml:space="preserve">Abdelmajid Moukhli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004766v1</w:t>
+                <w:t xml:space="preserve">hal-01268004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of core collections suitable for association mapping to optimize use of mediterranean olive ([i]Olea europaea L.[/i]) genetic resources</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic analysis of branching patterns of three almond cultivars with different tree architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick van Damme</w:t>
+                <w:t xml:space="preserve">Claudia Negron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreto Contador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce D. Lampinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel G. Metcalf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore M. Dejong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (6), pp.407-415</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268004v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the genetic determinism of olive tree architecture in a F1 progeny Oliviere x Arbequina</w:t>
               </w:r>
@@ -10237,51 +10237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Ben Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Khadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10429,247 +10429,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light interception efficiency of apple trees: A multi-scale computational study based on MAppleT model</w:t>
+                <w:t xml:space="preserve">Using concepts of shoot growth and architecture to understand and predict responses of peach trees to pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis da Silva</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T.M. T. Dejong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Negron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. R. Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 957, pp.231-238</w:t>
+              <w:t xml:space="preserve">, 2012, 962, pp.225-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267946v1</w:t>
+                <w:t xml:space="preserve">hal-01000433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using concepts of shoot growth and architecture to understand and predict responses of peach trees to pruning</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light interception efficiency of apple trees: A multi-scale computational study based on MAppleT model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. G. Lopez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqi Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 962, pp.225-232</w:t>
+              <w:t xml:space="preserve">, 2012, 957, pp.231-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000433v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomics approach to understanding the role of auxin in apple (Malus x domestica) fruit size control</w:t>
               </w:r>
@@ -10953,51 +10953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11467,51 +11467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and physiological sexual dimorphism estimated from three-dimensional virtual trees of yerba-mate (Ilex paraguariensis) is modified by cultivation environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rakocevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.D. Assad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11687,51 +11687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic linkage map of olive based on amplified fragment length polymorphism, intersimple sequence repeat and simple sequence repeat markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Khadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11821,51 +11821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pommier, vers des variétés « idéales » ? Construire un idéotype de variétés de pommier pour des vergers à faibles intrants mais à fortes performances agronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11942,51 +11942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un idéotype de variétés de pommier pour des vergers agronomiquement performants et à faibles intrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12098,51 +12098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (1), pp.165-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12227,51 +12227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Escoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (6), pp.1399-1407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12305,51 +12305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAppleT : simulation of apple tree development using mixed stochastic and biomechanical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12478,51 +12478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo R. Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Prusinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12853,51 +12853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 178 (2), pp.302-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13190,51 +13190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomatal regulation of photosynthesis in apple leaves: evidence for different water-use strategies between two cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13307,51 +13307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarifying the effects of dwarfing rootstock on vegetative and reproductive growth during tree development: A study on apple trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Garcia-Villanueva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13437,51 +13437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50 (2), pp.159-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14146,51 +14146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 81 (2), pp.189-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14462,51 +14462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of biomechanical factors involved in stem shape variability between apricot tree varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14553,51 +14553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of young pear trees and occurrence of first flowering: A varietal comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Belouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14772,494 +14772,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of the sour cherry isolate of plum pox virus in infected Prunus rootstocks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Winter bud content according to position in 3-year-old branching systems of 'Granny Smith' apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Dosba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 92, pp.581-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcg178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669564v1</w:t>
+                <w:t xml:space="preserve">hal-02675542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter bud content according to position in 3-year-old branching systems of 'Granny Smith' apple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Comparison methods for branching and axillary flowering sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 225 (3), pp.301-325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675542v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of architectural analysis ans AMAPmod methodology to study dwarfing phenomenon: the branch structure of 'Royal Gala' apple grafted on dwarfing and non-dwarfing rootstock/interstock combinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Seleznyova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Thorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.N. Seleznyova</w:t>
+                <w:t xml:space="preserve">M. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.G. Thorp</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Tustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 91, pp.665-672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcg072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison methods for branching and axillary flowering sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of the sour cherry isolate of plum pox virus in infected Prunus rootstocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Glasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guédon</w:t>
+                <w:t xml:space="preserve">D. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+                <w:t xml:space="preserve">F. Dosba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 225 (3), pp.301-325</w:t>
+              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 151 (11-12), pp.625-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670056v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison methods for branching and axillary flowering sequences extracted from plant architecture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15312,294 +15312,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic spread of Plum pox virus (PPV) in Mariana plum GF 8-1 in relation to shoot growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bending of apricot tree branches under the weight of axillary growth: test of a mechanical model with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bodin Ferri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Dosba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16 (1), pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-001-0139-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677220v1</w:t>
+                <w:t xml:space="preserve">hal-02677468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending of apricot tree branches under the weight of axillary growth: test of a mechanical model with experimental data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Systemic spread of Plum pox virus (PPV) in Mariana plum GF 8-1 in relation to shoot growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bodin Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Quiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dosba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 51, pp.142-148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02677468v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling branching patterns on 1-year-old trunks of six apple cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89, pp.513-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15715,90 +15715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of shoot development and branching patterns in Actinidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Seleznyova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.G. Thorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Barnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89, pp.471-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15952,51 +15952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in primary and secondary growth as influenced by crop load in 'Fantasme' apricot trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16069,51 +16069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for describing plant architecture which integrates topology and geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16574,64 +16574,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of a plant architecture database with the AMAPmod software illustrated on an apple tree hybrid family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (3-4), pp.163-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16656,64 +16656,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modelling of fruit tree axillary shoot and flowering distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16764,51 +16764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring plant topological structure with the AMAPmod software : an outline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Caraglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16937,64 +16937,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the sylleptic branching on one-year-old trunks of apple cultivars.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 122 (1), 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17153,51 +17153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Caraglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17248,51 +17248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture de l'abricotier. Première partie : organisation naturelle de la ramification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Audubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17330,64 +17330,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of apricot flowers and fruits distribution in relation to shoot organization and tree architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17451,51 +17451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie du développement du fruit en relation avec la croissance végétative chez l'abricotier Prunus armeniaca L. cv. Rouge du Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17576,51 +17576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description de l'architecture et de la floraison du litchi. Considérations sur la maîtrise de l'alternance de sa production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 50 (3), pp.191-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17684,51 +17684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 384, pp.333-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17766,51 +17766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture de l'abricotier. Deuxième partie : évolution de l'arbre et de la mise à fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Audubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17861,51 +17861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture de l'abricotier. Troisième partie : utilisation de la flexion naturelle comme principe de conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Audubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20969,77 +20969,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring carbon allocation with a multi-scale model: the case of apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Zanotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21716,51 +21716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light interception characteristics estimated from three-dimensional virtual plants for two apple cultivas and influenced by combinations of rootstocks and tree architecture in loess plateau of China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xilong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22359,51 +22359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22493,51 +22493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque scientifique de la Société Nationale d'Horticulture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France. SNHF - Société Nationale d'Horticulture de France, 56 p., 2010, L' arbre, vulnérable mais durable</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23961,51 +23961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Belhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24179,631 +24179,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From field phenotyping to GWAS: a multi-scale, multi-environment study to decipher the physiological and genetic determinants of apple tree responses to drought</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Summer drought impacts annual shoot growth dynamics in apple tree: a comparative study on three cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianyu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youke Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736281v1</w:t>
+                <w:t xml:space="preserve">hal-02736930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer drought impacts annual shoot growth dynamics in apple tree: a comparative study on three cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From field phenotyping to GWAS: a multi-scale, multi-environment study to decipher the physiological and genetic determinants of apple tree responses to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736930v1</w:t>
+                <w:t xml:space="preserve">hal-02736281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-Lidar as a new high-throughput methodology for studying the genetic determinisms of apple tree architecture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of bud dormancy process in apple: a genetic-molecular study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Falavigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Ahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736858v1</w:t>
+                <w:t xml:space="preserve">hal-02738151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit Tree adaptation to environmental stresses: new challenges for studying tree physiological responses and for breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">T-Lidar as a new high-throughput methodology for studying the genetic determinisms of apple tree architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738120v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of bud dormancy process in apple: a genetic-molecular study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fruit Tree adaptation to environmental stresses: new challenges for studying tree physiological responses and for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Falavigna</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738151v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using T-Lidar scans for high-throughput phenotyping of genotypic variability of apple tree architecture</w:t>
               </w:r>
@@ -24962,51 +24962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Bologna, Italy</w:t>
@@ -25163,506 +25163,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of bearing behaviors of 'velkopavlovicka' apricot clones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing T-LiDAR technology for high throughput phenotyping apple tree topological and architectural traits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meszaros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Krska</w:t>
+                <w:t xml:space="preserve">Olivier Simler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736905v1</w:t>
+                <w:t xml:space="preserve">hal-02738414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit growth and photosynthesis are differentially affected by local variation in source/sink relations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
+                <w:t xml:space="preserve">Multi-scale high-throughput phenotyping of an apple tree core collection under water stress condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737643v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale high-throughput phenotyping of an apple tree core collection under water stress condition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
+                <w:t xml:space="preserve">Fruit growth and photosynthesis are differentially affected by local variation in source/sink relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Belhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fumey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738372v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing T-LiDAR technology for high throughput phenotyping apple tree topological and architectural traits.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emma Carrié</w:t>
+                <w:t xml:space="preserve">Analysis of bearing behaviors of 'velkopavlovicka' apricot clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meszaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Krska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). BEL., Jun 2015, Shenyang, China. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1214.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738414v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of flowering regularity over years in an apple multi-family population</w:t>
               </w:r>
@@ -25776,520 +25776,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling the functional-structural plant models MAppleT and QualiTree to simulate carbon allocation and growth variability within Apple tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-Scale Model to explore Carbon Allocation in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 430 p., </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738017v1</w:t>
+                <w:t xml:space="preserve">hal-02736071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Scale Model to explore Carbon Allocation in Plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+                <w:t xml:space="preserve">Analysis of bearing and branching behavior of two apricot cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mészáros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Krška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, International Society for Horticultural Science, Jun 2015, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736071v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of bearing and branching behavior of two apricot cultivars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-scale model to explore carbon allocation in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guedon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Krška</w:t>
+                <w:t xml:space="preserve">F. Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gianelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Horticultural Science, Jun 2015, Montpellier, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.19⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.285 - 292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557746v1</w:t>
+                <w:t xml:space="preserve">hal-01557756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale model to explore carbon allocation in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Reyes</w:t>
+                <w:t xml:space="preserve">Coupling the functional-structural plant models MAppleT and QualiTree to simulate carbon allocation and growth variability within Apple tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Gianelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.285 - 292, </w:t>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 430 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557756v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of source/sink manipulations on within tree variations of floral induction and fruit weight</w:t>
               </w:r>
@@ -26681,51 +26681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Falavigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26774,295 +26774,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability and Genetic Variation of Plant Biomass, Transpiration, and Water Use Efficiency for an Apple Core-Collection.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. López</w:t>
+                <w:t xml:space="preserve">Reconstructing three-dimensional oil palm architecture from allometric relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Caliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, bologne, Italy. 437 p., </w:t>
+              <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736962v1</w:t>
+                <w:t xml:space="preserve">hal-01837341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing three-dimensional oil palm architecture from allometric relationships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Perez</w:t>
+                <w:t xml:space="preserve">Heritability and Genetic Variation of Plant Biomass, Transpiration, and Water Use Efficiency for an Apple Core-Collection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Caliman</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, bologne, Italy. 437 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837341v1</w:t>
+                <w:t xml:space="preserve">hal-02736962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a functional-structural model of oil palm able to assist the evaluation of genetic differences between progenies for architecture and radiation interception efficiency</w:t>
               </w:r>
@@ -27290,51 +27290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of young apple trees to soil water restriction: combining shoot morphology and leaf functioning over a range of genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Losciale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zibordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27463,51 +27463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium on Integrating Canopy, Rootstockand Environmental Physiology in Orchard Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27526,282 +27526,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analysis of the impact of carbon source-sink relationships on flowering patterns reveals that apple tree growth and functioning are determined by mechanisms occurring at the tree and shoot scales</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of high-resolution remotely sensed thermal-infrared imagery to high-throughput field phenotyping of an apple progeny submitted to water constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gomez Candon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jolivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium on Integrating Canopy, Rootstockand Environmental Physiology in Orchard Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29. International Horticultural Congress: IHC2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Brisbane, Australia. pp.243-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1127.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743276v1</w:t>
+                <w:t xml:space="preserve">hal-01544780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of high-resolution remotely sensed thermal-infrared imagery to high-throughput field phenotyping of an apple progeny submitted to water constraints</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The analysis of the impact of carbon source-sink relationships on flowering patterns reveals that apple tree growth and functioning are determined by mechanisms occurring at the tree and shoot scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Horticultural Congress: IHC2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Symposium on Integrating Canopy, Rootstockand Environmental Physiology in Orchard Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bologna, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1127.38⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01544780v1</w:t>
+                <w:t xml:space="preserve">hal-02743276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Long Term Water Deficit on Production and Flowering Occurrence in the 'Granny Smith' Apple Tree Cultivar</w:t>
               </w:r>
@@ -27839,51 +27839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. Dr. Luca Corelli-Grappadelli, Department of Agricultural Sciences, Università di Bologna, Aug 2016, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27902,385 +27902,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using hidden semi-Markov chains to compare the shoot structure of three different Almond cultivars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multi-Scale Model to explore Carbon Allocation in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on modelling in Fruit Research and Orchard management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2011, Saint-Jean-Sur-Richelieu, Canada</w:t>
+              <w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269214v1</w:t>
+                <w:t xml:space="preserve">hal-01245366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of light interception to geometrical traits of Apple trees: an in silico study based on MAppleT Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
+                <w:t xml:space="preserve">Using hidden semi-Markov chains to compare the shoot structure of three different Almond cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Negrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreto Contador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce D. Lampinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel G. Metcalf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on modelling in Fruit Research and Orchard management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Louvain, INT., Jun 2011, Saint-Jean-Sur-Richelieu, Canada</w:t>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2011, Saint-Jean-Sur-Richelieu, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269213v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Scale Model to explore Carbon Allocation in Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis of light interception to geometrical traits of Apple trees: an in silico study based on MAppleT Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqi Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Reyes</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Pallas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9. International Symposium on modelling in Fruit Research and Orchard management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Louvain, INT., Jun 2011, Saint-Jean-Sur-Richelieu, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245366v1</w:t>
+                <w:t xml:space="preserve">hal-01269213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput phenotyping of an apple core-collection for the identification of genotypes with high water use efficiency</w:t>
               </w:r>
@@ -28525,51 +28525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we efficiently characterize genes of agronomic interest in Olive: towards the genetic association studies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Khadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29120,51 +29120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste B. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Chagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique SNHF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). Paris, FRA., May 2013, Rennes, France. pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30225,51 +30225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using concepts of shoot growth and architecture to understand and predict responses of peach trees to pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore M. Dejong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Maria Negron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30389,64 +30389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Shanghai, China. pp.152-159</w:t>
@@ -30475,51 +30475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light interception efficiency of apple trees: A multi-scale computational study based on MAppleT model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqi Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30622,51 +30622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Saint-Jean-sur-Richelieu, Canada</w:t>
@@ -30695,51 +30695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using hidden semi-markov chain to compare the shoot structure of three different almond cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Negron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. M. Contador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30747,51 +30747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D. B. Lampiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. S. Metcalf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.M. T. Dejong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on modelling in Fruit Research and Orchard management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Saint-Jean-sur-Richelieu, Canada. 28 p</w:t>
@@ -30872,51 +30872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth E. Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres du Végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Angers, France</w:t>
@@ -30971,51 +30971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Ben Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Khadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31118,51 +31118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Y. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium ISHS Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Geneva, United States. pp.597-602, </w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31196,51 +31196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic linkage map of olive based on amplified fragment length polymorphism, intersimple sequence repeat and simple sequence repeat markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Khadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31315,273 +31315,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs detection for phenological traits within the Rosaceae family.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Introduction à la génétique des caractères : vers la construction d’idéotypes de variétés de pommiers pour des vergers agronomiquement performants et à faibles intrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana L. Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rosaceae Genomic Conference RGC5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural Research Council (ARC). Cape-Town, ZAF., Nov 2010, Cape-Town, South Africa</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs du DGAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Développement et Amélioration des Plantes (1098)., Oct 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821069v1</w:t>
+                <w:t xml:space="preserve">hal-02813746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la génétique des caractères : vers la construction d’idéotypes de variétés de pommiers pour des vergers agronomiquement performants et à faibles intrants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">QTLs detection for phenological traits within the Rosaceae family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs du DGAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Développement et Amélioration des Plantes (1098)., Oct 2010, France</w:t>
+              <w:t xml:space="preserve">5. Rosaceae Genomic Conference RGC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural Research Council (ARC). Cape-Town, ZAF., Nov 2010, Cape-Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813746v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit self-thinning in apple: QTL analysis of fruit self thinning character in an apple progeny</w:t>
               </w:r>
@@ -31686,243 +31686,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling complex perennial plant patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition-based model of pruning: Applications to apple trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien D. Fumey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756088v1</w:t>
+                <w:t xml:space="preserve">hal-02752156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition-based model of pruning: Applications to apple trees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling complex perennial plant patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godin</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.199-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752156v1</w:t>
+                <w:t xml:space="preserve">hal-00831784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling complex perennial plant patterns</w:t>
               </w:r>
@@ -31934,90 +31934,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.199-201</w:t>
+              <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831784v1</w:t>
+                <w:t xml:space="preserve">hal-02756088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research of positional candidate genes for biennial bearing in apple</w:t>
               </w:r>
@@ -32128,51 +32128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional-structural plant modeling: what are the applications in horticulture : What are the horticultural applications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Hanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32210,51 +32210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition-based Model of Pruning: Applications to Apple Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32331,51 +32331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling tree development: overview of open questions specific to fruit species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop for Young Researchers in Mathematical Biology (WYRMB)MBI workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathematical Biosciences Institutes (MBI). Ohio State University, USA., Sep 2010, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32564,64 +32564,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plant science department, UC Davis, Sep 2010, Davis, CA, United States. pp.50-52</w:t>
@@ -32644,277 +32644,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and genetic studies on phenology in temperate fruit tree species to adapt the flowering phase facing temperaature change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId813" w:history="1">
+                <w:t xml:space="preserve">QTL detection for phenological traits within the rosaceae family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine N. Brisson</w:t>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary congress ACCAE "Adapting to climate change : agriculture and ecosystems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t>
+              <w:t xml:space="preserve">5. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811581v1</w:t>
+                <w:t xml:space="preserve">hal-02821077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL detection for phenological traits within the rosaceae family</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId813" w:history="1">
+                <w:t xml:space="preserve">Ecological and genetic studies on phenology in temperate fruit tree species to adapt the flowering phase facing temperaature change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ruiz</w:t>
+                <w:t xml:space="preserve">Nadine N. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 1 p</w:t>
+              <w:t xml:space="preserve">Interdisciplinary congress ACCAE "Adapting to climate change : agriculture and ecosystems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821077v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a strategy for phenotyping architectural traits in mature F1 hybrids of an apple progeny</w:t>
               </w:r>
@@ -32939,51 +32939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33060,51 +33060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33123,351 +33123,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des idéotypes de variétés de pommier pour des vergers agronomiquement performants et à faibles intrants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">QTL analysis for growth and branching traits annually assessed along the trunk of three-year-old apple hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luciana L. Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’Innovations Agronomique CIAg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Angers, France</w:t>
+              <w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820392v1</w:t>
+                <w:t xml:space="preserve">hal-02758310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL analysis for growth and branching traits annually assessed along the trunk of three-year-old apple hybrids</w:t>
+                <w:t xml:space="preserve">Exploring the genetic determinisms of architectural and functional traits in an apple progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">I. International Symposium on Horticulture in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758310v1</w:t>
+                <w:t xml:space="preserve">hal-02758297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the genetic determinisms of architectural and functional traits in an apple progeny</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t>
+                <w:t xml:space="preserve">Construire des idéotypes de variétés de pommier pour des vergers agronomiquement performants et à faibles intrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana L. Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I. International Symposium on Horticulture in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Carrefours de l’Innovations Agronomique CIAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758297v1</w:t>
+                <w:t xml:space="preserve">hal-02820392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The volumetric component of individual leaf expansion: Taking into account sub-epidermal tissues in the description of leaf expansion over time</w:t>
               </w:r>
@@ -33612,51 +33612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does knowledge on fruit tree architecture and its implications for orchard management improve horticultural sustainability ? An overview of recent advances in the apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33858,51 +33858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the architecture of simulated trees in L-PEACH by integrating Markov chains and responses to pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lylian Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34005,51 +34005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo R. Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Prusinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34100,51 +34100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAppleT : simulation of apple tree development using mixed stochastic and biomechanical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34260,51 +34260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Ouandraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34336,164 +34336,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking carbon economy and architectural development of peach trees by integrating markovian models into L-PEACH</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Theodore M. Dejong</w:t>
+                <w:t xml:space="preserve">Analysis of the earliest observed expression of dwarfing rootstock effects on young apple trees, using markovian models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Seleznyova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Tustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.39, 1-3</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Canopy, Rootstocks and Environmental Physiology in Orchard Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831820v1</w:t>
+                <w:t xml:space="preserve">hal-02753254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of apple tree development using mixed statistical and biomechanical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -34515,306 +34502,319 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Prusinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. international workshop on functional-structural plant models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the earliest observed expression of dwarfing rootstock effects on young apple trees, using markovian models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+                <w:t xml:space="preserve">Plant Architecture Comparison Methods: a Review of Existing Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Ouangraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Canopy, Rootstocks and Environmental Physiology in Orchard Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.471--474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753254v1</w:t>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Architecture Comparison Methods: a Review of Existing Algorithms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking carbon economy and architectural development of peach trees by integrating markovian models into L-PEACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore M. Dejong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.471--474</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.39, 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306610v1</w:t>
+                <w:t xml:space="preserve">hal-00831820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contribution of foliage display and leaf functions to branch physiological capacities in two apple cultivars : a functional-structural modeling approach</w:t>
               </w:r>
@@ -35150,51 +35150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking carbon economy and architectural development of peach trees by integrating markovian models into L-PEACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35265,485 +35265,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrization of the functional-structural model for apple trees. Application to simulate photosynthesis and transpiration of fruiting branches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+                <w:t xml:space="preserve">Architectural diversity of apricot trees: which morphological characters can be used to classify cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">Guy Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">12. International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189156v1</w:t>
+                <w:t xml:space="preserve">hal-02752941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating markov chain models and L-systems to simulate the architectural development of apple trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Renton</w:t>
+                <w:t xml:space="preserve">Comparison of Tree Architecture Using Tree Edit Distances: Application to Two-Year-Old Apple Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Ouangraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Computer Modelling in Fruit Research and Orchard,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.63-70</w:t>
+              <w:t xml:space="preserve">XIII Eucarpia, biometrics in plant breeding section meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Austria. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120798v1</w:t>
+                <w:t xml:space="preserve">hal-00306607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural diversity of apricot trees: which morphological characters can be used to classify cultivars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
+                <w:t xml:space="preserve">Parametrization of the functional-structural model for apple trees. Application to simulate photosynthesis and transpiration of fruiting branches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Clauzel</w:t>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Avignon, France</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752941v1</w:t>
+                <w:t xml:space="preserve">hal-01189156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Tree Architecture Using Tree Edit Distances: Application to Two-Year-Old Apple Tree</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+                <w:t xml:space="preserve">Integrating markov chain models and L-systems to simulate the architectural development of apple trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Eucarpia, biometrics in plant breeding section meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Austria. pp.21</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Computer Modelling in Fruit Research and Orchard,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.63-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306607v1</w:t>
+                <w:t xml:space="preserve">hal-00120798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of apricot tree growth and development in three French growing areas</w:t>
               </w:r>
@@ -35755,51 +35755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Broquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35876,51 +35876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Apricot Culture and Decline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35945,51 +35945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to integrate knowledge on tree biology and physiology in future research?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Apricot Culture and Decline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36027,51 +36027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Markov models and L-systems to simulate the architectural development of apple trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Renton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36148,51 +36148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Apricot Breeding and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36230,51 +36230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Markov chain models and L-systems to simulate the architectural development of apple trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Renton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36364,51 +36364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International workshop on functional-structural plant models (FSPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.813-825, </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
@@ -36442,51 +36442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability of morphological and architectural characters in three pear progenies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36576,51 +36576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in whole-tree architectural studies for Apple cultivar characterization at INRA, France - Contribution to the ideotype approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36671,51 +36671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garcia-Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36874,51 +36874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and architectural traits on fruit trees which could be relevant for genetic studies : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37012,90 +37012,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of morphological and architectural traits of apricot cultivars grown in different environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Eucarpia Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Angers, France</w:t>
@@ -37118,286 +37118,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural development of branches of “Royal Gala” apple grafted on different rootstock/interstock combinations</w:t>
+                <w:t xml:space="preserve">Sour cherry isolate of Plum pox virus (PPV-SoC): monitoring of viral distribution in infected Prunus rootstocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Seleznyova</w:t>
+                <w:t xml:space="preserve">M. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Thorp</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+                <w:t xml:space="preserve">M. Glasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. International Horticultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">19. International Symposium on Virus and Virus-like Diseases of Temperate Fruit Crops - Fruit Tree Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762985v1</w:t>
+                <w:t xml:space="preserve">hal-02763004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sour cherry isolate of Plum pox virus (PPV-SoC): monitoring of viral distribution in infected Prunus rootstocks</w:t>
+                <w:t xml:space="preserve">Structural development of branches of “Royal Gala” apple grafted on different rootstock/interstock combinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bodin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">A. Seleznyova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Glasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Symposium on Virus and Virus-like Diseases of Temperate Fruit Crops - Fruit Tree Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">26. International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763004v1</w:t>
+                <w:t xml:space="preserve">hal-02762985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating knowledge of tree biology and physiology into models of fruit tree development: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37422,51 +37422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying inheritance of morphological and architectural traits on fruit trees: constraints and perspectives of INRA research programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37560,90 +37560,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of morphological and architectural traits of apricot varieties grown in different environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Angers, France</w:t>
@@ -37685,51 +37685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European pear architecture and fruiting-branch management : overview of an INRA research programm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Belouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37819,51 +37819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Broquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Marboutie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37970,51 +37970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D digitizing based on tree topology : application to study the variability of apple quality within the canopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38078,64 +38078,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical approach for analyzing sequences in fruit tree architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International symposium on computer modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38160,51 +38160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La digitalisation 3D de l'architecture aérienne de pommiers : son utilisation pour étudier la variabilité de la qualité des pommes dans l'arbre, en relation avec leur contexte végétatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38255,64 +38255,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la répartition des rameaux axillaires chez de jeunes scions de pommiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque sur les recherches fruitières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38363,51 +38363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38458,64 +38458,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la floraison le long de rameaux fructifères chez les Prunus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque sur les recherches fruitières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38540,64 +38540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation de la répartition des rameaux axillaires et des floraisons chez les arbres fruitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque sur les recherches fruitières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38635,64 +38635,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of different fruiting shoots of peach tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International symposium on computer modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38730,64 +38730,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration et analyse de l'architecture des arbres fruitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque sur les recherches fruitières INRA-CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38838,51 +38838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérisation 3D. Création industrielle et artistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38920,51 +38920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures et digitalisation de la structure topologique et géométrique des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Architecture, Structure et Mécanique de l'Arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39153,64 +39153,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the annual shoot structure of the apricot tree (CV Lambertin) in terms of axillary flowering and vegetative growth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39248,51 +39248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to get representations of real plants in computers for exploring their botanical organisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39641,51 +39641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Reffye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40122,51 +40122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Denoyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les productions fruitières à l’heure du changement climatique - Risques et opportunités en régions tempérées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -40532,77 +40532,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of Mediterranean fruit tree cultivation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Khadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Moukhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40657,51 +40657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics and genomics of tree architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Gion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40748,51 +40748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing fruit tree architecture: implications for tree management and fruit production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41188,64 +41188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring and analysing plants with the AMAPmod software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Caraglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41536,103 +41536,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MuSCA: a multi-scale model to explore carbon allocation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Gianelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Vaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -41851,51 +41851,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2AEF8B8"/>
+    <w:nsid w:val="BEF704D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -42082,51 +42082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-costes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4848-2745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03362559X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870626v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aqbouch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saaid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Zunino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae265/7786770" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Watson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bourhis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Bolbol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Costigliolo Rojas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alabad&#943;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andr&#233;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.70108" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Busnach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delalande" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1425.54" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.21" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Rakocevic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Takeshi Matsunaga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ant&#244;nio Almeida Pazianotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cochicho Ramalho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479724000036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583890v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grisafi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tombesi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Farinelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diae004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rojas Bustos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Branthomme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137945v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1366.40" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuling Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru Bai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1366.41" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1379.40" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mobeen Tahir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1117051" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhassine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierru-Bluy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17960" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Falavigna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Severing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2022.1342.6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo For&#231;a Baroni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliemar Campostrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.109934" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Ma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Ma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jidong Shi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Hussain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02085-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor da Silveira Falavigna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Lai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17710" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Garighan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huettel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10122665" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#243;mez-Cand&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1279.35" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kr&#353;ka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235347" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049915v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bluy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint-Joanis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa559" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.74" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tsui Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melba R Salazar-Gutierrez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Hoogenboom" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.571918" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02262908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Vaggi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagliavini Marco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz122" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara G&#243;mez&#8208;jim&#233;nez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Camuel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Planel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.11396" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chopard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69861-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Prats-Llin&#224;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fyhrie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy232" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348055v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Weg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Howard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0141-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385560v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01233" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317154v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Carri&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0137-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619483v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianyu Chen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youke Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy224" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626932v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01990" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837389v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Theveny" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caliman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.11.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVC9JFZ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx161" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620916v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905289v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aranzana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ar&#250;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bassi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0016-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621385v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx166" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564977v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Allard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00858" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605964v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.02065" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606754v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyhardi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trottier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14742" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sabau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0739-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Le&#243;n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Arias-Calder&#243;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l de La Rosa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-015-1569-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630994v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vanderzande" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Hias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edge-Garza" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Davey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1046-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635987v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amnon Haberman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ackerman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Crane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13190" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506477v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Losciale" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1408-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640192v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Yang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Long Chen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yun Zhang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Rang Zhang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1403-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377095v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Martinez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Han" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw068" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640747v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Barbosa Tosti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Androcioli-Filho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Du&#237;lio Brancher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-3762-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379652v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw085" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630416v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Gaaliche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna A&#1111;achi-Mezghani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Trad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15538362.2015.1126699" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298403v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C.A.M. Bink" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw130" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630743v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1440-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837331v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw203" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269197v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Sadok" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Garcia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Leon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127539" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120092v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negr&#243;n" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Contador" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D Lampinen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G Metcalf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP14025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269199v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Virlet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv355" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602474v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.112" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382125v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145540" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268749v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Han" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.12.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084462v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D. Lampinen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G. Metcalf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct282" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123080v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu034" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168777v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00666" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268740v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru309" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189913v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bechti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khelifi Touhami" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091016" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209963v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dheilly" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Guillou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Juchaux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.236117" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209909v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Sadok" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Essalouh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062831" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001342v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0158-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJP3XZH1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208603v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grati-Kamoun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-012-0548-x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0P361FBB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845353v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert297" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004766v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negron" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M. Dejong" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268004v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Haouane" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Moukhli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Damme" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061265" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267872v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790686v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costes Evelyne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0661-8" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D7172LSP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267946v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000433v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. T. Dejong" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Negron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Favreau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lopez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189595v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Devoghalaere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doucen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Keeling" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Payne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267776v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Velasco" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Gardiner" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err261" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647798v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mars" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.09.022" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5DWV6GB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859704v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000231" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645003v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Celton" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jammes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03823.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964804v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gorza" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02328.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644598v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakocevic" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Assad" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2011.00484.x" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8X27K9P1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806965v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Kelner" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq006" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665230v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinderella Grout" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/JASHS.135.6.548" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657564v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655988v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qzyg-r573" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665204v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0181-x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B35786C9B932747794EF43817600A2FA112BE0DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657672v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Ripetti" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escoute" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern049" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663340v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Smith" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Renton" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prusinkiewicz Przemyslaw" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08081" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664977v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo R. Favreau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08039" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831809v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350109v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ouangraoua" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9430-6" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99AF1C3DA224B939F343966E3E5FA136E1D07661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667629v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02374.x" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831808v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Favreau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189297v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659022v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Regnard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm222" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661544v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garcia-Villanueva" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm114" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655456v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-002" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018866v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Costes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Villanueva" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jourdan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regnard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj003" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120198v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renton" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl075" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-R3S34LMZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830062v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830071v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830066v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0037-1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662718v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Fournier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2006.11512049" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017402v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01405.x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000530v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680248v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salles" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mch054" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682936v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Belouin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Brouard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lelezec" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826993v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kelner" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg010" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669564v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Bodin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Glasa" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verger" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosba" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675542v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg178" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678659v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Seleznyova" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Thorp" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. White" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tustin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg072" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670056v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;don" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826991v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00249-2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ79Z6TZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677220v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodin Ferri" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Quiot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677468v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0139-1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9L7NJX40-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677008v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827468v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf078" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669324v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Barnett" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827473v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.2001.2392" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC0K26CQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696228v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Salles" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2000.11511277" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683894v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827479v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827483v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19990301" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885923v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827477v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1999.0923" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-Q071667Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684703v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684115v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695224v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caraglio" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827491v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/JASHS.122.1.53" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687897v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827489v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690702v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lichou" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kappel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704157v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audubert" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713355v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714462v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Demene" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715000v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707841v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704412v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703694v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701645v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rogier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaeger" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882855v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fournier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rogier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19930407" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283043v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Lan Nguyen" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080387v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sinclair-Waters" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bourdell&#232;s" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637620v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Joie" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I De Alfonso" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Brunton" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637615v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018893v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandez" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanho Jeong" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer El Khoury" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776574v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165706v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039867v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324429v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hugouvieux" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360590v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclercq" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324395v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735940v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Revers" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791152v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Morandi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfrini" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735538v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603216v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606180v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602912v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hanan" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837342v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740169v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604607v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602793v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Chi" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818281" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602977v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606193v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Krichen" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602913v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zanotelli" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400054v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918101v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269059v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.5" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799439v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalanne-Tisne" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229563v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez-Candon" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269060v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrang Zhang" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Gao" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.36" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605890v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanan" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397912.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209968v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kruisselbrink" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Voorrips" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268744v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jolivot" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269307v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00850843" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805295v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Han" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751324v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colonges" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440136v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637609v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829626v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142608v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765648v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04996816v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719479v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04996784v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924206v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coupel-Ledru" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059482v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053809v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andres Lalaguna" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736281v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736930v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736858v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738120v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738151v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ahier" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737993v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737203v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negron" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieslak" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182484v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1228.60" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736905v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meszaros" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krska" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737643v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738372v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738414v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simler" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01565681v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1229.3" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738017v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.9" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736071v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557746v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guedon" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.19" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557756v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyes" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gianelle" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.41" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735902v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737572v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.65" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735942v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736962v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.59" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837341v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.3" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837325v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602917v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818301" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506536v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zibordi" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Corelli-Grappadelli" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.71" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741813v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743276v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544780v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Virlet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez Candon" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1127.38" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377104v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269214v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269213v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245366v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reyes" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pallas" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743985v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269345v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1150.48" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269215v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Contreras" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743859v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Contador" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Lampinen" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Metcalf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847593v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808264v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267985v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939828v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B. Guitton" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Chagn&#233;" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850843v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268628v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labb&#233;" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269306v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267943v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267938v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267990v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Kholti" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. W&#252;nsche" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267942v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267994v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Kholti" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190207v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828851v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maria Negron" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Day" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790650v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267947v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828858v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligi Han" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000431v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. M. Contador" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. B. Lampiden" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. S. Metcalf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750402v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506160v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000198v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Fumey" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Gu&#233;don" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2011.903.82" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753538v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821069v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813746v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001348v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756088v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752156v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831784v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821842v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Foster" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gardiner" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819165v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831776v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813882v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821801v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753419v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811581v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821077v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755387v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758307v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merveille" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820392v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758310v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758297v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755821v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Conejero" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.372" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNM6X64X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964667v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838833v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756780v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Favreau" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dejong" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822608v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824696v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757128v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouandraoua" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831820v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756750v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753254v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Tustin" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. White" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306610v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189252v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831828v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831826v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755086v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Dejong" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189156v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120798v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752941v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306607v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755261v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Broquaire" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marboutie" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755458v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755014v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754819v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755173v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756691v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833214v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764096v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Belouin" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Lezec" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Simard" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764235v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762949v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190901v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758644v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lauri" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759748v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762985v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seleznyova" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thorp" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763004v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodin" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glasa" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762958v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761217v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762641v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759755v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760268v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827478v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765689v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771423v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765686v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765293v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767810v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764898v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770928v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769875v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767101v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765040v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766973v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827492v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827493v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772413v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774783v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774170v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lespinasse" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827496v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jay" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audubert" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lichou" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773916v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777435v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827497v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Reffye" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776981v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827498v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745367v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787599v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0658" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791187v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neils Bredmose" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.05056-1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800036v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaher" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796882v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2015.05.001" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821412v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/16411.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019850v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189226v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00019850" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827490v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834554v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775917v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787007v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844390v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Gianelle" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05073465v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-costes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4848-2745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03362559X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870626v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aqbouch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saaid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Zunino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae265/7786770" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Watson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bourhis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Bolbol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Costigliolo Rojas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alabad&#943;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andr&#233;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.70108" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Busnach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delalande" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1425.54" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.21" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Rakocevic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Takeshi Matsunaga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ant&#244;nio Almeida Pazianotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cochicho Ramalho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479724000036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583890v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grisafi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tombesi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Farinelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diae004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rojas Bustos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Branthomme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1379.40" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137945v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1366.40" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616936v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuling Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru Bai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1366.41" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mobeen Tahir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1117051" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhassine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierru-Bluy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17960" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Falavigna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Severing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2022.1342.6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo For&#231;a Baroni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliemar Campostrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.109934" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Ma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Ma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jidong Shi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Hussain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02085-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor da Silveira Falavigna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Lai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17710" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Garighan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huettel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10122665" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#243;mez-Cand&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1279.35" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kr&#353;ka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235347" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049915v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bluy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint-Joanis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa559" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.74" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Tsui Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melba R Salazar-Gutierrez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Hoogenboom" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.571918" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara G&#243;mez&#8208;jim&#233;nez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Camuel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Planel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.11396" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02262908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Vaggi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagliavini Marco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz122" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chopard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69861-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Prats-Llin&#224;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fyhrie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy232" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348055v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Weg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Howard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0141-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385560v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01233" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317154v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Carri&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0137-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619483v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianyu Chen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youke Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy224" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626932v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01990" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837389v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Theveny" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caliman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.11.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVC9JFZ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx161" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620916v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905289v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aranzana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ar&#250;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bassi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-018-0016-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621385v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx166" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564977v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Allard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00858" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605964v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.02065" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606754v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyhardi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trottier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14742" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sabau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0739-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635987v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amnon Haberman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ackerman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Crane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13190" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630994v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vanderzande" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Hias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edge-Garza" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Davey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1046-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506477v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Losciale" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1408-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269329v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Le&#243;n" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Arias-Calder&#243;n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l de La Rosa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-015-1569-y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640192v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Yang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Long Chen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yun Zhang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Rang Zhang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1403-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377095v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Martinez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Han" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw068" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640747v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Barbosa Tosti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Androcioli-Filho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Du&#237;lio Brancher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-3762-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379652v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw085" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630416v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Gaaliche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna A&#1111;achi-Mezghani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Trad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15538362.2015.1126699" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298403v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C.A.M. Bink" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw130" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630743v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1440-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837331v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw203" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269197v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Sadok" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Garcia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Leon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127539" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120092v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negr&#243;n" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Contador" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D Lampinen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G Metcalf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP14025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269199v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Virlet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv355" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602474v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.112" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382125v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145540" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268749v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Han" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.12.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168777v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00666" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084462v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce D. Lampinen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G. Metcalf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct282" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123080v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu034" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268740v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru309" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189913v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bechti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khelifi Touhami" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091016" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209963v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dheilly" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Guillou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Juchaux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.236117" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209909v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Sadok" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Essalouh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062831" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001342v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0158-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJP3XZH1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208603v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grati-Kamoun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-012-0548-x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0P361FBB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845353v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert297" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268004v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Haouane" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Moukhli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Damme" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061265" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004766v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M. Dejong" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267872v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790686v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costes Evelyne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0661-8" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D7172LSP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000433v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. T. Dejong" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Negron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Favreau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lopez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267946v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189595v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Devoghalaere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doucen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Keeling" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Payne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267776v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Velasco" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Gardiner" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err261" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647798v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mars" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.09.022" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5DWV6GB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859704v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000231" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645003v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Celton" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jammes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03823.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964804v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gorza" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02328.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644598v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakocevic" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Assad" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2011.00484.x" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8X27K9P1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806965v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Kelner" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq006" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665230v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinderella Grout" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/JASHS.135.6.548" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657564v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655988v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qzyg-r573" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665204v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0181-x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B35786C9B932747794EF43817600A2FA112BE0DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657672v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Ripetti" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escoute" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern049" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663340v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Smith" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Renton" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prusinkiewicz Przemyslaw" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08081" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664977v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo R. Favreau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08039" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831809v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350109v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ouangraoua" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9430-6" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99AF1C3DA224B939F343966E3E5FA136E1D07661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667629v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02374.x" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831808v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Favreau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189297v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659022v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Regnard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm222" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661544v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garcia-Villanueva" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm114" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655456v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-002" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018866v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Costes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Villanueva" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jourdan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regnard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj003" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120198v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renton" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl075" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-R3S34LMZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830062v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830071v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830066v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0037-1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662718v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Fournier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2006.11512049" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017402v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01405.x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000530v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680248v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salles" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mch054" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682936v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Belouin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Brouard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lelezec" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826993v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kelner" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg010" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675542v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg178" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670056v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;don" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678659v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Seleznyova" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Thorp" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. White" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tustin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg072" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669564v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Bodin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Glasa" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verger" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosba" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826991v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00249-2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ79Z6TZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677468v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0139-1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9L7NJX40-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677220v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodin Ferri" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Quiot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677008v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827468v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf078" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669324v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Barnett" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827473v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.2001.2392" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC0K26CQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696228v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Salles" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2000.11511277" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683894v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827479v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827483v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19990301" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885923v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827477v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1999.0923" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-Q071667Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684703v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684115v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695224v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caraglio" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827491v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/JASHS.122.1.53" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687897v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827489v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690702v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lichou" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kappel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704157v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audubert" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713355v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714462v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Demene" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715000v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707841v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704412v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703694v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701645v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rogier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaeger" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882855v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fournier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rogier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19930407" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283043v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Lan Nguyen" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080387v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sinclair-Waters" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bourdell&#232;s" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637620v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Joie" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I De Alfonso" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Brunton" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637615v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018893v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandez" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanho Jeong" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer El Khoury" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776574v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165706v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039867v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324429v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hugouvieux" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360590v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclercq" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324395v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735940v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Revers" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791152v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Morandi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfrini" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735538v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603216v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606180v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602912v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hanan" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837342v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740169v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604607v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602793v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Chi" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818281" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602977v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606193v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Krichen" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602913v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zanotelli" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400054v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918101v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269059v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.5" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799439v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalanne-Tisne" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229563v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez-Candon" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269060v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrang Zhang" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Gao" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.36" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605890v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanan" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397912.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209968v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kruisselbrink" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Voorrips" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268744v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jolivot" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269307v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00850843" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805295v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Han" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751324v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colonges" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440136v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637609v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829626v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142608v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765648v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04996816v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719479v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04996784v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924206v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coupel-Ledru" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059482v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053809v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andres Lalaguna" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736930v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736281v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738151v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ahier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736858v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738120v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737993v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737203v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negron" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieslak" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182484v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1228.60" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738414v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simler" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738372v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737643v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736905v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meszaros" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krska" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01565681v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1229.3" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736071v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557746v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guedon" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.19" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557756v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyes" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gianelle" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.41" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738017v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.9" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735902v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737572v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.65" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735942v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837341v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.3" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736962v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.59" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837325v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602917v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818301" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506536v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zibordi" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Corelli-Grappadelli" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.71" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741813v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544780v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Virlet" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez Candon" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1127.38" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743276v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377104v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245366v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reyes" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pallas" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269214v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269213v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743985v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269345v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1150.48" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269215v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Contreras" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743859v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Contador" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Lampinen" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Metcalf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847593v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808264v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267985v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939828v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B. Guitton" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Chagn&#233;" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850843v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268628v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labb&#233;" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269306v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267943v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267938v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267990v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Kholti" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. W&#252;nsche" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267942v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267994v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Kholti" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190207v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828851v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maria Negron" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Day" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790650v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267947v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828858v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligi Han" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000431v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. M. Contador" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. B. Lampiden" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. S. Metcalf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750402v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506160v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000198v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Fumey" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Gu&#233;don" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2011.903.82" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753538v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813746v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821069v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001348v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752156v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831784v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756088v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821842v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Foster" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gardiner" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819165v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831776v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813882v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821801v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753419v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821077v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811581v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755387v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758307v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merveille" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758310v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758297v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820392v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755821v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Conejero" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.372" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNM6X64X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964667v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838833v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756780v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Favreau" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dejong" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822608v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824696v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757128v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouandraoua" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753254v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Tustin" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. White" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756750v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306610v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831820v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189252v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831828v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831826v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755086v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Dejong" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752941v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306607v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189156v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120798v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755261v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Broquaire" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marboutie" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755458v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755014v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754819v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755173v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756691v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833214v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764096v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Belouin" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Lezec" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Simard" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764235v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762949v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190901v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758644v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lauri" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759748v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763004v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodin" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glasa" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762985v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seleznyova" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thorp" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762958v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761217v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762641v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759755v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760268v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827478v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765689v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771423v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765686v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765293v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767810v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764898v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770928v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769875v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767101v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765040v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766973v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827492v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827493v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772413v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774783v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774170v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lespinasse" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827496v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jay" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audubert" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lichou" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773916v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777435v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827497v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Reffye" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776981v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827498v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745367v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787599v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0658" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791187v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neils Bredmose" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.05056-1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800036v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaher" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796882v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2015.05.001" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821412v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/16411.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019850v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189226v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00019850" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827490v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834554v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775917v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787007v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844390v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Gianelle" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05073465v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>