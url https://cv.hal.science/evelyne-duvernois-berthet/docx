--- v0 (2026-03-24)
+++ v1 (2026-04-25)
@@ -1613,709 +1613,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological adjustments and transcriptome reprogramming are involved in the acclimation to salinity gradients in diatoms</w:t>
+                <w:t xml:space="preserve">Insights from the Shell Proteome: Biomineralization to Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bussard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Corre</w:t>
+                <w:t xml:space="preserve">Jaison Arivalagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
+                <w:t xml:space="preserve">Tejaswi Yarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne E. Duvernois-Berthet</w:t>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+                <w:t xml:space="preserve">Victoria Sleight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (3), pp.909-925. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (1), pp.66-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msw219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02283645v1</w:t>
+                <w:t xml:space="preserve">hal-03370644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from the Shell Proteome: Biomineralization to Adaptation</w:t>
+                <w:t xml:space="preserve">Physiological adjustments and transcriptome reprogramming are involved in the acclimation to salinity gradients in diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaison Arivalagan</w:t>
+                <w:t xml:space="preserve">Adrien Bussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tejaswi Yarra</w:t>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Marie</w:t>
+                <w:t xml:space="preserve">Evelyne E. Duvernois-Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Sleight</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (1), pp.66-77. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), pp.909-925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msw219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370644v1</w:t>
+                <w:t xml:space="preserve">mnhn-02283645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep sexual dimorphism in adult medaka fish liver highlighted by multi-omic approach</w:t>
+                <w:t xml:space="preserve">Improved Genome Editing Efficiency and Flexibility Using Modified Oligonucleotides with TALEN and CRISPR-Cas9 Nucleases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qin Qiao</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Le Manach</w:t>
+                <w:t xml:space="preserve">Charlotte Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Sotton</w:t>
+                <w:t xml:space="preserve">Marine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Huet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
+                <w:t xml:space="preserve">Anne de Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep32459⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (9), pp.2263-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368277v1</w:t>
+                <w:t xml:space="preserve">hal-01371505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated omic analysis of hepatic alteration in medaka fish chronically exposed to cyanotoxins with possible mechanisms of reproductive toxicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Deep sexual dimorphism in adult medaka fish liver highlighted by multi-omic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soraya Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.10.029⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.32459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep32459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01493865v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Genome Editing Efficiency and Flexibility Using Modified Oligonucleotides with TALEN and CRISPR-Cas9 Nucleases.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated omic analysis of hepatic alteration in medaka fish chronically exposed to cyanotoxins with possible mechanisms of reproductive toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qin Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Renaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Charpentier</w:t>
+                <w:t xml:space="preserve">Hélène Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de Cian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Cochennec</w:t>
+                <w:t xml:space="preserve">Soraya Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219, pp.119 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.10.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.02.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01371505v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dlx5 and Dlx6 control uterine adenogenesis during post-natal maturation: possible consequences for endometriosis</w:t>
               </w:r>
@@ -2563,295 +2563,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ncPRO-seq: a tool for annotation and profiling of ncRNAs in sRNA-seq data</w:t>
+                <w:t xml:space="preserve">The Arabidopsis TRM1-TON1 interaction reveals a recruitment network common to plant cortical microtubule arrays and eukaryotic centrosomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Chen</w:t>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Servant</w:t>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Toedling</w:t>
+                <w:t xml:space="preserve">Yann Duroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sarazin</w:t>
+                <w:t xml:space="preserve">Anna Christodoulidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marchais</w:t>
+                <w:t xml:space="preserve">Sylvie Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (23), pp.3147-3149. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (1), pp.178-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.111.089748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770015v1</w:t>
+                <w:t xml:space="preserve">hal-00672817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis TRM1-TON1 interaction reveals a recruitment network common to plant cortical microtubule arrays and eukaryotic centrosomes.</w:t>
+                <w:t xml:space="preserve">ncPRO-seq: a tool for annotation and profiling of ncRNAs in sRNA-seq data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+                <w:t xml:space="preserve">C.J. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Goussot</w:t>
+                <w:t xml:space="preserve">N. Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Duroc</w:t>
+                <w:t xml:space="preserve">J. Toedling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Christodoulidou</w:t>
+                <w:t xml:space="preserve">A. Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Steyaert</w:t>
+                <w:t xml:space="preserve">A. Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (1), pp.178-91. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (23), pp.3147-3149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.111.089748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672817v1</w:t>
+                <w:t xml:space="preserve">hal-00770015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
               </w:r>
@@ -3061,51 +3061,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E93D87E6"/>
+    <w:nsid w:val="B0124F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3292,51 +3292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-duvernois-berthet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1442-6603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395709v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Giovannangeli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88564-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286192v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delagoutte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leemans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spirhanzlova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Couderq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le M&#233;vel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032588" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Scharwatt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buchholz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schr&#233;vel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08700-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343705v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lancrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Joubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Routhier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167497" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaa046.512" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02515244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Trzaska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Amand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15140-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seugnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolaji Seffou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Herrero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56051-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.03.037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bellessort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grouthier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Lombares" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S163611" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13398" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Arivalagan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswi Yarra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sleight" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw219" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Qiao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Manach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32459" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2QB4ZT5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371505v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cochennec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.02.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Cardinal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Garagnani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv452" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370677v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Ito" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Tarutani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiko Kim To" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005154" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toedling" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarazin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts587" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672817v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Christodoulidou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Steyaert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.089748" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-duvernois-berthet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1442-6603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395709v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Giovannangeli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88564-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286192v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delagoutte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leemans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spirhanzlova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Couderq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le M&#233;vel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032588" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Scharwatt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buchholz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schr&#233;vel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08700-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343705v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lancrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Joubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Routhier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167497" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaa046.512" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02515244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Trzaska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Amand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15140-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seugnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolaji Seffou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Herrero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56051-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.03.037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bellessort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grouthier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Lombares" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S163611" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Arivalagan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswi Yarra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sleight" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw219" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13398" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charpentier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cochennec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.02.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368277v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Qiao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Manach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32459" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2QB4ZT5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Cardinal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Garagnani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv452" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370677v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Ito" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Tarutani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiko Kim To" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005154" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Christodoulidou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Steyaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.089748" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toedling" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts587" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>