--- v1 (2026-04-25)
+++ v2 (2026-05-27)
@@ -964,278 +964,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome comparison of a natural T3 regulated process and a treatment with T3</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2,6-Diaminopurine as a highly potent corrector of UGA nonsense mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Sachs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Trzaska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jendso/bvaa046.512⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15140-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928573v1</w:t>
+                <w:t xml:space="preserve">hal-02515244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,6-Diaminopurine as a highly potent corrector of UGA nonsense mutations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Leroy</w:t>
+                <w:t xml:space="preserve">Transcriptome comparison of a natural T3 regulated process and a treatment with T3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marchand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.1509. </w:t>
+              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ENDO 2020 Abstracts Scheduled for the Annual Meeting of the Endocrine Society – March 28 – 31, 2020 - San Francisco, California (Cancelled) 4 (Supplement_1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15140-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/jendso/bvaa046.512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515244v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced central and peripheral inflammatory responses and increased mitochondrial activity contribute to diet-induced obesity resistance in WSB/EiJ mice</w:t>
               </w:r>
@@ -1349,291 +1349,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive gland transcriptomics uncovers a diversity of genes involved in glue formation in marine tube-building polychaetes</w:t>
+                <w:t xml:space="preserve">Comparative analysis of molecular signatures suggests the use of gabapentin for the management of endometriosis-associated pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Buffet</w:t>
+                <w:t xml:space="preserve">Brice Bellessort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
+                <w:t xml:space="preserve">Anne Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+                <w:t xml:space="preserve">Virginie Grouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille de Lombares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2018.03.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (19), pp.715-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/JPR.S163611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323016v1</w:t>
+                <w:t xml:space="preserve">hal-02135634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of molecular signatures suggests the use of gabapentin for the management of endometriosis-associated pain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adhesive gland transcriptomics uncovers a diversity of genes involved in glue formation in marine tube-building polychaetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bachelot</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Grouthier</w:t>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille de Lombares</w:t>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (19), pp.715-725. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.316-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/JPR.S163611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2018.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135634v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from the Shell Proteome: Biomineralization to Adaptation</w:t>
               </w:r>
@@ -1766,51 +1766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological adjustments and transcriptome reprogramming are involved in the acclimation to salinity gradients in diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2301,90 +2301,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dlx5 and Dlx6 control uterine adenogenesis during post-natal maturation: possible consequences for endometriosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bellessort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Garagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3061,51 +3061,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0124F25"/>
+    <w:nsid w:val="459A4CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3292,51 +3292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-duvernois-berthet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1442-6603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395709v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Giovannangeli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88564-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286192v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delagoutte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leemans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spirhanzlova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Couderq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le M&#233;vel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032588" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Scharwatt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buchholz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schr&#233;vel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08700-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343705v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lancrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Joubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Routhier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167497" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaa046.512" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02515244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Trzaska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Amand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15140-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seugnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolaji Seffou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Herrero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56051-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.03.037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bellessort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grouthier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Lombares" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S163611" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Arivalagan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswi Yarra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sleight" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw219" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13398" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charpentier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cochennec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.02.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368277v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Qiao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Manach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32459" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2QB4ZT5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Cardinal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Garagnani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv452" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370677v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Ito" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Tarutani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiko Kim To" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005154" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Christodoulidou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Steyaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.089748" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toedling" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts587" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-duvernois-berthet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1442-6603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395709v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Giovannangeli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88564-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286192v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delagoutte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leemans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spirhanzlova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Couderq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le M&#233;vel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032588" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Scharwatt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buchholz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schr&#233;vel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08700-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343705v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lancrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Joubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Routhier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167497" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02515244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Trzaska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Amand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15140-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaa046.512" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seugnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolaji Seffou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Herrero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56051-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bellessort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grouthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Lombares" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S163611" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.03.037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Arivalagan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswi Yarra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sleight" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw219" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13398" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charpentier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cochennec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.02.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368277v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Qiao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Manach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32459" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2QB4ZT5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Cardinal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Garagnani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv452" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370677v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Ito" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Tarutani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiko Kim To" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005154" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Christodoulidou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Steyaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.089748" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toedling" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts587" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>