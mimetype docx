--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -464,399 +464,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of tamping-based specimen preparation methods on static liquefaction of loose silty sand</w:t>
+                <w:t xml:space="preserve">Effect of the loading frequency on the sand liquefaction behaviour in cyclic triaxial tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhehao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qingyun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Canou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 143 (4), pp.106592. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106592⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 147, pp.106779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313250v1</w:t>
+                <w:t xml:space="preserve">hal-04313255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the loading frequency on the sand liquefaction behaviour in cyclic triaxial tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preconditioning strategies for vectorial finite element linear systems arising from phase-field models for fracture mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106779⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373, pp.113472 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313255v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioning strategies for vectorial finite element linear systems arising from phase-field models for fracture mechanics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of tamping-based specimen preparation methods on static liquefaction of loose silty sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhehao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Canou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 373, pp.113472 -. </w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (4), pp.106592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493484v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an auto compensation system in cyclic triaxial apparatus for liquefaction analysis</w:t>
               </w:r>
@@ -868,51 +868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhehao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyun Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1106,51 +1106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhehao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1236,51 +1236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2666,84 +2666,84 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Crozet</w:t>
+                <w:t xml:space="preserve">Crozet Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National de l'AFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Le Gosier, France</w:t>
+              <w:t xml:space="preserve">11ème colloque scientifique de l'AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Gosier (Guadeloupe), France. pp.166-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04504799v1</w:t>
+                <w:t xml:space="preserve">hal-04355492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique des essais de liquéfaction sur table vibrante</w:t>
               </w:r>
@@ -2761,84 +2761,84 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crozet Vincent</w:t>
+                <w:t xml:space="preserve">Vincent Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque scientifique de l'AFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Gosier (Guadeloupe), France. pp.166-171</w:t>
+              <w:t xml:space="preserve">11ème Colloque National de l'AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355492v1</w:t>
+                <w:t xml:space="preserve">cea-04504799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LICORNE a benchmark on numerical method for non-linear site response analysis involving pore water pressure</w:t>
               </w:r>
@@ -3243,51 +3243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Cabellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque National de Génie Parasismique AFPS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
@@ -3454,64 +3454,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Goal of the New Approach to Reactor Safety Improvements (NARSIS) Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Strubelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3566,51 +3566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing 1D-3C et 1D-1C nonlinear dynamic responses of deep and shallow japanese sites, considering various assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Foerster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3635,51 +3635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of various numerical assumptions for 1-D nonlinear site response analysis on real sites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Foerster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Santiago Du Chili, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4039,372 +4039,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing resilience of communities and territories facing natural and na-tech hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hormoz Modaressi</w:t>
+                <w:t xml:space="preserve">Simulations Sismiques à Grande Échelle/Haute Fréquence de la Région de Pointe-à-Pitre par la Méthode des Éléments Spectraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">8eme colloque AFPS, Vers une maitrise durable du risque sismique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Champs-sur-Marne, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582382v1</w:t>
+                <w:t xml:space="preserve">hal-00605317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Geology to Realistic Large-Scale Spectral-Element Earthquake Simulations in the Pointe-à-Pitre Region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bourdon</w:t>
+                <w:t xml:space="preserve">Enhancing resilience of communities and territories facing natural and na-tech hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hormoz Modaressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe(19th Caribbean Geological Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581352v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations Sismiques à Grande Échelle/Haute Fréquence de la Région de Pointe-à-Pitre par la Méthode des Éléments Spectraux</w:t>
+                <w:t xml:space="preserve">From Geology to Realistic Large-Scale Spectral-Element Earthquake Simulations in the Pointe-à-Pitre Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Courrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8eme colloque AFPS, Vers une maitrise durable du risque sismique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Champs-sur-Marne, France. 8 p</w:t>
+              <w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe(19th Caribbean Geological Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605317v1</w:t>
+                <w:t xml:space="preserve">hal-00581352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different numerical methodologies to derive fragility curves of RC buildings with soil-structure interactions</w:t>
               </w:r>
@@ -5227,51 +5227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robin-Boudaoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.113893" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03977529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atte Helminen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Fares" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111954" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106592" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Peng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Badri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foerster" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113472" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106707" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02641363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raimond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guigueno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1765198" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2020.106276" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;fabian Bonilla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150284" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00958562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ulrich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9606-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Wijesundara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/173450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mavrouli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitilakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zuccaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corominas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-014-0573-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Wijesundara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.294" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.02.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557667v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-1781-2010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.12.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03644500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9034-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMCSD894-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2006.02.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02L8HDJW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04504799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crozet Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Khalil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves-Fernandes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiaradonna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03948869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lo Frano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Cancemi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Foerster" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Daniell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Vardon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5860" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02442856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Cabellero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494719v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Fernandes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Montoya-Noguera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquet Mathieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400202v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strubelj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gelis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023955v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00582382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vagner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00605317v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00591773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560485v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.490" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ECAP0918" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robin-Boudaoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.113893" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03977529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atte Helminen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Fares" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111954" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Peng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Badri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foerster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113472" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106707" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02641363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raimond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guigueno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1765198" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2020.106276" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;fabian Bonilla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150284" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00958562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ulrich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9606-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Wijesundara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/173450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mavrouli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitilakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zuccaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corominas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-014-0573-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Wijesundara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.294" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.02.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557667v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-1781-2010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.12.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03644500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9034-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMCSD894-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2006.02.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02L8HDJW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crozet Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04504799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Khalil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves-Fernandes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiaradonna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03948869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lo Frano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Cancemi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Foerster" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Daniell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Vardon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5860" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02442856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Cabellero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494719v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Fernandes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Montoya-Noguera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquet Mathieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400202v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strubelj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gelis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023955v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00605317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00582382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vagner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00591773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560485v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.490" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ECAP0918" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>