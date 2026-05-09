--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -464,884 +464,884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the loading frequency on the sand liquefaction behaviour in cyclic triaxial tests</w:t>
+                <w:t xml:space="preserve">Development of an auto compensation system in cyclic triaxial apparatus for liquefaction analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhehao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyun Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
+                <w:t xml:space="preserve">Baptiste Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Canou</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 147, pp.106779. </w:t>
+              <w:t xml:space="preserve">, 2021, 144, pp.106707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313255v1</w:t>
+                <w:t xml:space="preserve">hal-04313267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioning strategies for vectorial finite element linear systems arising from phase-field models for fracture mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of tamping-based specimen preparation methods on static liquefaction of loose silty sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhehao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Badri</w:t>
+                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rastiello</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Canou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113472⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (4), pp.106592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493484v1</w:t>
+                <w:t xml:space="preserve">hal-04313250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of tamping-based specimen preparation methods on static liquefaction of loose silty sand</w:t>
+                <w:t xml:space="preserve">Effect of the loading frequency on the sand liquefaction behaviour in cyclic triaxial tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhehao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Canou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 143 (4), pp.106592. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106592⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 147, pp.106779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313250v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an auto compensation system in cyclic triaxial apparatus for liquefaction analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Qingyun Peng</w:t>
+                <w:t xml:space="preserve">Preconditioning strategies for vectorial finite element linear systems arising from phase-field models for fracture mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chabot</w:t>
+                <w:t xml:space="preserve">G. Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dupla</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 144, pp.106707. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373, pp.113472 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313267v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic safety assessment for internal and external events/ European projects H2020-NARSIS and FP7-ASAMPSA_E</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation on the undrained shear strength of loose sand with added materials at various mean diameter ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhehao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Canou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Guigueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2019012⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137, pp.106276 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2020.106276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02641363v1</w:t>
+                <w:t xml:space="preserve">hal-03491654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of liquefaction resistance: effect of non-plastic silt content on sand matrix</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic safety assessment for internal and external events/ European projects H2020-NARSIS and FP7-ASAMPSA_E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guigueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (7), pp.2671-2689. </w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1765198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2019012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313280v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02641363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the undrained shear strength of loose sand with added materials at various mean diameter ratios</w:t>
+                <w:t xml:space="preserve">Experimental study of liquefaction resistance: effect of non-plastic silt content on sand matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhehao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 137, pp.106276 -. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (7), pp.2671-2689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2020.106276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1765198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491654v1</w:t>
+                <w:t xml:space="preserve">hal-04313280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRENOLIN: International benchmark on 1D nonlinear site‐response analysis—Validation phase exercise</w:t>
               </w:r>
@@ -2156,248 +2156,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric studies and quantitative assessment of the vulnerability of a RC frame building exposed to differential settlements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+                <w:t xml:space="preserve">High-performance finite-element simulations of seismic wave propagation in three-dimensional non linear inelastic geological media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dupros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-10-1781-2010⟩</w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36, pp.308-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2009.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557667v1</w:t>
+                <w:t xml:space="preserve">hal-00537930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance finite-element simulations of seismic wave propagation in three-dimensional non linear inelastic geological media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent de Martin</w:t>
+                <w:t xml:space="preserve">Parametric studies and quantitative assessment of the vulnerability of a RC frame building exposed to differential settlements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 36, pp.308-325. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (9), p. 1781-1792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2009.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-10-1781-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537930v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear numerical method for earthquake site response analysis II — case studies</w:t>
               </w:r>
@@ -2666,84 +2666,84 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crozet Vincent</w:t>
+                <w:t xml:space="preserve">Vincent Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque scientifique de l'AFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Gosier (Guadeloupe), France. pp.166-171</w:t>
+              <w:t xml:space="preserve">11ème Colloque National de l'AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355492v1</w:t>
+                <w:t xml:space="preserve">cea-04504799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique des essais de liquéfaction sur table vibrante</w:t>
               </w:r>
@@ -2761,84 +2761,84 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Crozet</w:t>
+                <w:t xml:space="preserve">Crozet Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National de l'AFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Le Gosier, France</w:t>
+              <w:t xml:space="preserve">11ème colloque scientifique de l'AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Gosier (Guadeloupe), France. pp.166-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04504799v1</w:t>
+                <w:t xml:space="preserve">hal-04355492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LICORNE a benchmark on numerical method for non-linear site response analysis involving pore water pressure</w:t>
               </w:r>
@@ -3243,51 +3243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Cabellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque National de Génie Parasismique AFPS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
@@ -3454,64 +3454,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Goal of the New Approach to Reactor Safety Improvements (NARSIS) Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Strubelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3566,51 +3566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing 1D-3C et 1D-1C nonlinear dynamic responses of deep and shallow japanese sites, considering various assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Foerster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3635,51 +3635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of various numerical assumptions for 1-D nonlinear site response analysis on real sites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Foerster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Santiago Du Chili, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3730,51 +3730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3851,51 +3851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4039,493 +4039,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations Sismiques à Grande Échelle/Haute Fréquence de la Région de Pointe-à-Pitre par la Méthode des Éléments Spectraux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent de Martin</w:t>
+                <w:t xml:space="preserve">Comparison of different numerical methodologies to derive fragility curves of RC buildings with soil-structure interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hormoz Modaressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bourdon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8eme colloque AFPS, Vers une maitrise durable du risque sismique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Champs-sur-Marne, France. 8 p</w:t>
+              <w:t xml:space="preserve">EURODYN 2011, Eighth International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605317v1</w:t>
+                <w:t xml:space="preserve">hal-00591773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing resilience of communities and territories facing natural and na-tech hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hormoz Modaressi</w:t>
+                <w:t xml:space="preserve">Simulations Sismiques à Grande Échelle/Haute Fréquence de la Région de Pointe-à-Pitre par la Méthode des Éléments Spectraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">8eme colloque AFPS, Vers une maitrise durable du risque sismique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Champs-sur-Marne, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582382v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Geology to Realistic Large-Scale Spectral-Element Earthquake Simulations in the Pointe-à-Pitre Region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
+                <w:t xml:space="preserve">Enhancing resilience of communities and territories facing natural and na-tech hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hormoz Modaressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe(19th Caribbean Geological Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581352v1</w:t>
+                <w:t xml:space="preserve">hal-00582382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different numerical methodologies to derive fragility curves of RC buildings with soil-structure interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+                <w:t xml:space="preserve">From Geology to Realistic Large-Scale Spectral-Element Earthquake Simulations in the Pointe-à-Pitre Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2011, Eighth International Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe(19th Caribbean Geological Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591773v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled hydromechanical fault model for the study of the integrity and safety of geological storage of CO2</w:t>
               </w:r>
@@ -5227,51 +5227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robin-Boudaoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.113893" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03977529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atte Helminen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Fares" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111954" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Peng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Badri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foerster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113472" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106707" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02641363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raimond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guigueno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1765198" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2020.106276" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;fabian Bonilla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150284" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00958562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ulrich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9606-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Wijesundara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/173450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mavrouli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitilakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zuccaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corominas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-014-0573-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Wijesundara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.294" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.02.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557667v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-1781-2010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.12.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03644500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9034-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMCSD894-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2006.02.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02L8HDJW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crozet Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04504799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Khalil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves-Fernandes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiaradonna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03948869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lo Frano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Cancemi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Foerster" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Daniell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Vardon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5860" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02442856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Cabellero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494719v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Fernandes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Montoya-Noguera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquet Mathieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400202v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strubelj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gelis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023955v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00605317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00582382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vagner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00591773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560485v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.490" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ECAP0918" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robin-Boudaoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.113893" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03977529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atte Helminen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Fares" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111954" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Peng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106707" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106592" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106779" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Badri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foerster" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113472" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2020.106276" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02641363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raimond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guigueno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1765198" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;fabian Bonilla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150284" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00958562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ulrich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9606-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Wijesundara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/173450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mavrouli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitilakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zuccaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corominas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-014-0573-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Wijesundara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.294" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2011.02.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00537930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.12.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-1781-2010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03644500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9034-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMCSD894-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2006.02.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02L8HDJW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04504799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crozet Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Khalil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves-Fernandes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiaradonna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03948869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lo Frano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Cancemi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Foerster" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Daniell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Vardon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5860" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02442856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Cabellero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494719v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Fernandes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Montoya-Noguera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquet Mathieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400202v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strubelj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gelis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023955v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00591773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00605317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00582382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vagner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560485v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.490" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00997032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ECAP0918" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>