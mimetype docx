--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -589,295 +589,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of rearing mode on gastro-intestinal microbiota and development, immunocompetence, sanitary status and growth performance of lambs from birth to two months of age</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review: Towards the next-generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Lebbaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Guillot</w:t>
+                <w:t xml:space="preserve">R. Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bernard</w:t>
+                <w:t xml:space="preserve">M. Davoudkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-023-00255-7⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (Suppl. 5), pp.100984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167959v1</w:t>
+                <w:t xml:space="preserve">hal-04255485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Towards the next-generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Fakih</w:t>
+                <w:t xml:space="preserve">Effects of rearing mode on gastro-intestinal microbiota and development, immunocompetence, sanitary status and growth performance of lambs from birth to two months of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dunière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E. Robles-Rodriguez</w:t>
+                <w:t xml:space="preserve">Yacine Lebbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rubino</w:t>
+                <w:t xml:space="preserve">Mickael Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (Suppl. 5), pp.100984. </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-023-00255-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255485v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium &amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt; S85</w:t>
               </w:r>
@@ -991,567 +991,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbial genomics: from cells to genes (and back to cells)</w:t>
+                <w:t xml:space="preserve">A live yeast supplementation to gestating ewes improves bioactive molecule composition in colostrum with no impact on its bacterial composition and beneficially affects immune status of the offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Popova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Fakih</w:t>
+                <w:t xml:space="preserve">Lysiane Duniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin B Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Steele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline S Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/cabireviews202217025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.1 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jns.2022.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929845v1</w:t>
+                <w:t xml:space="preserve">hal-03564025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global phylogenomic and metabolic reconstruction of the large intestine bacterial community of domesticated cattle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistent Circulation of Enterohemorrhagic Escherichia coli (EHEC) O157:H7 in Cattle Farms: Characterization of Enterohemorrhagic Escherichia coli O157:H7 Strains and Fecal Microbial Communities of Bovine Shedders and Non-shedders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brinch</w:t>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mazuy-Cruchaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Loukiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-022-01357-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.852475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794085v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A live yeast supplementation to gestating ewes improves bioactive molecule composition in colostrum with no impact on its bacterial composition and beneficially affects immune status of the offspring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rumen microbial genomics: from cells to genes (and back to cells)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A Steele</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline S Achard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.1 - 18. </w:t>
+              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jns.2022.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/cabireviews202217025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03564025v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Circulation of Enterohemorrhagic Escherichia coli (EHEC) O157:H7 in Cattle Farms: Characterization of Enterohemorrhagic Escherichia coli O157:H7 Strains and Fecal Microbial Communities of Bovine Shedders and Non-shedders</w:t>
+                <w:t xml:space="preserve">A global phylogenomic and metabolic reconstruction of the large intestine bacterial community of domesticated cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+                <w:t xml:space="preserve">S. Teseo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Otani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brinch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Loukiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, 13 p. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.852475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-022-01357-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629852v1</w:t>
+                <w:t xml:space="preserve">hal-03794085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Digestive Microbiota, Rumen Fermentations and Oxidative Stress around Parturition Are Alleviated by Live Yeast Feed Supplementation to Gestating Ewes</w:t>
               </w:r>
@@ -1563,77 +1563,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dunière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Esparteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Lebbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (6), </w:t>
@@ -1665,559 +1665,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaning-associated feed deprivation stress causes microbiota disruptions in a novel mucin-containing in vitro model of the piglet colon (MPigut-IVM)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vivo Competitions between Fibrobacter succinogenes, Ruminococcus flavefaciens, and Ruminoccus albus in a Gnotobiotic Sheep Model Revealed by Multi-Omic Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Denis</w:t>
+                <w:t xml:space="preserve">Carl J Yeoman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Christopher J Fields</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom van de Wiele</w:t>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40104-021-00584-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.03533-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267076v1</w:t>
+                <w:t xml:space="preserve">hal-03167391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional analysis reveals specific niche factors and response to environmental stresses of enterohemorrhagic Escherichia coli O157:H7 in bovine digestive contents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FI: The Fecobiome Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Segura</w:t>
+                <w:t xml:space="preserve">Serafino Teseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Durand</w:t>
+                <w:t xml:space="preserve">Saria Otani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mhammed Benbakkar</w:t>
+                <w:t xml:space="preserve">Frank Møller Aarestrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-021-02343-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/fpd.2021.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400443v1</w:t>
+                <w:t xml:space="preserve">hal-03510859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FI: The Fecobiome Initiative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+                <w:t xml:space="preserve">Weaning-associated feed deprivation stress causes microbiota disruptions in a novel mucin-containing in vitro model of the piglet colon (MPigut-IVM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serafino Teseo</w:t>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saria Otani</w:t>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Møller Aarestrup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/fpd.2021.0082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40104-021-00584-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510859v1</w:t>
+                <w:t xml:space="preserve">hal-03267076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Competitions between Fibrobacter succinogenes, Ruminococcus flavefaciens, and Ruminoccus albus in a Gnotobiotic Sheep Model Revealed by Multi-Omic Analyses</w:t>
+                <w:t xml:space="preserve">Transcriptional analysis reveals specific niche factors and response to environmental stresses of enterohemorrhagic Escherichia coli O157:H7 in bovine digestive contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl J Yeoman</w:t>
+                <w:t xml:space="preserve">Audrey Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J Fields</w:t>
+                <w:t xml:space="preserve">Yolande Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lepercq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+                <w:t xml:space="preserve">Mhammed Benbakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (2), </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.03533-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-021-02343-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167391v2</w:t>
+                <w:t xml:space="preserve">hal-03400443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccharomyces Cerevisiae Var Boulardii CNCM I–1079 Reduces Expression of Genes Involved in Inflammatory Response in Porcine Cells Challenged by Enterotoxigenic E. Coli and Influences Bacterial Communities in an In Vitro Model of the Weaning Piglet Colon</w:t>
               </w:r>
@@ -2242,64 +2242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeles Jiménez-Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (9), pp.1101. </w:t>
@@ -2337,64 +2337,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of the Elusive Passenger in the Gastrointestinal Tract of Cattle: The Shiga Toxin Producing Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,965 +2586,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota Composition and Functional Profiling Throughout the Gastrointestinal Tract of Commercial Weaning Piglets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+                <w:t xml:space="preserve">Supplementation of live yeast based feed additive in early life promotes rumen microbial colonization and fibrolytic potential in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lysiane Dunière</w:t>
+                <w:t xml:space="preserve">Aurelie Ameilbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7090343⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55825-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335688v1</w:t>
+                <w:t xml:space="preserve">hal-02628171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental models to study intestinal microbes–mucus interactions in health and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim De paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (5), pp.457-489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsre/fuz013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementation of live yeast based feed additive in early life promotes rumen microbial colonization and fibrolytic potential in lambs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Auffret</w:t>
+                <w:t xml:space="preserve">Microbiota Composition and Functional Profiling Throughout the Gastrointestinal Tract of Commercial Weaning Piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+                <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dunière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (9), pp.343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55825-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7090343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628171v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspartate metabolism is involved in the maintenance of enterohaemorrhagic Escherichia coli O157:H7 in bovine intestinal content</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic analysis reveals specific metabolic pathways of enterohemorrhagic Escherichia coli O157:H7 in bovine digestive contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Durand</w:t>
+                <w:t xml:space="preserve">Marine Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14380⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5167-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621661v1</w:t>
+                <w:t xml:space="preserve">hal-02628554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis reveals specific metabolic pathways of enterohemorrhagic Escherichia coli O157:H7 in bovine digestive contents</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibrochip, a functional DNA microarray to monitor cellulolytic and hemicellulolytic activities of rumen microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">Sophie Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali R. Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5167-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628554v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors involved in the persistence of a shiga toxin-producing escherichia coil O157:H7 strain in bovine feces and gastro-intestinal content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bibbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrochip, a functional DNA microarray to monitor cellulolytic and hemicellulolytic activities of rumen microbiota</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+                <w:t xml:space="preserve">Aspartate metabolism is involved in the maintenance of enterohaemorrhagic Escherichia coli O157:H7 in bovine intestinal content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali R. Bayat</w:t>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Duniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (12), pp.4473-4485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623146v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing global ruminant agricultural challenges through understanding the rumen microbiome: Past, present, and future</w:t>
               </w:r>
@@ -3681,77 +3681,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota dysbiosis in postweaning piglets: Understanding the keys to health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Alain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3808,559 +3808,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Enterohemorrhagic Escherichia coli O157:H7 Strain MC2 Isolated from Cattle in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Lactobacillus reuteri suppresses E. coli O157:H7 in bovine ruminal fluid: Toward a pre-slaughter strategy to improve food safety?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dunière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01097-17⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.e0187229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658407v1</w:t>
+                <w:t xml:space="preserve">hal-02487210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence and characterization of commensal Escherichia coli strain BG1 isolated from bovine gastro-intestinal tract</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metatranscriptomics reveals the active bacterial and eukaryotic fibrolytic communities in the rumen of dairy cow fed a mixed diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-017-0272-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.67-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626891v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metatranscriptomics reveals the active bacterial and eukaryotic fibrolytic communities in the rumen of dairy cow fed a mixed diet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft genome sequence and characterization of commensal Escherichia coli strain BG1 isolated from bovine gastro-intestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00067⟩</w:t>
+              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-017-0272-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606055v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus reuteri suppresses E. coli O157:H7 in bovine ruminal fluid: Toward a pre-slaughter strategy to improve food safety?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of Enterohemorrhagic Escherichia coli O157:H7 Strain MC2 Isolated from Cattle in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Durand</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (11), pp.e0187229. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (40), </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01097-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487210v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the pectinolytic function of Bacteroides xylanisolvens using a RNA-seq approach and mutagenesis</w:t>
               </w:r>
@@ -4372,77 +4372,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.147. </w:t>
@@ -4506,77 +4506,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
@@ -4640,77 +4640,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (17), </w:t>
@@ -4742,299 +4742,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secretome view of colonisation factors in Shiga toxin-encodingEscherichia coli(STEC): from enterohaemorrhagicE. coli(EHEC) to related enteropathotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Live yeasts enhance fibre degradation in the cow rumen through an increase in plant substrate colonization by fibrolytic bacteria and fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Ameilbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Monteiro</w:t>
+                <w:t xml:space="preserve">Arnaud Bichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Ageorges</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnes Weiss</w:t>
+                <w:t xml:space="preserve">F. Ossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnw179⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (3), pp.560-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.13005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639316v1</w:t>
+                <w:t xml:space="preserve">hal-02631476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live yeasts enhance fibre degradation in the cow rumen through an increase in plant substrate colonization by fibrolytic bacteria and fungi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Ameilbonne</w:t>
+                <w:t xml:space="preserve">A secretome view of colonisation factors in Shiga toxin-encodingEscherichia coli(STEC): from enterohaemorrhagicE. coli(EHEC) to related enteropathotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maricarmen Rojas Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bichat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+                <w:t xml:space="preserve">Herbert Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ossa</w:t>
+                <w:t xml:space="preserve">Agnes Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (3), pp.560-570. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 363 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.13005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnw179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02631476v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of camelina oil or live yeasts (Saccharomyces cerevisiae) on ruminal methane production, rumen fermentation, and milk fatty acid composition in lactating cows fed grass silage diets</w:t>
               </w:r>
@@ -5072,51 +5072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Stefański</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Leskinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98 (5), pp.3166-3181. </w:t>
@@ -5154,51 +5154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gluconeogenesis Pathway Is Involved in Maintenance of Enterohaemorrhagic Escherichia coli O157:H7 in Bovine Intestinal Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5412,484 +5412,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrate utilization by enterohaemorrhagic Escherichia coli O157:H7 in bovine intestinal content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+                <w:t xml:space="preserve">Antimicrobial activity of Brazilian propolis extracts against rumen bacteria in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cristina de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Maria Zeoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Robbe-Masselot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Foye</w:t>
+                <w:t xml:space="preserve">Selma Lucy Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucimar Pontara Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Braga Arcuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12019⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (10), pp.1951 - 1959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11274-013-1361-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651554v1</w:t>
+                <w:t xml:space="preserve">hal-02652243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine analogues HMB and HMBi increase the abundance of cellulolytic bacterial representatives in the rumen of cattle with no direct effects on fibre degradation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Carbohydrate utilization by enterohaemorrhagic Escherichia coli O157:H7 in bovine intestinal content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Devillard</w:t>
+                <w:t xml:space="preserve">Catherine Robbe-Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 182 (1-4), pp.16 - 24. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.610-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2013.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652744v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of Brazilian propolis extracts against rumen bacteria in vitro</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methionine analogues HMB and HMBi increase the abundance of cellulolytic bacterial representatives in the rumen of cattle with no direct effects on fibre degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Lucy Franco</w:t>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucimar Pontara Peres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Braga Arcuri</w:t>
+                <w:t xml:space="preserve">C. Mirande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11274-013-1361-x⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 182 (1-4), pp.16 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2013.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652243v1</w:t>
+                <w:t xml:space="preserve">hal-02652744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanogen colonisation does not significantly alter acetogen diversity in lambs isolated 17 h after birth and raised aseptically</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma J. Gagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart E Denman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6108,64 +6108,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term defaunation increases the abundance of cellulolytic ruminococci and methanogens but does not affect the bacterial and methanogen diversity in the rumen of sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6336,269 +6336,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the rumen ecosystem in newborns: the influence of ecological factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial ecosystem and methanogenesis in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Newbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (7), pp.1024-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656838v1</w:t>
+                <w:t xml:space="preserve">hal-02662346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecosystem and methanogenesis in ruminants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of the rumen ecosystem in newborns: the influence of ecological factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C.J. Newbold</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fonty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52, pp.21-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110000546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662346v1</w:t>
+                <w:t xml:space="preserve">hal-02656838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fibre degradation and fermentation by two xylanolytic bacteria Bacteroides xylanisolvens XB1A T and Roseburia intestinalis XB6B4 from the human intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mirande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kadlecikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6701,51 +6701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Xyn10A, a highly active xylanase from the human gut bacterium Bacteroides xylanisolvens XB1A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mirande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6958,471 +6958,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential translocation of green fluorescent protein fused to signal sequences of Ruminococcus albus cellulases by the Tat and Sec pathways of Escherichia coli</w:t>
+                <w:t xml:space="preserve">Production of oligosaccharides and cellobionic acid by Fibrobacter succinogenes S85 growing on sugars, cellulose and wheat straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Esbelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Régis Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Patoprsty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01576.x⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (3), pp.425-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-009-1884-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662064v1</w:t>
+                <w:t xml:space="preserve">hal-00387498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic identification of CBM37-containing cellulases produced by the rumen cellulolytic bacterium Ruminococcus albus 20 and their putative involvement in bacterial adhesion to cellulose.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">Differential translocation of green fluorescent protein fused to signal sequences of Ruminococcus albus cellulases by the Tat and Sec pathways of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Esbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-009-0463-1⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 294 (2), pp.239-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01576.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666183v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of oligosaccharides and cellobionic acid by Fibrobacter succinogenes S85 growing on sugars, cellulose and wheat straw</w:t>
+                <w:t xml:space="preserve">Proteomic identification of CBM37-containing cellulases produced by the rumen cellulolytic bacterium Ruminococcus albus 20 and their putative involvement in bacterial adhesion to cellulose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Nouaille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Matulova</w:t>
+                <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Patoprsty</w:t>
+                <w:t xml:space="preserve">Cecile Terrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Delort</w:t>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 83 (3), pp.425-433. </w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 191 (4), pp.379-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-009-1884-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00203-009-0463-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387498v1</w:t>
+                <w:t xml:space="preserve">hal-02666183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate metabolism in Fibrobacter succinogenes: what NMR tells us</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7473,90 +7473,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR study of cellulose and wheat straw degradation by Ruminococcus albus 20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Capek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 275 (13), pp.3503-3511. </w:t>
@@ -7588,503 +7588,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les interactions bactéries-champignons optimisent le fonctionnement du rumen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification by real-time PCR of cellulolytic bacteria in the rumen of sheep after supplementation of a forage diet with readily fermentable carbohydrates: effect of a yeast additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Béra Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 103 (6), pp.2676-2685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03517.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654871v1</w:t>
+                <w:t xml:space="preserve">hal-02663680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification by real-time PCR of cellulolytic bacteria in the rumen of sheep after supplementation of a forage diet with readily fermentable carbohydrates: effect of a yeast additive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+                <w:t xml:space="preserve">Quand les interactions bactéries-champignons optimisent le fonctionnement du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 283, pp.20-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03517.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663680v1</w:t>
+                <w:t xml:space="preserve">hal-02654871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ruminococcus albus pilA1-pilA2 locus : Expression and putative role of two adjacent pil genes in pilus formation and bacterial adhesion to cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
+                <w:t xml:space="preserve">Xylanases and carboxymethylcellulases of the rumen protozoa Polyplastron multivesiculatum, Eudiplodinium maggii and Entodinium sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Larson</w:t>
+                <w:t xml:space="preserve">Estelle Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Morrison</w:t>
+                <w:t xml:space="preserve">Magalie Cezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Girardeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Pierre Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.27735-0⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 244 (1), pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsle.2005.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678425v1</w:t>
+                <w:t xml:space="preserve">hal-02683234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylanases and carboxymethylcellulases of the rumen protozoa Polyplastron multivesiculatum, Eudiplodinium maggii and Entodinium sp</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
+                <w:t xml:space="preserve">The Ruminococcus albus pilA1-pilA2 locus : Expression and putative role of two adjacent pil genes in pilus formation and bacterial adhesion to cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Devillard</w:t>
+                <w:t xml:space="preserve">Mark Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Cezette</w:t>
+                <w:t xml:space="preserve">J.P. Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Pierre Jouany</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 244 (1), pp.149-156. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 151 (4), pp.1291-1299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.femsle.2005.01.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.27735-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683234v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligosaccharide synthesis in fibrobacter succinogenes S85 and its modulation by the substrate</w:t>
               </w:r>
@@ -8096,51 +8096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matulová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8187,51 +8187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber-degrading systems of different strains of the genus Fibrobacter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Béra Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8291,77 +8291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of maltodextrin 1-Phosphate by Fibrobacter succinogenes S85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8408,51 +8408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of XYN10B, a modular xylanase from the ruminal protozoan Polyplastron multivesiculatum, with a family 22 carbohydrate-binding module that binds to cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8536,649 +8536,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion to cellulose of the Gram-positive bacterium Ruminococcus albus involves type IV pili</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+                <w:t xml:space="preserve">23Na NMR study of fibrobacter succinogenes S85 : Comparison of three chemical shift raegents and caculation of sodium concentration using ionophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hébraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 306 (2), pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/abio.2002.5685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675489v1</w:t>
+                <w:t xml:space="preserve">hal-02672171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion to cellulose of the gram positive bacterium Ruminococcus albus involves type IV pili. Microbiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Adhesion to cellulose of the Gram-positive bacterium Ruminococcus albus involves type IV pili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 148 (6), pp.1871-1880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671227v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">23Na NMR study of fibrobacter succinogenes S85 : Comparison of three chemical shift raegents and caculation of sodium concentration using ionophores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+                <w:t xml:space="preserve">Adhesion to cellulose of the gram positive bacterium Ruminococcus albus involves type IV pili. Microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 148 (6), pp.1871-1880</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02672171v1</w:t>
+                <w:t xml:space="preserve">hal-02671227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent maltodextrin and cellodextrin synthesis by fibrobacter succinogenes S85 as identified by 2D NMR spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo 23Na nuclear magnetic resonance study of maintenance of a sodium gradient in the ruminal bacterium Fibrobacter succinogenes S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">V. Schwaab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.2001.02300.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67 (9), pp.4390-4392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.67.9.4390–4392.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679841v1</w:t>
+                <w:t xml:space="preserve">hal-02672169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo 23Na nuclear magnetic resonance study of maintenance of a sodium gradient in the ruminal bacterium Fibrobacter succinogenes S85</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Schwaab</w:t>
+                <w:t xml:space="preserve">Concurrent maltodextrin and cellodextrin synthesis by fibrobacter succinogenes S85 as identified by 2D NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matulová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Matheron</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 67 (9), pp.4390-4392. </w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 268 (14), pp.3907-3915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.67.9.4390–4392.2001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.2001.02300.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672169v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetically modified organisms: consequences for ruminant health and nutrition</w:t>
               </w:r>
@@ -9255,51 +9255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of endoglucanases EGB and EGC from Fibrobacter succinogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Béra Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9556,64 +9556,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matulová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 77 (1), pp.37-47</w:t>
@@ -9806,64 +9806,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A xylanase produced by the rumen anaerobic protozoan Polyplastron multivesiculatum shows close sequence similarity to family 11 xylanases from gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Newbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9940,77 +9940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between carbon and nitrogen metabolism in fibrobacter succinogenes S85 : A 1H and 13C nuclear magnetic resonance and enzymatic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liptaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10061,77 +10061,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo 13C NMR study of glucose and cellobiose metabolism by four cellulolytic strains of the genus fibrobacter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10259,77 +10259,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C and 1H nuclear magnetic resonance study of glycogen futile cycling in strains of the genus fibrobacter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10374,273 +10374,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre-degrading enzymes, their origin and diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-investigation of glucose metabolism in fibrobacter succinogenes, using NMR spectroscopy and enzymatic assays. Evidence for pentose phosphates phosphoketolase and pyruvate formate lyase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Bera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37, pp.11-14</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1355, pp.50-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687016v1</w:t>
+                <w:t xml:space="preserve">hal-02690027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-investigation of glucose metabolism in fibrobacter succinogenes, using NMR spectroscopy and enzymatic assays. Evidence for pentose phosphates phosphoketolase and pyruvate formate lyase activities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibre-degrading enzymes, their origin and diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1355, pp.50-60</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690027v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous but differential metabolism of glucose and cellobiose in Fibrobacter succinogenes cells, studied by in vivo 13C-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10890,90 +10890,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene sequence analysis and properties of EGC, a family E(9) endoglucanase from fibrobacter succinogenes BL2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 136 (1), pp.79-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10992,312 +10992,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene sequence and analysis of protein domains of EGB, a novel family E endoglucanase from Fibrobacter succinogenes S85</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular cloning, expression, and characterization of a new endoglucanase gene from Fibrobacter succinogenes S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Ribot</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Bryant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 124, pp.439-448</w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 28 (1), pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702082v1</w:t>
+                <w:t xml:space="preserve">hal-02702083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning, expression, and characterization of a new endoglucanase gene from Fibrobacter succinogenes S85</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene sequence and analysis of protein domains of EGB, a novel family E endoglucanase from Fibrobacter succinogenes S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.A. Bryant</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ribot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 28 (1), pp.7-14</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 124, pp.439-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702083v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Futile cycling of glycogen in Fibrobacter succinogenes as shown by in situ 1H-NMR and 13C-NMR investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 207, pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11385,407 +11385,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donnees nouvelles sur les bacteries cellulolytiques du rumen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de la nonensine sur les gradients transmembranaires de H+, Na+ et K+ chez Bacteroides succinogenes, bacterie cellulolytique du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 28 (1 suppl.), pp.19-32</w:t>
+              <w:t xml:space="preserve">, 1988, 28 (S1), pp.81-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02728785v1</w:t>
+                <w:t xml:space="preserve">hal-02728135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la monensine sur les gradients transmembranaires de H+, Na+ et K+ chez Bacteroides succinogenes. bactérie cellulolytique du rumen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Données nouvelles sur les bactéries cellulolytiques du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fonty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Komisarczuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 28 (Suppl1), pp.81-82</w:t>
+              <w:t xml:space="preserve">, 1988, 28 (Suppl1), pp.19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00898973v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00898960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la nonensine sur les gradients transmembranaires de H+, Na+ et K+ chez Bacteroides succinogenes, bacterie cellulolytique du rumen</w:t>
+                <w:t xml:space="preserve">Effets de la monensine sur les gradients transmembranaires de H+, Na+ et K+ chez Bacteroides succinogenes. bactérie cellulolytique du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (S1), pp.81-82</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (Suppl1), pp.81-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02728135v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00898973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données nouvelles sur les bactéries cellulolytiques du rumen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Fonty</w:t>
+                <w:t xml:space="preserve">Donnees nouvelles sur les bacteries cellulolytiques du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gaudet</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Komisarczuck</w:t>
+                <w:t xml:space="preserve">Sylvie Komisarczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Gouet</w:t>
+                <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (Suppl1), pp.19-32</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (1 suppl.), pp.19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00898960v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02728785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11816,51 +11816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization and establishment of the rumen microbiota – opportunities to influence productivity and methane emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Yáñez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12028,51 +12028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12123,51 +12123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C and 1H NMR study of glycogen futile cycle in Fibrobacter succinogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12218,51 +12218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of chemical shift reagents and 23Na NMR to study sodium gradients in microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12447,51 +12447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition des ruminants domestiques. Ingestion et digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, INRA Editions, 1995, Mieux Comprendre, 2-7380-0629-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13359,90 +13359,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the rearing mode on gastro-intestinal (GIT) microbiota and development, immunocompetence, sanitary status and growth performance of newborn lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dunière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Lebbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13467,51 +13467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A live yeast supplementation to gestating ewes improves bioactive molecules composition in colostrum with no impact on its bacterial composition and beneficially affects immune status of the offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Duniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13605,77 +13605,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pathogen exposure and dietary stress at weaning: application to a mucin associated in vitro model of the piglet colon (MPigut-IVM) coupled to porcine intestinal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jose Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jiménez-Ángeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13868,51 +13868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13980,77 +13980,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de stratégies non pharmaceutiques pour lutter contre les infections colibacillaires dans un modèle in vitro colique du porcelet au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14118,64 +14118,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14217,64 +14217,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibrolytic potential of rumen microbiota in young lambs and impact of probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14312,90 +14312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus reuteri suppresses enterohaemorrhagic Escherichia coli O157:H7 in bovine ruminal fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Duniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14437,64 +14437,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment garantir la sécurité microbiologique de la viande bovine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Duniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14526,856 +14526,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecosystem and methanogenesis in ruminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Production of oligosaccharides and cellobionic acid by Fibrobacter succinogenes S85growing on sugars, cellulose and wheat straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Patoprsty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Jamie Newbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congres SFM Microbiologie Anaerobie 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Aubière, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758179v1</w:t>
+                <w:t xml:space="preserve">hal-00413670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of oligosaccharides and cellobionic acid by Fibrobacter succinogenes S85growing on sugars, cellulose and wheat straw</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.M. Delort</w:t>
+                <w:t xml:space="preserve">Microbial ecosystem and methanogenesis in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jamie Newbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres SFM Microbiologie Anaerobie 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413670v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR study of plant fibres degradation by Ruminococcus albus and Fibrobacter succinogenes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">NMR study of plant fibre degradation by Ruminococcus albus and Fibrobacter succinogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Capek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th RRI-INRA Gastrointestinal tract microbiology symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">2èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124212v1</w:t>
+                <w:t xml:space="preserve">hal-00124231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR study of plant fibre degradation by Ruminococcus albus and Fibrobacter succinogenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMR study of plant fibres degradation by Ruminococcus albus and Fibrobacter succinogenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Capek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">5th RRI-INRA Gastrointestinal tract microbiology symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124231v1</w:t>
+                <w:t xml:space="preserve">hal-00124212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Fibrobacter succinogenes cellulase and xylanase gene expression in the rumen of a gnotobiotic lamb by real-time RT-PCR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+                <w:t xml:space="preserve">Métabolisme des poly- et oligosaccharides chez Fibrobacter succinogenes, bactérie cellulolytique du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Gastrointestinal Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Chicago, United States. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">GERM XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827550v1</w:t>
+                <w:t xml:space="preserve">hal-00012366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme des poly- et oligosaccharides chez Fibrobacter succinogenes, bactérie cellulolytique du rumen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Matulova</w:t>
+                <w:t xml:space="preserve">Degradation of wheat straw by Fibrobacter succinogenes S85: a liquid and solid state NMR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Capek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERM XIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">Conference on Gastrointestinal Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Chicago, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012366v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of wheat straw by Fibrobacter succinogenes S85: a liquid and solid state NMR study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of Fibrobacter succinogenes cellulase and xylanase gene expression in the rumen of a gnotobiotic lamb by real-time RT-PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Capek</w:t>
+                <w:t xml:space="preserve">C Béra-Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pean</w:t>
+                <w:t xml:space="preserve">A Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Gastrointestinal Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chicago, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828507v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation de la cellulose par les microorganismes anaérobies</w:t>
               </w:r>
@@ -15424,191 +15424,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose metabolism in Fibrobacter succinogenes S85 : Maltodextrin, maltodextrin-1P and cellodextrin synthesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation des travaux de l’équipe « Microbiologie des écosystèmes digestifs » concernant la flore ruminale en relation avec la nutrition et la santé des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Joint INRA/RRI symposium, on "Gut Microbiology : Concerns and responses to food safety, health and environmental issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Conseil Général Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Clermont-Ferrand-Theix, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138665v1</w:t>
+                <w:t xml:space="preserve">hal-02826205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of cellulose and 13C-enriched wheat straw by Fibrobacter succinogenes S85: a solid state NMR study In “Biotechnology of cellulose degradation and biomass utilization”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15672,64 +15633,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Fibrobacter succinogenes cellulase and xylanase gene expression in the rumen of a gnotobiotic lamb by real-time RT-PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kwasiborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15761,299 +15722,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme des maltodextrines chez Fibrobacter succinogenes S85, bactérie cellulolytique du rumen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Am Delort</w:t>
+                <w:t xml:space="preserve">Cellulose metabolism in Fibrobacter succinogenes S85 : Maltodextrin, maltodextrin-1P and cellodextrin synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1e Rencontre des Microbiologistes du Pôle Clermontois : « les micro-organismes : de l’environnement à la santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">4th Joint INRA/RRI symposium, on "Gut Microbiology : Concerns and responses to food safety, health and environmental issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826162v1</w:t>
+                <w:t xml:space="preserve">hal-00138665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maltodextrin metabolism in Fibrobacter succinogenes S85</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
+                <w:t xml:space="preserve">Métabolisme des maltodextrines chez Fibrobacter succinogenes S85, bactérie cellulolytique du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th INRA-RRI symposium on « Gut Microbiology : Concerns and responses to food safety, health and environmental issues »</w:t>
+              <w:t xml:space="preserve">1e Rencontre des Microbiologistes du Pôle Clermontois : « les micro-organismes : de l’environnement à la santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828786v1</w:t>
+                <w:t xml:space="preserve">hal-02826162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maltodextrin metabolism in Fibrobacter succinogenes S85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16091,64 +16052,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme des poly- et oligosaccharides chez Fibrobacter succinogenes S85, bactérie cellulolytique du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16193,204 +16154,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme des oligosaccharides chez Fibrobacter succinogenes, bactérie cellulolytique du rumen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.M. Delort</w:t>
+                <w:t xml:space="preserve">Maltodextrin metabolism in Fibrobacter succinogenes S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème Congrès National, Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4th INRA-RRI symposium on « Gut Microbiology : Concerns and responses to food safety, health and environmental issues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137310v1</w:t>
+                <w:t xml:space="preserve">hal-02828786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des travaux de l’équipe « Microbiologie des écosystèmes digestifs » concernant la flore ruminale en relation avec la nutrition et la santé des animaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métabolisme des oligosaccharides chez Fibrobacter succinogenes, bactérie cellulolytique du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil Général Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Clermont-Ferrand-Theix, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">VIème Congrès National, Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826205v1</w:t>
+                <w:t xml:space="preserve">hal-00137310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets et modes d’action des levures vivantes (Saccharomyces cerevisiae) dans le rumen</w:t>
               </w:r>
@@ -16445,90 +16445,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adhésion à la cellulose de Ruminococcus albus, bactérie cellulolytique du rumen, implique des pili de type IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gaillard Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Evian, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16553,64 +16553,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation de paille enrichie en 13C par Fibrobacter succinogenes S85, bactérie cellulolytique du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16674,51 +16674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la PCR en temps réel à l’écosystème ruminal des bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Rieu-Lesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16756,90 +16756,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d’adhésion à la cellulose de Ruminococcus albus, bactérie cellulolytique du rumen Rencontres des Microbiologistes de l’INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gaillard Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Rencontres des Microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Dourdan, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16864,90 +16864,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterisation of xylanase genes from a ruminal protozoan, Polyplastron multivesiculatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Newbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16989,64 +16989,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence relationships of a family 11 xylanase from the ruminal protozoan Polyplastron multivesiculatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Newbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17127,51 +17127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre-degrading enzymes, their origin and diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of the rumen microbial ecosystem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17285,178 +17285,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des concentrations intracellulaires en H+, Na+, K+ et ATP chez Bacteroides succinogenes adaptee a la monensine</w:t>
+                <w:t xml:space="preserve">Clonage et expression d'un gène d'une endoglucanase de Fibrobacter succinogenes chez Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Bryant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1989, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Réunion des Microbiologistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1990, Biarritz, France. pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02847158v1</w:t>
+                <w:t xml:space="preserve">hal-02846068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonage et expression d'un gène d'une endoglucanase de Fibrobacter succinogenes chez Escherichia coli</w:t>
+                <w:t xml:space="preserve">Mesure des concentrations intracellulaires en H+, Na+, K+ et ATP chez Bacteroides succinogenes adaptee a la monensine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.A. Bryant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Réunion des Microbiologistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1990, Biarritz, France. pp.63-64</w:t>
+              <w:t xml:space="preserve">5. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1989, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02846068v1</w:t>
+                <w:t xml:space="preserve">hal-02847158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17513,51 +17513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Quae (Versailles). 176 p., 2019, 9782759229734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17614,51 +17614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier-Donadile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17766,51 +17766,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F619AD4A"/>
+    <w:nsid w:val="2B389B3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17997,51 +17997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-forano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7450-3466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087296160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ieda Cappellozza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15040476" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Desvignes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Guillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11894-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18063-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lebbaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00255-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fakih" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100984" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teseo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brinch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01357-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duniere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin B Renaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Steele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S Achard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2022.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629852v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mazuy-Cruchaudet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loukiadis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.852475" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Esparteiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060447" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00584-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03400443v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Segura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02343-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafino Teseo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saria Otani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#248;ller Aarestrup" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2021.0082" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167391v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl J Yeoman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fields" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03533-20" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Garrido" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Jim&#233;nez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10091101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060877" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4597" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7090343" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim De&#160;paepe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ameilbonne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55825-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621661v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14380" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628554v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5167-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00375" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R. Bayat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00215" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. Oyama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Mizrahi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E. Denman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02161" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Alain Fleury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.05.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM7CBGP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658407v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01097-17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-017-0272-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00067" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487210v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Habouzit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187229" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439085v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2472-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2680-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439068v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2758-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639316v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Rojas Lopez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Schmidt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiss" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw179" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631476v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bichat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a R Bayat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kairenius" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stefa&#324;ski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leskinen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-7976" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190039v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Masson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gannon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098367" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cristina de Aguiar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maria Zeoula" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odimari Pricila Pires Do Prado" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Braga Arcuri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-014-1719-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.03.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Lucy Franco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Pontara Peres" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1361-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5BE9D91BF664EB661A92276A8EDB95ADE18CC2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643462v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Gagen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E Denman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Al Jassim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Mcsweeney" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0024-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK1C0BGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643613v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Flint" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Scott" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Duncan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.19897" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2947" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01784-10" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656838v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662346v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000546" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802862v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kadlecikova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matulova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04671.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662110v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2694-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1CJQ0T4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204251v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kadlecikova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matulova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Capek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esbelin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01576.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666183v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Terrie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0463-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFBA023B6E6E6DCCD47D8F689AB883A1F02617D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387498v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouaille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patoprsty" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-1884-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3KGT6D3P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351844v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287860v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06497.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654871v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663680v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra Maillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03517.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678425v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Larson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrison" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27735-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683234v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cezette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.01.035" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678426v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouaille" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matulov&#225;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04662.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678974v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ribot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.4.2172-2179.2004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136126v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bebslet.2004.09.019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681398v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J. Flint" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Scott" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. James Newbold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20021784" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675489v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671227v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672171v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaudet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.2002.5685" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2V6K1T2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679841v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2001.02300.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672169v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schwaab" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matheron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.9.4390&#8211;4392.2001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889895v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Flint" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000120" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698440v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pristas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girardeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gaudet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(99)00255-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5KK5T9G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699153v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(00)00194-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL0GK2B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693757v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bibollet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bosc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691959v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Flint" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696810v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697977v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Scott" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wallace" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1999.tb08837.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694730v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liptaj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695578v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008329814100" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTNX19XP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697105v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690275v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687016v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690027v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692429v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693266v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695587v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1097(95)00496-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696927v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702082v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702083v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bryant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701703v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauphin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703396v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728785v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Komisarczuk" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898973v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728135v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898960v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonty" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Komisarczuck" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gouet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891638v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0067.02" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786787v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urlz.fr/afnU" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807910v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181533.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138802v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138803v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843050v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Forsberg" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852475v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851076v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988562v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715670v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kwaitkowski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206320v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gresse" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Cappellozza" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402155v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakih Ibrahim" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394734v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394422v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Justin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steele" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395860v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garrido" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jim&#233;nez-&#193;ngeles" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932304v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243448v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garrido" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843835v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843828v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735678v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734309v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739426v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758179v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamie Newbold" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413670v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124212v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124231v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827550v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kwasiborski" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012366v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828507v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matulova" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nouaille" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Capek" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pean" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826878v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138665v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759163v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Delort" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829802v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826162v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828786v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137331v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826357v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137310v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826205v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826400v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825068v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825862v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825023v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rieu-Lesme" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825129v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837535v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769643v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839772v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836736v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847158v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846068v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219296v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fonty" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544163v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-forano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7450-3466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087296160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ieda Cappellozza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15040476" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Desvignes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Guillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11894-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18063-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255485v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fakih" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lebbaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00255-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duniere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin B Renaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Steele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S Achard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2022.3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mazuy-Cruchaudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loukiadis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.852475" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teseo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brinch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01357-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Esparteiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060447" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167391v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl J Yeoman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fields" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03533-20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafino Teseo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saria Otani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#248;ller Aarestrup" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2021.0082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00584-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03400443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Segura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02343-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Garrido" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Jim&#233;nez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10091101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060877" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4597" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ameilbonne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55825-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim De&#160;paepe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7090343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertoni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5167-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R. Bayat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00215" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00375" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14380" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. Oyama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Mizrahi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E. Denman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02161" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Alain Fleury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.05.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM7CBGP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487210v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Habouzit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00067" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626891v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-017-0272-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01097-17" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439085v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2472-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2680-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439068v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2758-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bichat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Rojas Lopez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Schmidt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiss" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw179" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a R Bayat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kairenius" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stefa&#324;ski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leskinen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-7976" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190039v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Masson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gannon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098367" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cristina de Aguiar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maria Zeoula" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odimari Pricila Pires Do Prado" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Braga Arcuri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-014-1719-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652243v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Lucy Franco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Pontara Peres" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1361-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5BE9D91BF664EB661A92276A8EDB95ADE18CC2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652744v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.03.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643462v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Gagen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E Denman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Al Jassim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Mcsweeney" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0024-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK1C0BGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643613v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Flint" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Scott" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Duncan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.19897" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2947" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01784-10" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662346v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000546" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656838v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802862v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kadlecikova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matulova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04671.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662110v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2694-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1CJQ0T4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204251v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kadlecikova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matulova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Capek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387498v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouaille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patoprsty" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-1884-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3KGT6D3P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662064v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esbelin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01576.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666183v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Terrie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0463-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFBA023B6E6E6DCCD47D8F689AB883A1F02617D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351844v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287860v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06497.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663680v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra Maillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03517.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654871v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cezette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.01.035" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678425v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Larson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrison" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27735-0" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678426v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouaille" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matulov&#225;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04662.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678974v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ribot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.4.2172-2179.2004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136126v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bebslet.2004.09.019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681398v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J. Flint" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Scott" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. James Newbold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20021784" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672171v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaudet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.2002.5685" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2V6K1T2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675489v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671227v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672169v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schwaab" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matheron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.9.4390&#8211;4392.2001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2001.02300.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889895v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Flint" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000120" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698440v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pristas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girardeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gaudet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(99)00255-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5KK5T9G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699153v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(00)00194-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL0GK2B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693757v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bibollet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bosc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691959v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Flint" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696810v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697977v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Scott" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wallace" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1999.tb08837.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694730v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liptaj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695578v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008329814100" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTNX19XP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697105v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690275v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690027v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687016v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bera" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692429v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693266v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695587v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1097(95)00496-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696927v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702083v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bryant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702082v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701703v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauphin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703396v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728135v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898960v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonty" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Komisarczuck" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gouet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898973v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728785v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Komisarczuk" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891638v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0067.02" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786787v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urlz.fr/afnU" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807910v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181533.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138802v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138803v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843050v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Forsberg" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852475v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851076v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988562v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715670v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kwaitkowski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206320v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gresse" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Cappellozza" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402155v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakih Ibrahim" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394734v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394422v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Justin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steele" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395860v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garrido" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jim&#233;nez-&#193;ngeles" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932304v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243448v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garrido" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843835v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843828v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735678v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734309v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739426v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413670v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758179v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamie Newbold" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124231v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124212v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012366v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828507v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matulova" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nouaille" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Capek" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pean" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827550v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kwasiborski" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826878v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826205v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759163v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Delort" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829802v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138665v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826162v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137331v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826357v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828786v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137310v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826400v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825068v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825862v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825023v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rieu-Lesme" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825129v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837535v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769643v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839772v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836736v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846068v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847158v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219296v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fonty" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544163v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>