--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -991,567 +991,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A live yeast supplementation to gestating ewes improves bioactive molecule composition in colostrum with no impact on its bacterial composition and beneficially affects immune status of the offspring</w:t>
+                <w:t xml:space="preserve">Rumen microbial genomics: from cells to genes (and back to cells)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysiane Duniere</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin B Renaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jns.2022.3⟩</w:t>
+              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/cabireviews202217025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564025v1</w:t>
+                <w:t xml:space="preserve">hal-03929845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Circulation of Enterohemorrhagic Escherichia coli (EHEC) O157:H7 in Cattle Farms: Characterization of Enterohemorrhagic Escherichia coli O157:H7 Strains and Fecal Microbial Communities of Bovine Shedders and Non-shedders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global phylogenomic and metabolic reconstruction of the large intestine bacterial community of domesticated cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Teseo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Otani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+                <w:t xml:space="preserve">C. Brinch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Loukiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.852475⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-022-01357-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629852v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbial genomics: from cells to genes (and back to cells)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent Circulation of Enterohemorrhagic Escherichia coli (EHEC) O157:H7 in Cattle Farms: Characterization of Enterohemorrhagic Escherichia coli O157:H7 Strains and Fecal Microbial Communities of Bovine Shedders and Non-shedders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Popova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Siegel</w:t>
+                <w:t xml:space="preserve">Christine Mazuy-Cruchaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
+                <w:t xml:space="preserve">Estelle Loukiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022, </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/cabireviews202217025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.852475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03929845v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global phylogenomic and metabolic reconstruction of the large intestine bacterial community of domesticated cattle</w:t>
+                <w:t xml:space="preserve">A live yeast supplementation to gestating ewes improves bioactive molecule composition in colostrum with no impact on its bacterial composition and beneficially affects immune status of the offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Teseo</w:t>
+                <w:t xml:space="preserve">Lysiane Duniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Otani</w:t>
+                <w:t xml:space="preserve">Justin B Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brinch</w:t>
+                <w:t xml:space="preserve">Michael A Steele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+                <w:t xml:space="preserve">Caroline S Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (1), pp.155. </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.1 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-022-01357-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jns.2022.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794085v1</w:t>
+                <w:t xml:space="preserve">hal-03564025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Digestive Microbiota, Rumen Fermentations and Oxidative Stress around Parturition Are Alleviated by Live Yeast Feed Supplementation to Gestating Ewes</w:t>
               </w:r>
@@ -1665,559 +1665,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Competitions between Fibrobacter succinogenes, Ruminococcus flavefaciens, and Ruminoccus albus in a Gnotobiotic Sheep Model Revealed by Multi-Omic Analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FI: The Fecobiome Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl J Yeoman</w:t>
+                <w:t xml:space="preserve">Serafino Teseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J Fields</w:t>
+                <w:t xml:space="preserve">Saria Otani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lepercq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+                <w:t xml:space="preserve">Frank Møller Aarestrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (2), </w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.03533-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/fpd.2021.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167391v2</w:t>
+                <w:t xml:space="preserve">hal-03510859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FI: The Fecobiome Initiative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vivo Competitions between Fibrobacter succinogenes, Ruminococcus flavefaciens, and Ruminoccus albus in a Gnotobiotic Sheep Model Revealed by Multi-Omic Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serafino Teseo</w:t>
+                <w:t xml:space="preserve">Carl J Yeoman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saria Otani</w:t>
+                <w:t xml:space="preserve">Christopher J Fields</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Møller Aarestrup</w:t>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/fpd.2021.0082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.03533-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510859v1</w:t>
+                <w:t xml:space="preserve">hal-03167391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaning-associated feed deprivation stress causes microbiota disruptions in a novel mucin-containing in vitro model of the piglet colon (MPigut-IVM)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional analysis reveals specific niche factors and response to environmental stresses of enterohemorrhagic Escherichia coli O157:H7 in bovine digestive contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Denis</w:t>
+                <w:t xml:space="preserve">Audrey Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Yolande Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom van de Wiele</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mhammed Benbakkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40104-021-00584-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-021-02343-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267076v1</w:t>
+                <w:t xml:space="preserve">hal-03400443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional analysis reveals specific niche factors and response to environmental stresses of enterohemorrhagic Escherichia coli O157:H7 in bovine digestive contents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weaning-associated feed deprivation stress causes microbiota disruptions in a novel mucin-containing in vitro model of the piglet colon (MPigut-IVM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Segura</w:t>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Durand</w:t>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mhammed Benbakkar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tom van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-021-02343-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40104-021-00584-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400443v1</w:t>
+                <w:t xml:space="preserve">hal-03267076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccharomyces Cerevisiae Var Boulardii CNCM I–1079 Reduces Expression of Genes Involved in Inflammatory Response in Porcine Cells Challenged by Enterotoxigenic E. Coli and Influences Bacterial Communities in an In Vitro Model of the Weaning Piglet Colon</w:t>
               </w:r>
@@ -2242,64 +2242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeles Jiménez-Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (9), pp.1101. </w:t>
@@ -2337,64 +2337,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of the Elusive Passenger in the Gastrointestinal Tract of Cattle: The Shiga Toxin Producing Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,485 +2586,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementation of live yeast based feed additive in early life promotes rumen microbial colonization and fibrolytic potential in lambs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental models to study intestinal microbes–mucus interactions in health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Ameilbonne</w:t>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Auffret</w:t>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Kim De paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55825-0⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.457-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuz013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628171v1</w:t>
+                <w:t xml:space="preserve">hal-02335708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental models to study intestinal microbes–mucus interactions in health and disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiota Composition and Functional Profiling Throughout the Gastrointestinal Tract of Commercial Weaning Piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dunière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuz013⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (9), pp.343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7090343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02335708v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota Composition and Functional Profiling Throughout the Gastrointestinal Tract of Commercial Weaning Piglets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+                <w:t xml:space="preserve">Supplementation of live yeast based feed additive in early life promotes rumen microbial colonization and fibrolytic potential in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Ameilbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lysiane Dunière</w:t>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (9), pp.343. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7090343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55825-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335688v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis reveals specific metabolic pathways of enterohemorrhagic Escherichia coli O157:H7 in bovine digestive contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3262,77 +3262,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors involved in the persistence of a shiga toxin-producing escherichia coil O157:H7 strain in bovine feces and gastro-intestinal content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bibbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3396,90 +3396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspartate metabolism is involved in the maintenance of enterohaemorrhagic Escherichia coli O157:H7 in bovine intestinal content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Duniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3707,51 +3707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Alain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3814,51 +3814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus reuteri suppresses E. coli O157:H7 in bovine ruminal fluid: Toward a pre-slaughter strategy to improve food safety?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3974,51 +3974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,90 +4082,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genome sequence and characterization of commensal Escherichia coli strain BG1 isolated from bovine gastro-intestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4212,77 +4212,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Enterohemorrhagic Escherichia coli O157:H7 Strain MC2 Isolated from Cattle in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4372,51 +4372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4506,51 +4506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4640,51 +4640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4761,51 +4761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live yeasts enhance fibre degradation in the cow rumen through an increase in plant substrate colonization by fibrolytic bacteria and fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Ameilbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5154,51 +5154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gluconeogenesis Pathway Is Involved in Maintenance of Enterohaemorrhagic Escherichia coli O157:H7 in Bovine Intestinal Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5412,441 +5412,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of Brazilian propolis extracts against rumen bacteria in vitro</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Maria Zeoula</w:t>
+                <w:t xml:space="preserve">Carbohydrate utilization by enterohaemorrhagic Escherichia coli O157:H7 in bovine intestinal content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Lucy Franco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pedro Braga Arcuri</w:t>
+                <w:t xml:space="preserve">Catherine Robbe-Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11274-013-1361-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.610-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652243v1</w:t>
+                <w:t xml:space="preserve">hal-02651554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrate utilization by enterohaemorrhagic Escherichia coli O157:H7 in bovine intestinal content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+                <w:t xml:space="preserve">Methionine analogues HMB and HMBi increase the abundance of cellulolytic bacterial representatives in the rumen of cattle with no direct effects on fibre degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mirande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Robbe-Masselot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Foye</w:t>
+                <w:t xml:space="preserve">E. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (2), pp.610-622. </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 182 (1-4), pp.16 - 24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2013.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651554v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine analogues HMB and HMBi increase the abundance of cellulolytic bacterial representatives in the rumen of cattle with no direct effects on fibre degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial activity of Brazilian propolis extracts against rumen bacteria in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cristina de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Maria Zeoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Selma Lucy Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mirande</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Devillard</w:t>
+                <w:t xml:space="preserve">Lucimar Pontara Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Braga Arcuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (10), pp.1951 - 1959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11274-013-1361-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2013.03.008⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652744v1</w:t>
+                <w:t xml:space="preserve">hal-02652243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanogen colonisation does not significantly alter acetogen diversity in lambs isolated 17 h after birth and raised aseptically</w:t>
               </w:r>
@@ -6121,51 +6121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term defaunation increases the abundance of cellulolytic ruminococci and methanogens but does not affect the bacterial and methanogen diversity in the rumen of sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6368,51 +6368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Newbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6554,51 +6554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fibre degradation and fermentation by two xylanolytic bacteria Bacteroides xylanisolvens XB1A T and Roseburia intestinalis XB6B4 from the human intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mirande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kadlecikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6682,760 +6682,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Xyn10A, a highly active xylanase from the human gut bacterium Bacteroides xylanisolvens XB1A</w:t>
+                <w:t xml:space="preserve">Dietary fibre degradation and fermentation by two xylanolytic bacteria bacteroides xylanisolvens XB1AT and roseburia intestinalis XB6B4 from the human intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mirande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Kadlecikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavol Capek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-010-2694-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109 (2), pp.451-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2010.04671.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662110v1</w:t>
+                <w:t xml:space="preserve">hal-01204251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fibre degradation and fermentation by two xylanolytic bacteria bacteroides xylanisolvens XB1AT and roseburia intestinalis XB6B4 from the human intestine</w:t>
+                <w:t xml:space="preserve">Characterization of Xyn10A, a highly active xylanase from the human gut bacterium Bacteroides xylanisolvens XB1A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mirande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Kadlecikova</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Matulova</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2010.04671.x⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (6), pp.2097-2105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-010-2694-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204251v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of oligosaccharides and cellobionic acid by Fibrobacter succinogenes S85 growing on sugars, cellulose and wheat straw</w:t>
+                <w:t xml:space="preserve">Differential translocation of green fluorescent protein fused to signal sequences of Ruminococcus albus cellulases by the Tat and Sec pathways of Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Nouaille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.M. Delort</w:t>
+                <w:t xml:space="preserve">Julia Esbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-009-1884-0⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 294 (2), pp.239-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01576.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387498v1</w:t>
+                <w:t xml:space="preserve">hal-02662064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential translocation of green fluorescent protein fused to signal sequences of Ruminococcus albus cellulases by the Tat and Sec pathways of Escherichia coli</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Proteomic identification of CBM37-containing cellulases produced by the rumen cellulolytic bacterium Ruminococcus albus 20 and their putative involvement in bacterial adhesion to cellulose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Terrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 191 (4), pp.379-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-009-0463-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01576.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662064v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic identification of CBM37-containing cellulases produced by the rumen cellulolytic bacterium Ruminococcus albus 20 and their putative involvement in bacterial adhesion to cellulose.</w:t>
+                <w:t xml:space="preserve">Production of oligosaccharides and cellobionic acid by Fibrobacter succinogenes S85 growing on sugars, cellulose and wheat straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
+                <w:t xml:space="preserve">Régis Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Terrie</w:t>
+                <w:t xml:space="preserve">V. Patoprsty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 191 (4), pp.379-388. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (3), pp.425-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00203-009-0463-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-009-1884-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666183v1</w:t>
+                <w:t xml:space="preserve">hal-00387498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate metabolism in Fibrobacter succinogenes: what NMR tells us</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Ecology in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20, pp.94-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7460,103 +7460,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR study of cellulose and wheat straw degradation by Ruminococcus albus 20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Capek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 275 (13), pp.3503-3511. </w:t>
@@ -7588,269 +7588,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification by real-time PCR of cellulolytic bacteria in the rumen of sheep after supplementation of a forage diet with readily fermentable carbohydrates: effect of a yeast additive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+                <w:t xml:space="preserve">Quand les interactions bactéries-champignons optimisent le fonctionnement du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 283, pp.20-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663680v1</w:t>
+                <w:t xml:space="preserve">hal-02654871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les interactions bactéries-champignons optimisent le fonctionnement du rumen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification by real-time PCR of cellulolytic bacteria in the rumen of sheep after supplementation of a forage diet with readily fermentable carbohydrates: effect of a yeast additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Béra Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 103 (6), pp.2676-2685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03517.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654871v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylanases and carboxymethylcellulases of the rumen protozoa Polyplastron multivesiculatum, Eudiplodinium maggii and Entodinium sp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7936,51 +7936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ruminococcus albus pilA1-pilA2 locus : Expression and putative role of two adjacent pil genes in pilus formation and bacterial adhesion to cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8096,51 +8096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matulová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8187,51 +8187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber-degrading systems of different strains of the genus Fibrobacter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Béra Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8291,77 +8291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of maltodextrin 1-Phosphate by Fibrobacter succinogenes S85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8421,51 +8421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of XYN10B, a modular xylanase from the ruminal protozoan Polyplastron multivesiculatum, with a family 22 carbohydrate-binding module that binds to cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry J. Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8536,649 +8536,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">23Na NMR study of fibrobacter succinogenes S85 : Comparison of three chemical shift raegents and caculation of sodium concentration using ionophores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Delort</w:t>
+                <w:t xml:space="preserve">Adhesion to cellulose of the Gram-positive bacterium Ruminococcus albus involves type IV pili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 148 (6), pp.1871-1880</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672171v1</w:t>
+                <w:t xml:space="preserve">hal-02675489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion to cellulose of the Gram-positive bacterium Ruminococcus albus involves type IV pili</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Adhesion to cellulose of the gram positive bacterium Ruminococcus albus involves type IV pili. Microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 148 (6), pp.1871-1880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675489v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion to cellulose of the gram positive bacterium Ruminococcus albus involves type IV pili. Microbiology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t>
+                <w:t xml:space="preserve">23Na NMR study of fibrobacter succinogenes S85 : Comparison of three chemical shift raegents and caculation of sodium concentration using ionophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 306 (2), pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/abio.2002.5685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671227v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo 23Na nuclear magnetic resonance study of maintenance of a sodium gradient in the ruminal bacterium Fibrobacter succinogenes S85</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concurrent maltodextrin and cellodextrin synthesis by fibrobacter succinogenes S85 as identified by 2D NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matulová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Schwaab</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.67.9.4390–4392.2001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 268 (14), pp.3907-3915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.2001.02300.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672169v1</w:t>
+                <w:t xml:space="preserve">hal-02679841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent maltodextrin and cellodextrin synthesis by fibrobacter succinogenes S85 as identified by 2D NMR spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Matulová</w:t>
+                <w:t xml:space="preserve">In vivo 23Na nuclear magnetic resonance study of maintenance of a sodium gradient in the ruminal bacterium Fibrobacter succinogenes S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Schwaab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">C. Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 268 (14), pp.3907-3915. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67 (9), pp.4390-4392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.2001.02300.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.67.9.4390–4392.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679841v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetically modified organisms: consequences for ruminant health and nutrition</w:t>
               </w:r>
@@ -9255,51 +9255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of endoglucanases EGB and EGC from Fibrobacter succinogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Béra Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9401,51 +9401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endoglucanase activity and relative expression of glycoside hydrolase genes of Fibrobacter succinogenes S85 grown on different substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9556,64 +9556,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matulová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 77 (1), pp.37-47</w:t>
@@ -9940,77 +9940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between carbon and nitrogen metabolism in fibrobacter succinogenes S85 : A 1H and 13C nuclear magnetic resonance and enzymatic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liptaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10061,77 +10061,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo 13C NMR study of glucose and cellobiose metabolism by four cellulolytic strains of the genus fibrobacter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10259,77 +10259,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C and 1H nuclear magnetic resonance study of glycogen futile cycling in strains of the genus fibrobacter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10374,273 +10374,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-investigation of glucose metabolism in fibrobacter succinogenes, using NMR spectroscopy and enzymatic assays. Evidence for pentose phosphates phosphoketolase and pyruvate formate lyase activities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibre-degrading enzymes, their origin and diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1355, pp.50-60</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690027v1</w:t>
+                <w:t xml:space="preserve">hal-02687016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre-degrading enzymes, their origin and diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-investigation of glucose metabolism in fibrobacter succinogenes, using NMR spectroscopy and enzymatic assays. Evidence for pentose phosphates phosphoketolase and pyruvate formate lyase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Bera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37, pp.11-14</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1355, pp.50-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687016v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous but differential metabolism of glucose and cellobiose in Fibrobacter succinogenes cells, studied by in vivo 13C-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10890,90 +10890,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene sequence analysis and properties of EGC, a family E(9) endoglucanase from fibrobacter succinogenes BL2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 136 (1), pp.79-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10992,312 +10992,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning, expression, and characterization of a new endoglucanase gene from Fibrobacter succinogenes S85</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene sequence and analysis of protein domains of EGB, a novel family E endoglucanase from Fibrobacter succinogenes S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.A. Bryant</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ribot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 28 (1), pp.7-14</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 124, pp.439-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702083v1</w:t>
+                <w:t xml:space="preserve">hal-02702082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene sequence and analysis of protein domains of EGB, a novel family E endoglucanase from Fibrobacter succinogenes S85</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular cloning, expression, and characterization of a new endoglucanase gene from Fibrobacter succinogenes S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Ribot</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Bryant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 124, pp.439-448</w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 28 (1), pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702082v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Futile cycling of glycogen in Fibrobacter succinogenes as shown by in situ 1H-NMR and 13C-NMR investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 207, pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11385,407 +11385,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la nonensine sur les gradients transmembranaires de H+, Na+ et K+ chez Bacteroides succinogenes, bacterie cellulolytique du rumen</w:t>
+                <w:t xml:space="preserve">Effets de la monensine sur les gradients transmembranaires de H+, Na+ et K+ chez Bacteroides succinogenes. bactérie cellulolytique du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (S1), pp.81-82</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (Suppl1), pp.81-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02728135v1</w:t>
+                <w:t xml:space="preserve">hal-00898973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données nouvelles sur les bactéries cellulolytiques du rumen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Donnees nouvelles sur les bacteries cellulolytiques du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fonty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fonty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gaudet</w:t>
+                <w:t xml:space="preserve">Sylvie Komisarczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Komisarczuck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ph. Gouet</w:t>
+                <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (Suppl1), pp.19-32</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (1 suppl.), pp.19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00898960v1</w:t>
+                <w:t xml:space="preserve">hal-02728785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la monensine sur les gradients transmembranaires de H+, Na+ et K+ chez Bacteroides succinogenes. bactérie cellulolytique du rumen</w:t>
+                <w:t xml:space="preserve">Effets de la nonensine sur les gradients transmembranaires de H+, Na+ et K+ chez Bacteroides succinogenes, bacterie cellulolytique du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (Suppl1), pp.81-82</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (S1), pp.81-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00898973v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02728135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donnees nouvelles sur les bacteries cellulolytiques du rumen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Fonty</w:t>
+                <w:t xml:space="preserve">Données nouvelles sur les bactéries cellulolytiques du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Komisarczuk</w:t>
+                <w:t xml:space="preserve">Sylvie Komisarczuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gouet</w:t>
+                <w:t xml:space="preserve">Ph. Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (1 suppl.), pp.19-32</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (Suppl1), pp.19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02728785v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00898960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11816,51 +11816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization and establishment of the rumen microbiota – opportunities to influence productivity and methane emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Yáñez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12028,51 +12028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12123,51 +12123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C and 1H NMR study of glycogen futile cycle in Fibrobacter succinogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12218,51 +12218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of chemical shift reagents and 23Na NMR to study sodium gradients in microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12447,51 +12447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition des ruminants domestiques. Ingestion et digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, INRA Editions, 1995, Mieux Comprendre, 2-7380-0629-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13398,51 +13398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13461,277 +13461,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A live yeast supplementation to gestating ewes improves bioactive molecules composition in colostrum with no impact on its bacterial composition and beneficially affects immune status of the offspring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lysiane Duniere</w:t>
+                <w:t xml:space="preserve">Impact of pathogen exposure and dietary stress at weaning: application to a mucin associated in vitro model of the piglet colon (MPigut-IVM) coupled to porcine intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Justin</w:t>
+                <w:t xml:space="preserve">Juan Jose Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Steele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">F. Jiménez-Ángeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394422v1</w:t>
+                <w:t xml:space="preserve">hal-03395860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pathogen exposure and dietary stress at weaning: application to a mucin associated in vitro model of the piglet colon (MPigut-IVM) coupled to porcine intestinal cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
+                <w:t xml:space="preserve">A live yeast supplementation to gestating ewes improves bioactive molecules composition in colostrum with no impact on its bacterial composition and beneficially affects immune status of the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Duniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Jose Garrido</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Denis</w:t>
+                <w:t xml:space="preserve">Michael Steele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jiménez-Ángeles</w:t>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395860v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminants microbiota</w:t>
               </w:r>
@@ -13868,51 +13868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13961,277 +13961,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de stratégies non pharmaceutiques pour lutter contre les infections colibacillaires dans un modèle in vitro colique du porcelet au sevrage</w:t>
+                <w:t xml:space="preserve">Evaluation of a probiotic to limit Enterobacteriaceae expansion at weaning using a new in vitro model of the piglet colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">13th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843835v1</w:t>
+                <w:t xml:space="preserve">hal-04843828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a probiotic to limit Enterobacteriaceae expansion at weaning using a new in vitro model of the piglet colon</w:t>
+                <w:t xml:space="preserve">Evaluation de stratégies non pharmaceutiques pour lutter contre les infections colibacillaires dans un modèle in vitro colique du porcelet au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Prague (Czech Republic), Czech Republic</w:t>
+              <w:t xml:space="preserve">16ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843828v1</w:t>
+                <w:t xml:space="preserve">hal-04843835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibrolytic potential of rumen microbiota in young lambs and impact of probiotics</w:t>
               </w:r>
@@ -14312,77 +14312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus reuteri suppresses enterohaemorrhagic Escherichia coli O157:H7 in bovine ruminal fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Duniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14437,64 +14437,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment garantir la sécurité microbiologique de la viande bovine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Duniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14526,584 +14526,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of oligosaccharides and cellobionic acid by Fibrobacter succinogenes S85growing on sugars, cellulose and wheat straw</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.M. Delort</w:t>
+                <w:t xml:space="preserve">Microbial ecosystem and methanogenesis in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jamie Newbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres SFM Microbiologie Anaerobie 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413670v1</w:t>
+                <w:t xml:space="preserve">hal-02758179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecosystem and methanogenesis in ruminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Production of oligosaccharides and cellobionic acid by Fibrobacter succinogenes S85growing on sugars, cellulose and wheat straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Patoprsty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Jamie Newbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congres SFM Microbiologie Anaerobie 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Aubière, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758179v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR study of plant fibre degradation by Ruminococcus albus and Fibrobacter succinogenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">NMR study of plant fibres degradation by Ruminococcus albus and Fibrobacter succinogenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Capek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">5th RRI-INRA Gastrointestinal tract microbiology symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124231v1</w:t>
+                <w:t xml:space="preserve">hal-00124212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR study of plant fibres degradation by Ruminococcus albus and Fibrobacter succinogenes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">NMR study of plant fibre degradation by Ruminococcus albus and Fibrobacter succinogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Capek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th RRI-INRA Gastrointestinal tract microbiology symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">2èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124212v1</w:t>
+                <w:t xml:space="preserve">hal-00124231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme des poly- et oligosaccharides chez Fibrobacter succinogenes, bactérie cellulolytique du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15424,597 +15424,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des travaux de l’équipe « Microbiologie des écosystèmes digestifs » concernant la flore ruminale en relation avec la nutrition et la santé des animaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation of cellulose and 13C-enriched wheat straw by Fibrobacter succinogenes S85: a solid state NMR study In “Biotechnology of cellulose degradation and biomass utilization”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil Général Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Clermont-Ferrand-Theix, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">MIE bioforum 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826205v1</w:t>
+                <w:t xml:space="preserve">hal-02759163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of cellulose and 13C-enriched wheat straw by Fibrobacter succinogenes S85: a solid state NMR study In “Biotechnology of cellulose degradation and biomass utilization”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Am Delort</w:t>
+                <w:t xml:space="preserve">Quantification of Fibrobacter succinogenes cellulase and xylanase gene expression in the rumen of a gnotobiotic lamb by real-time RT-PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE bioforum 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">4th INRA-RRI symposium on « Gut Microbiology : Concerns and responses to food safety, health and environmental issues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759163v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Fibrobacter succinogenes cellulase and xylanase gene expression in the rumen of a gnotobiotic lamb by real-time RT-PCR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+                <w:t xml:space="preserve">Cellulose metabolism in Fibrobacter succinogenes S85 : Maltodextrin, maltodextrin-1P and cellodextrin synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th INRA-RRI symposium on « Gut Microbiology : Concerns and responses to food safety, health and environmental issues »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">4th Joint INRA/RRI symposium, on "Gut Microbiology : Concerns and responses to food safety, health and environmental issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829802v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose metabolism in Fibrobacter succinogenes S85 : Maltodextrin, maltodextrin-1P and cellodextrin synthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.M. Delort</w:t>
+                <w:t xml:space="preserve">Métabolisme des maltodextrines chez Fibrobacter succinogenes S85, bactérie cellulolytique du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Joint INRA/RRI symposium, on "Gut Microbiology : Concerns and responses to food safety, health and environmental issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">1e Rencontre des Microbiologistes du Pôle Clermontois : « les micro-organismes : de l’environnement à la santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138665v1</w:t>
+                <w:t xml:space="preserve">hal-02826162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme des maltodextrines chez Fibrobacter succinogenes S85, bactérie cellulolytique du rumen</w:t>
+                <w:t xml:space="preserve">Maltodextrin metabolism in Fibrobacter succinogenes S85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1e Rencontre des Microbiologistes du Pôle Clermontois : « les micro-organismes : de l’environnement à la santé »</w:t>
+              <w:t xml:space="preserve">4th INRA-RRI symposium on « Gut Microbiology : Concerns and responses to food safety, health and environmental issues »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826162v1</w:t>
+                <w:t xml:space="preserve">hal-02828786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maltodextrin metabolism in Fibrobacter succinogenes S85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16078,51 +16117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16154,243 +16193,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maltodextrin metabolism in Fibrobacter succinogenes S85</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Am Delort</w:t>
+                <w:t xml:space="preserve">Métabolisme des oligosaccharides chez Fibrobacter succinogenes, bactérie cellulolytique du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th INRA-RRI symposium on « Gut Microbiology : Concerns and responses to food safety, health and environmental issues »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">VIème Congrès National, Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828786v1</w:t>
+                <w:t xml:space="preserve">hal-00137310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme des oligosaccharides chez Fibrobacter succinogenes, bactérie cellulolytique du rumen</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation des travaux de l’équipe « Microbiologie des écosystèmes digestifs » concernant la flore ruminale en relation avec la nutrition et la santé des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème Congrès National, Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conseil Général Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Clermont-Ferrand-Theix, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137310v1</w:t>
+                <w:t xml:space="preserve">hal-02826205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets et modes d’action des levures vivantes (Saccharomyces cerevisiae) dans le rumen</w:t>
               </w:r>
@@ -16445,51 +16445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adhésion à la cellulose de Ruminococcus albus, bactérie cellulolytique du rumen, implique des pili de type IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gaillard Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16579,51 +16579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16756,51 +16756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d’adhésion à la cellulose de Ruminococcus albus, bactérie cellulolytique du rumen Rencontres des Microbiologistes de l’INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gaillard Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17127,51 +17127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre-degrading enzymes, their origin and diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of the rumen microbial ecosystem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17304,51 +17304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonage et expression d'un gène d'une endoglucanase de Fibrobacter succinogenes chez Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Bryant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Réunion des Microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1990, Biarritz, France. pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17766,51 +17766,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B389B3D"/>
+    <w:nsid w:val="794E7A19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17997,51 +17997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-forano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7450-3466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087296160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ieda Cappellozza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15040476" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Desvignes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Guillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11894-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18063-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255485v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fakih" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lebbaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00255-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duniere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin B Renaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Steele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S Achard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2022.3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mazuy-Cruchaudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loukiadis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.852475" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teseo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brinch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01357-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Esparteiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060447" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167391v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl J Yeoman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fields" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03533-20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafino Teseo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saria Otani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#248;ller Aarestrup" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2021.0082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00584-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03400443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Segura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02343-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Garrido" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Jim&#233;nez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10091101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060877" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4597" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ameilbonne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55825-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim De&#160;paepe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7090343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertoni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5167-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R. Bayat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00215" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00375" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14380" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. Oyama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Mizrahi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E. Denman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02161" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Alain Fleury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.05.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM7CBGP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487210v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Habouzit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00067" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626891v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-017-0272-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01097-17" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439085v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2472-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2680-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439068v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2758-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bichat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Rojas Lopez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Schmidt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiss" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw179" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a R Bayat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kairenius" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stefa&#324;ski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leskinen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-7976" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190039v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Masson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gannon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098367" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cristina de Aguiar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maria Zeoula" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odimari Pricila Pires Do Prado" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Braga Arcuri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-014-1719-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652243v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Lucy Franco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Pontara Peres" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1361-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5BE9D91BF664EB661A92276A8EDB95ADE18CC2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652744v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.03.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643462v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Gagen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E Denman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Al Jassim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Mcsweeney" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0024-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK1C0BGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643613v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Flint" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Scott" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Duncan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.19897" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2947" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01784-10" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662346v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000546" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656838v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802862v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kadlecikova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matulova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04671.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662110v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2694-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1CJQ0T4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204251v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kadlecikova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matulova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Capek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387498v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouaille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patoprsty" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-1884-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3KGT6D3P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662064v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esbelin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01576.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666183v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Terrie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0463-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFBA023B6E6E6DCCD47D8F689AB883A1F02617D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351844v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287860v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06497.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663680v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra Maillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03517.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654871v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cezette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.01.035" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678425v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Larson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrison" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27735-0" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678426v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouaille" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matulov&#225;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04662.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678974v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ribot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.4.2172-2179.2004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136126v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bebslet.2004.09.019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681398v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J. Flint" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Scott" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. James Newbold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20021784" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672171v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaudet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.2002.5685" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2V6K1T2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675489v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671227v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672169v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schwaab" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matheron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.9.4390&#8211;4392.2001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2001.02300.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889895v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Flint" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000120" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698440v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pristas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girardeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gaudet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(99)00255-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5KK5T9G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699153v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(00)00194-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL0GK2B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693757v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bibollet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bosc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691959v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Flint" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696810v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697977v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Scott" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wallace" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1999.tb08837.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694730v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liptaj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695578v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008329814100" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTNX19XP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697105v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690275v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690027v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687016v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bera" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692429v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693266v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695587v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1097(95)00496-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696927v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702083v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bryant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702082v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701703v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauphin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703396v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728135v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898960v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonty" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Komisarczuck" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gouet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898973v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728785v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Komisarczuk" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891638v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0067.02" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786787v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urlz.fr/afnU" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807910v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181533.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138802v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138803v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843050v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Forsberg" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852475v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851076v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988562v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715670v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kwaitkowski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206320v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gresse" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Cappellozza" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402155v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakih Ibrahim" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394734v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394422v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Justin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steele" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395860v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garrido" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jim&#233;nez-&#193;ngeles" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932304v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243448v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garrido" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843835v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843828v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735678v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734309v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739426v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413670v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758179v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamie Newbold" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124231v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124212v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012366v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828507v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matulova" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nouaille" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Capek" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pean" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827550v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kwasiborski" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826878v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826205v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759163v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Delort" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829802v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138665v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826162v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137331v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826357v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828786v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137310v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826400v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825068v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825862v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825023v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rieu-Lesme" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825129v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837535v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769643v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839772v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836736v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846068v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847158v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219296v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fonty" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544163v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-forano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7450-3466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087296160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ieda Cappellozza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15040476" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Desvignes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Guillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11894-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18063-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255485v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fakih" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lebbaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00255-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teseo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brinch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01357-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mazuy-Cruchaudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loukiadis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.852475" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duniere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin B Renaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Steele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S Achard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2022.3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Esparteiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060447" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafino Teseo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saria Otani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#248;ller Aarestrup" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2021.0082" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167391v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl J Yeoman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fields" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03533-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03400443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Segura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02343-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00584-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Garrido" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Jim&#233;nez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10091101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060877" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4597" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim De&#160;paepe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335688v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7090343" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ameilbonne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55825-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertoni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5167-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R. Bayat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00215" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00375" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14380" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. Oyama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Mizrahi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E. Denman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02161" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Alain Fleury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.05.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM7CBGP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487210v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Habouzit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00067" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626891v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-017-0272-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01097-17" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439085v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2472-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2680-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439068v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2758-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bichat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Rojas Lopez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Schmidt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiss" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw179" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a R Bayat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kairenius" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stefa&#324;ski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leskinen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-7976" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190039v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Masson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gannon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098367" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cristina de Aguiar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maria Zeoula" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odimari Pricila Pires Do Prado" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Braga Arcuri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-014-1719-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.03.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Lucy Franco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Pontara Peres" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1361-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5BE9D91BF664EB661A92276A8EDB95ADE18CC2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643462v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Gagen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E Denman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Al Jassim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Mcsweeney" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0024-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK1C0BGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643613v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Flint" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Scott" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Duncan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.19897" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2947" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01784-10" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662346v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000546" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656838v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802862v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kadlecikova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matulova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04671.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204251v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kadlecikova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matulova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Capek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662110v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2694-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1CJQ0T4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esbelin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01576.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666183v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Terrie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0463-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFBA023B6E6E6DCCD47D8F689AB883A1F02617D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387498v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouaille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patoprsty" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-1884-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3KGT6D3P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351844v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287860v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06497.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654871v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663680v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra Maillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03517.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cezette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.01.035" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678425v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Larson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrison" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27735-0" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678426v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouaille" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matulov&#225;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04662.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678974v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ribot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.4.2172-2179.2004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136126v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bebslet.2004.09.019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681398v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J. Flint" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Scott" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. James Newbold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20021784" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675489v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671227v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672171v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaudet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.2002.5685" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2V6K1T2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679841v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2001.02300.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672169v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schwaab" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matheron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.9.4390&#8211;4392.2001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889895v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Flint" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000120" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698440v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pristas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girardeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gaudet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(99)00255-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5KK5T9G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699153v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(00)00194-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL0GK2B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693757v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bibollet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bosc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691959v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Flint" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696810v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697977v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Scott" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wallace" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1999.tb08837.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694730v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liptaj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695578v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008329814100" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTNX19XP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697105v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690275v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687016v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690027v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692429v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693266v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695587v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1097(95)00496-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696927v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702082v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702083v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bryant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701703v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauphin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703396v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898973v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Komisarczuk" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728135v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898960v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonty" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Komisarczuck" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gouet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891638v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0067.02" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786787v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urlz.fr/afnU" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807910v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181533.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138802v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138803v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843050v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Forsberg" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852475v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851076v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988562v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715670v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kwaitkowski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206320v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gresse" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Cappellozza" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402155v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakih Ibrahim" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394734v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395860v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garrido" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jim&#233;nez-&#193;ngeles" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394422v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Justin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steele" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932304v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243448v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garrido" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843828v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843835v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735678v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734309v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739426v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758179v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamie Newbold" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413670v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124212v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124231v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012366v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828507v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matulova" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nouaille" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Capek" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pean" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827550v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kwasiborski" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826878v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759163v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Delort" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829802v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138665v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826162v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828786v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137331v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826357v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137310v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826205v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826400v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825068v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825862v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825023v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rieu-Lesme" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825129v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837535v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769643v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839772v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836736v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846068v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847158v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219296v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fonty" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544163v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>