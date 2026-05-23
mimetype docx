--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -153,2680 +153,2676 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Investigation of the Effects of Bacillus subtilis-810B and Bacillus licheniformis-809A on the Rumen Fermentation and Microbiota</w:t>
+                <w:t xml:space="preserve">Oral-stomach sampling to replace rumen-fistulated lactating dairy cows in an experimental model of rumen dysfunction from high energy diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ieda Cappellozza</w:t>
+                <w:t xml:space="preserve">Dimitri Kwiatkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Torrent</w:t>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Danon</w:t>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, </w:t>
+              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33, pp.100674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani15040476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vas.2026.100674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959157v1</w:t>
+                <w:t xml:space="preserve">hal-05630177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of the interactions between Fibrobacter succinogenes S85, Selenomonas ruminantium PC18 and a live yeast strain used as a ruminant feed additive</w:t>
+                <w:t xml:space="preserve">In Vitro Investigation of the Effects of Bacillus subtilis-810B and Bacillus licheniformis-809A on the Rumen Fermentation and Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Desvignes</w:t>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+                <w:t xml:space="preserve">Bruno Ieda Cappellozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Guillot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Danon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11894-2⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani15040476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212728v1</w:t>
+                <w:t xml:space="preserve">hal-04959157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of esophageal tubing and buccal swabbing versus rumen cannula to characterize ruminal microbiota in cows fed contrasting diets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic analysis of the interactions between Fibrobacter succinogenes S85, Selenomonas ruminantium PC18 and a live yeast strain used as a ruminant feed additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+                <w:t xml:space="preserve">Laurie Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Danon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-18063-1⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11894-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310805v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Towards the next-generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of esophageal tubing and buccal swabbing versus rumen cannula to characterize ruminal microbiota in cows fed contrasting diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Davoudkhani</w:t>
+                <w:t xml:space="preserve">Lysiane Dunière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Fakih</w:t>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E. Robles-Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Rubino</w:t>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100984⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.34582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-18063-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255485v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of rearing mode on gastro-intestinal microbiota and development, immunocompetence, sanitary status and growth performance of lambs from birth to two months of age</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+                <w:t xml:space="preserve">Review: Towards the next-generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Lebbaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Guillot</w:t>
+                <w:t xml:space="preserve">M. Davoudkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bernard</w:t>
+                <w:t xml:space="preserve">I. Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-023-00255-7⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (Suppl. 5), pp.100984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167959v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium &amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt; S85</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Got</w:t>
+                <w:t xml:space="preserve">Effects of rearing mode on gastro-intestinal microbiota and development, immunocompetence, sanitary status and growth performance of lambs from birth to two months of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dunière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
+                <w:t xml:space="preserve">Yacine Lebbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Siegel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Mickael Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.01027-22⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-023-00255-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131368v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbial genomics: from cells to genes (and back to cells)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium &amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt; S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Popova</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Jeanne Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/cabireviews202217025⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.01027-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03929845v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global phylogenomic and metabolic reconstruction of the large intestine bacterial community of domesticated cattle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rumen microbial genomics: from cells to genes (and back to cells)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Otani</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brinch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-022-01357-1⟩</w:t>
+              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/cabireviews202217025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03794085v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Circulation of Enterohemorrhagic Escherichia coli (EHEC) O157:H7 in Cattle Farms: Characterization of Enterohemorrhagic Escherichia coli O157:H7 Strains and Fecal Microbial Communities of Bovine Shedders and Non-shedders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global phylogenomic and metabolic reconstruction of the large intestine bacterial community of domesticated cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Teseo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bibbal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">S. Otani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brinch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Loukiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.852475⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-022-01357-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629852v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A live yeast supplementation to gestating ewes improves bioactive molecule composition in colostrum with no impact on its bacterial composition and beneficially affects immune status of the offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent Circulation of Enterohemorrhagic Escherichia coli (EHEC) O157:H7 in Cattle Farms: Characterization of Enterohemorrhagic Escherichia coli O157:H7 Strains and Fecal Microbial Communities of Bovine Shedders and Non-shedders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysiane Duniere</w:t>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin B Renaud</w:t>
+                <w:t xml:space="preserve">Christine Mazuy-Cruchaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A Steele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Estelle Loukiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jns.2022.3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.852475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564025v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Digestive Microbiota, Rumen Fermentations and Oxidative Stress around Parturition Are Alleviated by Live Yeast Feed Supplementation to Gestating Ewes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lysiane Dunière</w:t>
+                <w:t xml:space="preserve">A live yeast supplementation to gestating ewes improves bioactive molecule composition in colostrum with no impact on its bacterial composition and beneficially affects immune status of the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Duniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Esparteiro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickael Bernard</w:t>
+                <w:t xml:space="preserve">Justin B Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Steele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline S Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7060447⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.1 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jns.2022.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281170v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FI: The Fecobiome Initiative</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saria Otani</w:t>
+                <w:t xml:space="preserve">Weaning-associated feed deprivation stress causes microbiota disruptions in a novel mucin-containing in vitro model of the piglet colon (MPigut-IVM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Møller Aarestrup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/fpd.2021.0082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-021-00584-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510859v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Competitions between Fibrobacter succinogenes, Ruminococcus flavefaciens, and Ruminoccus albus in a Gnotobiotic Sheep Model Revealed by Multi-Omic Analyses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional analysis reveals specific niche factors and response to environmental stresses of enterohemorrhagic Escherichia coli O157:H7 in bovine digestive contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lepercq</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Audrey Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhammed Benbakkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.03533-20⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-021-02343-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167391v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional analysis reveals specific niche factors and response to environmental stresses of enterohemorrhagic Escherichia coli O157:H7 in bovine digestive contents</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vivo Competitions between Fibrobacter succinogenes, Ruminococcus flavefaciens, and Ruminoccus albus in a Gnotobiotic Sheep Model Revealed by Multi-Omic Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mhammed Benbakkar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Carl J Yeoman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-021-02343-7⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.03533-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400443v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaning-associated feed deprivation stress causes microbiota disruptions in a novel mucin-containing in vitro model of the piglet colon (MPigut-IVM)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">FI: The Fecobiome Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom van de Wiele</w:t>
+                <w:t xml:space="preserve">Serafino Teseo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saria Otani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Møller Aarestrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-021-00584-0⟩</w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/fpd.2021.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267076v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces Cerevisiae Var Boulardii CNCM I–1079 Reduces Expression of Genes Involved in Inflammatory Response in Porcine Cells Challenged by Enterotoxigenic E. Coli and Influences Bacterial Communities in an In Vitro Model of the Weaning Piglet Colon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tom van de Wiele</w:t>
+                <w:t xml:space="preserve">Changes in Digestive Microbiota, Rumen Fermentations and Oxidative Stress around Parturition Are Alleviated by Live Yeast Feed Supplementation to Gestating Ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dunière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Esparteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Lebbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10091101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7060447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414560v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of the Elusive Passenger in the Gastrointestinal Tract of Cattle: The Shiga Toxin Producing Escherichia coli</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saccharomyces Cerevisiae Var Boulardii CNCM I–1079 Reduces Expression of Genes Involved in Inflammatory Response in Porcine Cells Challenged by Enterotoxigenic E. Coli and Influences Bacterial Communities in an In Vitro Model of the Weaning Piglet Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeles Jiménez-Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8060877⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10091101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883751v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminant microbiota : research status and impacts of microbiota on animal performance and health</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">An Overview of the Elusive Passenger in the Gastrointestinal Tract of Cattle: The Shiga Toxin Producing Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4597⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (6), pp.877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8060877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03227796v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental models to study intestinal microbes–mucus interactions in health and disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ruminant microbiota : research status and impacts of microbiota on animal performance and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chassaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim De paepe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (5), pp.457-489. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (4), pp.249-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuz013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335708v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota Composition and Functional Profiling Throughout the Gastrointestinal Tract of Commercial Weaning Piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dunière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (9), pp.343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2854,4071 +2850,4075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementation of live yeast based feed additive in early life promotes rumen microbial colonization and fibrolytic potential in lambs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental models to study intestinal microbes–mucus interactions in health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Ameilbonne</w:t>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Auffret</w:t>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Kim De paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55825-0⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.457-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuz013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628171v1</w:t>
+                <w:t xml:space="preserve">hal-02335708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis reveals specific metabolic pathways of enterohemorrhagic Escherichia coli O157:H7 in bovine digestive contents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Segura</w:t>
+                <w:t xml:space="preserve">Supplementation of live yeast based feed additive in early life promotes rumen microbial colonization and fibrolytic potential in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Ameilbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bertoni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5167-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55825-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628554v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrochip, a functional DNA microarray to monitor cellulolytic and hemicellulolytic activities of rumen microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aspartate metabolism is involved in the maintenance of enterohaemorrhagic Escherichia coli O157:H7 in bovine intestinal content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Marre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ali R. Bayat</w:t>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Duniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00215⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (12), pp.4473-4485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623146v1</w:t>
+                <w:t xml:space="preserve">hal-02621661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors involved in the persistence of a shiga toxin-producing escherichia coil O157:H7 strain in bovine feces and gastro-intestinal content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic analysis reveals specific metabolic pathways of enterohemorrhagic Escherichia coli O157:H7 in bovine digestive contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Durand</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00375⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5167-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626996v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspartate metabolism is involved in the maintenance of enterohaemorrhagic Escherichia coli O157:H7 in bovine intestinal content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Segura</w:t>
+                <w:t xml:space="preserve">Fibrochip, a functional DNA microarray to monitor cellulolytic and hemicellulolytic activities of rumen microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Durand</w:t>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali R. Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14380⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621661v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing global ruminant agricultural challenges through understanding the rumen microbiome: Past, present, and future</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stuart E. Denman</w:t>
+                <w:t xml:space="preserve">Factors involved in the persistence of a shiga toxin-producing escherichia coil O157:H7 strain in bovine feces and gastro-intestinal content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02161⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01890696v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota dysbiosis in postweaning piglets: Understanding the keys to health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Durand</w:t>
+                <w:t xml:space="preserve">Addressing global ruminant agricultural challenges through understanding the rumen microbiome: Past, present, and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon A. Huws</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Creevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Alain Fleury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Linda B. Oyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzhak Mizrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart E. Denman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2017.05.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01608062v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus reuteri suppresses E. coli O157:H7 in bovine ruminal fluid: Toward a pre-slaughter strategy to improve food safety?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Draft genome sequence and characterization of commensal Escherichia coli strain BG1 isolated from bovine gastro-intestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187229⟩</w:t>
+              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-017-0272-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487210v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metatranscriptomics reveals the active bacterial and eukaryotic fibrolytic communities in the rumen of dairy cow fed a mixed diet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of Enterohemorrhagic Escherichia coli O157:H7 Strain MC2 Isolated from Cattle in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lepercq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+                <w:t xml:space="preserve">Audrey Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00067⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01097-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606055v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence and characterization of commensal Escherichia coli strain BG1 isolated from bovine gastro-intestinal tract</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Gut microbiota dysbiosis in postweaning piglets: Understanding the keys to health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Alain Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2017.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40793-017-0272-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02626891v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Enterohemorrhagic Escherichia coli O157:H7 Strain MC2 Isolated from Cattle in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Lactobacillus reuteri suppresses E. coli O157:H7 in bovine ruminal fluid: Toward a pre-slaughter strategy to improve food safety?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dunière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01097-17⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.e0187229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658407v1</w:t>
+                <w:t xml:space="preserve">hal-02487210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the pectinolytic function of Bacteroides xylanisolvens using a RNA-seq approach and mutagenesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Metatranscriptomics reveals the active bacterial and eukaryotic fibrolytic communities in the rumen of dairy cow fed a mixed diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2472-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.67-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439085v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylan degradation by the human gut Bacteroides xylanisolvens XB1A(T) involves two distinct gene clusters that are linked at the transcriptional level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2680-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the pectinolytic function of Bacteroides xylanisolvens using a RNA-seq approach and mutagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 27 (17), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2758-3⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2472-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439068v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live yeasts enhance fibre degradation in the cow rumen through an increase in plant substrate colonization by fibrolytic bacteria and fungi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Ossa</w:t>
+                <w:t xml:space="preserve">A secretome view of colonisation factors in Shiga toxin-encodingEscherichia coli(STEC): from enterohaemorrhagicE. coli(EHEC) to related enteropathotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maricarmen Rojas Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 363 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnw179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.13005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631476v1</w:t>
+                <w:t xml:space="preserve">hal-02639316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secretome view of colonisation factors in Shiga toxin-encodingEscherichia coli(STEC): from enterohaemorrhagicE. coli(EHEC) to related enteropathotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnes Weiss</w:t>
+                <w:t xml:space="preserve">Live yeasts enhance fibre degradation in the cow rumen through an increase in plant substrate colonization by fibrolytic bacteria and fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Ameilbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (3), pp.560-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.13005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnw179⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02639316v1</w:t>
+                <w:t xml:space="preserve">hal-02631476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of camelina oil or live yeasts (Saccharomyces cerevisiae) on ruminal methane production, rumen fermentation, and milk fatty acid composition in lactating cows fed grass silage diets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H Leskinen</w:t>
+                <w:t xml:space="preserve">Unraveling the pectinolytic function of Bacteroides xylanisolvens using a RNA-seq approach and mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Marre</w:t>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2014-7976⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2758-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637386v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gluconeogenesis Pathway Is Involved in Maintenance of Enterohaemorrhagic Escherichia coli O157:H7 in Bovine Intestinal Content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolande Bertin</w:t>
+                <w:t xml:space="preserve">Effect of camelina oil or live yeasts (Saccharomyces cerevisiae) on ruminal methane production, rumen fermentation, and milk fatty acid composition in lactating cows fed grass silage diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a R Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Deval</w:t>
+                <w:t xml:space="preserve">P Kairenius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de La Foye</w:t>
+                <w:t xml:space="preserve">T Stefański</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Gannon</w:t>
+                <w:t xml:space="preserve">H Leskinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098367⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (5), pp.3166-3181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2014-7976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190039v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of rumen bacterial strains isolated from enrichments of rumen content in the presence of propolis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Gluconeogenesis Pathway Is Involved in Maintenance of Enterohaemorrhagic Escherichia coli O157:H7 in Bovine Intestinal Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Cristina de Aguiar</w:t>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Maria Zeoula</w:t>
+                <w:t xml:space="preserve">Luke Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odimari Pricila Pires Do Prado</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victor Gannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11274-014-1719-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631667v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrate utilization by enterohaemorrhagic Escherichia coli O157:H7 in bovine intestinal content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+                <w:t xml:space="preserve">Characterization of rumen bacterial strains isolated from enrichments of rumen content in the presence of propolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cristina de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Robbe-Masselot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucia Maria Zeoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odimari Pricila Pires Do Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Braga Arcuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12019⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (11), pp.2917-2926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11274-014-1719-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651554v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine analogues HMB and HMBi increase the abundance of cellulolytic bacterial representatives in the rumen of cattle with no direct effects on fibre degradation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Carbohydrate utilization by enterohaemorrhagic Escherichia coli O157:H7 in bovine intestinal content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Devillard</w:t>
+                <w:t xml:space="preserve">Catherine Robbe-Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 182 (1-4), pp.16 - 24. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.610-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2013.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652744v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of Brazilian propolis extracts against rumen bacteria in vitro</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methionine analogues HMB and HMBi increase the abundance of cellulolytic bacterial representatives in the rumen of cattle with no direct effects on fibre degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Lucy Franco</w:t>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucimar Pontara Peres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Braga Arcuri</w:t>
+                <w:t xml:space="preserve">C. Mirande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11274-013-1361-x⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 182 (1-4), pp.16 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2013.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652243v1</w:t>
+                <w:t xml:space="preserve">hal-02652744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanogen colonisation does not significantly alter acetogen diversity in lambs isolated 17 h after birth and raised aseptically</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial activity of Brazilian propolis extracts against rumen bacteria in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cristina de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Maria Zeoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma J. Gagen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+                <w:t xml:space="preserve">Selma Lucy Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart E Denman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christopher S. Mcsweeney</w:t>
+                <w:t xml:space="preserve">Lucimar Pontara Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Braga Arcuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-012-0024-z⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (10), pp.1951 - 1959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11274-013-1361-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643462v1</w:t>
+                <w:t xml:space="preserve">hal-02652243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial degradation of complex carbohydrates in the gut</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methanogen colonisation does not significantly alter acetogen diversity in lambs isolated 17 h after birth and raised aseptically</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma J. Gagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart E Denman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J. Flint</w:t>
+                <w:t xml:space="preserve">Rafat Al Jassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. P. Scott</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher S. Mcsweeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/gmic.19897⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (3), pp.628-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-012-0024-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643613v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term defaunation increases the abundance of cellulolytic ruminococci and methanogens but does not affect the bacterial and methanogen diversity in the rumen of sheep</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Microbial degradation of complex carbohydrates in the gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Flint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. H. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-2947⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (4), pp.289-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/gmic.19897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643195v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the composition of the cellulolytic flora on the development of hydrogenotrophic microorganisms, hydrogen utilization, and methane production in the rumens of gnotobiotically reared lambs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Long-term defaunation increases the abundance of cellulolytic ruminococci and methanogens but does not affect the bacterial and methanogen diversity in the rumen of sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (3), pp.783-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-2947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01784-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658789v1</w:t>
+                <w:t xml:space="preserve">hal-02643195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecosystem and methanogenesis in ruminants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Influence of the composition of the cellulolytic flora on the development of hydrogenotrophic microorganisms, hydrogen utilization, and methane production in the rumens of gnotobiotically reared lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fonty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.J. Newbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731110000546⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (24), pp.7931-7937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01784-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662346v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the rumen ecosystem in newborns: the influence of ecological factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Microbial ecosystem and methanogenesis in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Newbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (7), pp.1024-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656838v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fibre degradation and fermentation by two xylanolytic bacteria Bacteroides xylanisolvens XB1A T and Roseburia intestinalis XB6B4 from the human intestine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of the rumen ecosystem in newborns: the influence of ecological factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fonty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52, pp.21-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802862v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fibre degradation and fermentation by two xylanolytic bacteria bacteroides xylanisolvens XB1AT and roseburia intestinalis XB6B4 from the human intestine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary fibre degradation and fermentation by two xylanolytic bacteria Bacteroides xylanisolvens XB1A T and Roseburia intestinalis XB6B4 from the human intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mirande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kadlecikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mirande</w:t>
+                <w:t xml:space="preserve">M. Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Kadlecikova</w:t>
+                <w:t xml:space="preserve">P. Capek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Matulova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annick Bernalier</w:t>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 109 (2), pp.451-460. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 109 (2), pp. 451-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2010.04671.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2010.04671.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204251v1</w:t>
+                <w:t xml:space="preserve">hal-03802862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Xyn10A, a highly active xylanase from the human gut bacterium Bacteroides xylanisolvens XB1A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mirande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 87 (6), pp.2097-2105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6928,1059 +6928,1063 @@
                 <w:t xml:space="preserve">⟨10.1007/s00253-010-2694-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential translocation of green fluorescent protein fused to signal sequences of Ruminococcus albus cellulases by the Tat and Sec pathways of Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary fibre degradation and fermentation by two xylanolytic bacteria bacteroides xylanisolvens XB1AT and roseburia intestinalis XB6B4 from the human intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mirande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Esbelin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Kadlecikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavol Capek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01576.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109 (2), pp.451-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2010.04671.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662064v1</w:t>
+                <w:t xml:space="preserve">hal-01204251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic identification of CBM37-containing cellulases produced by the rumen cellulolytic bacterium Ruminococcus albus 20 and their putative involvement in bacterial adhesion to cellulose.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential translocation of green fluorescent protein fused to signal sequences of Ruminococcus albus cellulases by the Tat and Sec pathways of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Julia Esbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 191 (4), pp.379-388. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 294 (2), pp.239-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00203-009-0463-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01576.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666183v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of oligosaccharides and cellobionic acid by Fibrobacter succinogenes S85 growing on sugars, cellulose and wheat straw</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic identification of CBM37-containing cellulases produced by the rumen cellulolytic bacterium Ruminococcus albus 20 and their putative involvement in bacterial adhesion to cellulose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Nouaille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Matulova</w:t>
+                <w:t xml:space="preserve">Cecile Terrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Patoprsty</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 191 (4), pp.379-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-009-0463-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-009-1884-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387498v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrate metabolism in Fibrobacter succinogenes: what NMR tells us</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Production of oligosaccharides and cellobionic acid by Fibrobacter succinogenes S85 growing on sugars, cellulose and wheat straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Patoprsty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Ecology in Health and Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (3), pp.425-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-009-1884-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351844v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR study of cellulose and wheat straw degradation by Ruminococcus albus 20</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Carbohydrate metabolism in Fibrobacter succinogenes: what NMR tells us</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microbial Ecology in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.94-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287860v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les interactions bactéries-champignons optimisent le fonctionnement du rumen</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NMR study of cellulose and wheat straw degradation by Ruminococcus albus 20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 275 (13), pp.3503-3511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2008.06497.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654871v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification by real-time PCR of cellulolytic bacteria in the rumen of sheep after supplementation of a forage diet with readily fermentable carbohydrates: effect of a yeast additive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Quand les interactions bactéries-champignons optimisent le fonctionnement du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 283, pp.20-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663680v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylanases and carboxymethylcellulases of the rumen protozoa Polyplastron multivesiculatum, Eudiplodinium maggii and Entodinium sp</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magalie Cezette</w:t>
+                <w:t xml:space="preserve">Quantification by real-time PCR of cellulolytic bacteria in the rumen of sheep after supplementation of a forage diet with readily fermentable carbohydrates: effect of a yeast additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Pierre Jouany</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Christel Béra Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 244 (1), pp.149-156. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 103 (6), pp.2676-2685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.femsle.2005.01.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03517.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683234v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ruminococcus albus pilA1-pilA2 locus : Expression and putative role of two adjacent pil genes in pilus formation and bacterial adhesion to cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8064,3722 +8068,3852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligosaccharide synthesis in fibrobacter succinogenes S85 and its modulation by the substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xylanases and carboxymethylcellulases of the rumen protozoa Polyplastron multivesiculatum, Eudiplodinium maggii and Entodinium sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nouaille</w:t>
+                <w:t xml:space="preserve">Estelle Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Matulová</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Magalie Cezette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pierre Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2005.04662.x⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 244 (1), pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsle.2005.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678426v1</w:t>
+                <w:t xml:space="preserve">hal-02683234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-degrading systems of different strains of the genus Fibrobacter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Oligosaccharide synthesis in fibrobacter succinogenes S85 and its modulation by the substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matulová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.70.4.2172-2179.2004⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272 (10), pp.2416-2427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2005.04662.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678974v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of maltodextrin 1-Phosphate by Fibrobacter succinogenes S85</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Fiber-degrading systems of different strains of the genus Fibrobacter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Béra Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bebslet.2004.09.019⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (4), pp.2172-2179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.70.4.2172-2179.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136126v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of XYN10B, a modular xylanase from the ruminal protozoan Polyplastron multivesiculatum, with a family 22 carbohydrate-binding module that binds to cellulose</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of maltodextrin 1-Phosphate by Fibrobacter succinogenes S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 373 (2), pp.495-503. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 576, pp.226-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20021784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bebslet.2004.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681398v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion to cellulose of the Gram-positive bacterium Ruminococcus albus involves type IV pili</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+                <w:t xml:space="preserve">Characterization of XYN10B, a modular xylanase from the ruminal protozoan Polyplastron multivesiculatum, with a family 22 carbohydrate-binding module that binds to cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hébraud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harry J. Flint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. James Newbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 373 (2), pp.495-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20021784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675489v1</w:t>
+                <w:t xml:space="preserve">hal-02681398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion to cellulose of the gram positive bacterium Ruminococcus albus involves type IV pili. Microbiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Adhesion to cellulose of the Gram-positive bacterium Ruminococcus albus involves type IV pili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 148 (6), pp.1871-1880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671227v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">23Na NMR study of fibrobacter succinogenes S85 : Comparison of three chemical shift raegents and caculation of sodium concentration using ionophores</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Adhesion to cellulose of the gram positive bacterium Ruminococcus albus involves type IV pili. Microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 148 (6), pp.1871-1880</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02672171v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent maltodextrin and cellodextrin synthesis by fibrobacter succinogenes S85 as identified by 2D NMR spectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">23Na NMR study of fibrobacter succinogenes S85 : Comparison of three chemical shift raegents and caculation of sodium concentration using ionophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.2001.02300.x⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 306 (2), pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/abio.2002.5685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679841v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo 23Na nuclear magnetic resonance study of maintenance of a sodium gradient in the ruminal bacterium Fibrobacter succinogenes S85</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Concurrent maltodextrin and cellodextrin synthesis by fibrobacter succinogenes S85 as identified by 2D NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matulová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.67.9.4390–4392.2001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 268 (14), pp.3907-3915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.2001.02300.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672169v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically modified organisms: consequences for ruminant health and nutrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">In vivo 23Na nuclear magnetic resonance study of maintenance of a sodium gradient in the ruminal bacterium Fibrobacter succinogenes S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Schwaab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Flint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/animres:2000120⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67 (9), pp.4390-4392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.67.9.4390–4392.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889895v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of endoglucanases EGB and EGC from Fibrobacter succinogenes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Pristas</w:t>
+                <w:t xml:space="preserve">Genetically modified organisms: consequences for ruminant health and nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Girardeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harry Flint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Protein Structure and Molecular Enzymology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-4838(99)00255-1⟩</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49 (3), pp.255-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2000120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02698440v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoglucanase activity and relative expression of glycoside hydrolase genes of Fibrobacter succinogenes S85 grown on different substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Characterisation of endoglucanases EGB and EGC from Fibrobacter succinogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Béra Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pristas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-4838(00)00194-1⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Protein Structure and Molecular Enzymology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1476 (2), pp.191-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-4838(99)00255-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699153v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13C and 1H NMR study of cellulose metabolism by fibrobacter succinogenes S85</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endoglucanase activity and relative expression of glycoside hydrolase genes of Fibrobacter succinogenes S85 grown on different substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1543 (1), pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-4838(00)00194-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693757v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically modified organisms: consequences for ruminant health and nutrition</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">13C and 1H NMR study of cellulose metabolism by fibrobacter succinogenes S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matulová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 49, pp.255-271</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 77 (1), pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691959v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie de la dégradation et de la fermentation des polyholosides constitutifs des parois végétales dans le rumen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Genetically modified organisms: consequences for ruminant health and nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Flint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 8, pp.21-35</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49, pp.255-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696810v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A xylanase produced by the rumen anaerobic protozoan Polyplastron multivesiculatum shows close sequence similarity to family 11 xylanases from gram-positive bacteria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ecologie de la dégradation et de la fermentation des polyholosides constitutifs des parois végétales dans le rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fonty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8, pp.21-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697977v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between carbon and nitrogen metabolism in fibrobacter succinogenes S85 : A 1H and 13C nuclear magnetic resonance and enzymatic study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A xylanase produced by the rumen anaerobic protozoan Polyplastron multivesiculatum shows close sequence similarity to family 11 xylanases from gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Newbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 181, pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.1999.tb08837.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694730v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo 13C NMR study of glucose and cellobiose metabolism by four cellulolytic strains of the genus fibrobacter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Interactions between carbon and nitrogen metabolism in fibrobacter succinogenes S85 : A 1H and 13C nuclear magnetic resonance and enzymatic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liptaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodegradation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 65 (5), pp.1941-1948</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02695578v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enzymes microbiennes du rumen impliquées dans la dégradation des parois végétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">In vivo 13C NMR study of glucose and cellobiose metabolism by four cellulolytic strains of the genus fibrobacter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9 (6), pp.451-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008329814100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697105v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13C and 1H nuclear magnetic resonance study of glycogen futile cycling in strains of the genus fibrobacter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Les enzymes microbiennes du rumen impliquées dans la dégradation des parois végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Liptaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 64 (1), pp.74-81</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 84 (1), pp.149-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690275v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre-degrading enzymes, their origin and diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">13C and 1H nuclear magnetic resonance study of glycogen futile cycling in strains of the genus fibrobacter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christel Bera</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liptaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37, pp.11-14</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 64 (1), pp.74-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687016v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-investigation of glucose metabolism in fibrobacter succinogenes, using NMR spectroscopy and enzymatic assays. Evidence for pentose phosphates phosphoketolase and pyruvate formate lyase activities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Fibre-degrading enzymes, their origin and diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1355, pp.50-60</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690027v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous but differential metabolism of glucose and cellobiose in Fibrobacter succinogenes cells, studied by in vivo 13C-NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Re-investigation of glucose metabolism in fibrobacter succinogenes, using NMR spectroscopy and enzymatic assays. Evidence for pentose phosphates phosphoketolase and pyruvate formate lyase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 42, pp.1091-1099</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1355, pp.50-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692429v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of plant cell wall polysaccharides by rumen bacteria and fungi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Simultaneous but differential metabolism of glucose and cellobiose in Fibrobacter succinogenes cells, studied by in vivo 13C-NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxanne Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 45 (1), pp.291-295</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 42, pp.1091-1099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693266v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene sequence analysis and properties of EGC, a family E (9) endoglucanase from Fibrobacter succinogenes BL2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Degradation of plant cell wall polysaccharides by rumen bacteria and fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gaudet</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 45 (1), pp.291-295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0378-1097(95)00496-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02695587v1</w:t>
+                <w:t xml:space="preserve">hal-02693266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene sequence analysis and properties of EGC, a family E(9) endoglucanase from fibrobacter succinogenes BL2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Gene sequence analysis and properties of EGC, a family E (9) endoglucanase from Fibrobacter succinogenes BL2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Béra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 136 (1), pp.79-84</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 136 (1), pp.79-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0378-1097(95)00496-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696927v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene sequence and analysis of protein domains of EGB, a novel family E endoglucanase from Fibrobacter succinogenes S85</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Gene sequence analysis and properties of EGC, a family E(9) endoglucanase from fibrobacter succinogenes BL2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Ribot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 124, pp.439-448</w:t>
+              <w:t xml:space="preserve">, 1996, 136 (1), pp.79-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702082v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning, expression, and characterization of a new endoglucanase gene from Fibrobacter succinogenes S85</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Gene sequence and analysis of protein domains of EGB, a novel family E endoglucanase from Fibrobacter succinogenes S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.A. Bryant</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ribot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 28 (1), pp.7-14</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 124, pp.439-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702083v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futile cycling of glycogen in Fibrobacter succinogenes as shown by in situ 1H-NMR and 13C-NMR investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Molecular cloning, expression, and characterization of a new endoglucanase gene from Fibrobacter succinogenes S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.M. Delort</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Bryant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 207, pp.155-162</w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 28 (1), pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701703v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des concentrations intracellulaires en H+, Na+, K+ et ATP chez Bacteroides succinogenes adaptee a la monensine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Futile cycling of glycogen in Fibrobacter succinogenes as shown by in situ 1H-NMR and 13C-NMR investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, suppl., pp.199s-200s</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 207, pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703396v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la monensine sur les gradients transmembranaires de H+, Na+ et K+ chez Bacteroides succinogenes. bactérie cellulolytique du rumen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Mesure des concentrations intracellulaires en H+, Na+, K+ et ATP chez Bacteroides succinogenes adaptee a la monensine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (Suppl1), pp.81-82</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, suppl., pp.199s-200s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00898973v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donnees nouvelles sur les bacteries cellulolytiques du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Komisarczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 28 (1 suppl.), pp.19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02728785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la nonensine sur les gradients transmembranaires de H+, Na+ et K+ chez Bacteroides succinogenes, bacterie cellulolytique du rumen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effets de la monensine sur les gradients transmembranaires de H+, Na+ et K+ chez Bacteroides succinogenes. bactérie cellulolytique du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (S1), pp.81-82</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (Suppl1), pp.81-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02728135v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00898973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effets de la nonensine sur les gradients transmembranaires de H+, Na+ et K+ chez Bacteroides succinogenes, bacterie cellulolytique du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (S1), pp.81-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02728135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Données nouvelles sur les bactéries cellulolytiques du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Komisarczuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 28 (Suppl1), pp.19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00898960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11789,811 +11923,811 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization and establishment of the rumen microbiota – opportunities to influence productivity and methane emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Yáñez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving rumen function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-26, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2020.0067.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viande bovine. E. Qualité sanitaire microbiologique de la viande bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation des animaux et qualité de leurs produits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier Tec &amp; Doc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 442 p., 2018, 978-274-30-22-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of yeast probiotics in ruminants: effects and mechanisms of action on rumen pH, fibre degradation, and microbiota according to the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotic in Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InTech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 272 p., 2012, 978-953-51-0777-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C and 1H NMR study of glycogen futile cycle in Fibrobacter succinogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press, pp.173-188, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of chemical shift reagents and 23Na NMR to study sodium gradients in microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press, pp.389-406, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial adherence to the plant cell wall and enzymatic hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.W. Forsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruminant physiology : digestion, metabolism, growth and reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écosystème microbien du réticulo-rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition des ruminants domestiques. Ingestion et digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, INRA Editions, 1995, Mieux Comprendre, 2-7380-0629-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in genetic manipulation of rumen microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rumen microbial metabolism and ruminant digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, 1991, 2-7380-0345-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02851076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12603,5102 +12737,5102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la compétition dans le contrôle des pathogènes et de l’antibiorésistance : perspective mathématique et in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sampling method, oral-stomach sampling vs. sampling through ruminal cannula, on pH and concentrations volatile fatty acids and mineral of rumen fluid during an acidogenic challenge in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kwaitkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches d’alternatives à l’utilisation des ruminants fistulés (Alterfi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of Bacillus subtilis CH201 and Bacillus licheniformis CH200 on rumen microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Copani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.I. Cappellozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Macheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale network reconstruction of the predominant cellulolytic rumen bacterium Fibrobacter succinogenes S85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakih Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 - 12th International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France. pp.1 P;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the rearing mode on gastro-intestinal (GIT) microbiota and development, immunocompetence, sanitary status and growth performance of newborn lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dunière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Lebbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pathogen exposure and dietary stress at weaning: application to a mucin associated in vitro model of the piglet colon (MPigut-IVM) coupled to porcine intestinal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jose Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jiménez-Ángeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A live yeast supplementation to gestating ewes improves bioactive molecules composition in colostrum with no impact on its bacterial composition and beneficially affects immune status of the offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Duniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Steele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminants microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a probiotic strategy to fight against ETEC infections in an in vitro model of weaning piglets coupled with porcine cell lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Beneficial Microbes Conference – pre and probiotics for lifelong human and animal healt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a probiotic to limit Enterobacteriaceae expansion at weaning using a new in vitro model of the piglet colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de stratégies non pharmaceutiques pour lutter contre les infections colibacillaires dans un modèle in vitro colique du porcelet au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrolytic potential of rumen microbiota in young lambs and impact of probiotics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lactobacillus reuteri suppresses enterohaemorrhagic Escherichia coli O157:H7 in bovine ruminal fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Duniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Beneficial Microbes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Amsterdam, Netherlands. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735678v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus reuteri suppresses enterohaemorrhagic Escherichia coli O157:H7 in bovine ruminal fluid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibrolytic potential of rumen microbiota in young lambs and impact of probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Beneficial Microbes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Amsterdam, Netherlands. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734309v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment garantir la sécurité microbiologique de la viande bovine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Duniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial ecosystem and methanogenesis in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jamie Newbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731110000546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of oligosaccharides and cellobionic acid by Fibrobacter succinogenes S85growing on sugars, cellulose and wheat straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Patoprsty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres SFM Microbiologie Anaerobie 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR study of plant fibres degradation by Ruminococcus albus and Fibrobacter succinogenes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Capek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th RRI-INRA Gastrointestinal tract microbiology symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR study of plant fibre degradation by Ruminococcus albus and Fibrobacter succinogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Capek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme des poly- et oligosaccharides chez Fibrobacter succinogenes, bactérie cellulolytique du rumen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Quantification of Fibrobacter succinogenes cellulase and xylanase gene expression in the rumen of a gnotobiotic lamb by real-time RT-PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Béra-Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERM XIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">Conference on Gastrointestinal Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Chicago, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012366v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of wheat straw by Fibrobacter succinogenes S85: a liquid and solid state NMR study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Métabolisme des poly- et oligosaccharides chez Fibrobacter succinogenes, bactérie cellulolytique du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Gastrointestinal Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Chicago, United States. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">GERM XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828507v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Fibrobacter succinogenes cellulase and xylanase gene expression in the rumen of a gnotobiotic lamb by real-time RT-PCR</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Degradation of wheat straw by Fibrobacter succinogenes S85: a liquid and solid state NMR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Capek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Gastrointestinal Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chicago, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827550v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation de la cellulose par les microorganismes anaérobies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire de Biologie des Protistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Clermont-Ferrand, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of cellulose and 13C-enriched wheat straw by Fibrobacter succinogenes S85: a solid state NMR study In “Biotechnology of cellulose degradation and biomass utilization”</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Cellulose metabolism in Fibrobacter succinogenes S85 : Maltodextrin, maltodextrin-1P and cellodextrin synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE bioforum 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">4th Joint INRA/RRI symposium, on "Gut Microbiology : Concerns and responses to food safety, health and environmental issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759163v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Fibrobacter succinogenes cellulase and xylanase gene expression in the rumen of a gnotobiotic lamb by real-time RT-PCR</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Degradation of cellulose and 13C-enriched wheat straw by Fibrobacter succinogenes S85: a solid state NMR study In “Biotechnology of cellulose degradation and biomass utilization”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Matulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th INRA-RRI symposium on « Gut Microbiology : Concerns and responses to food safety, health and environmental issues »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">MIE bioforum 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829802v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose metabolism in Fibrobacter succinogenes S85 : Maltodextrin, maltodextrin-1P and cellodextrin synthesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Quantification of Fibrobacter succinogenes cellulase and xylanase gene expression in the rumen of a gnotobiotic lamb by real-time RT-PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Joint INRA/RRI symposium, on "Gut Microbiology : Concerns and responses to food safety, health and environmental issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">4th INRA-RRI symposium on « Gut Microbiology : Concerns and responses to food safety, health and environmental issues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138665v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme des maltodextrines chez Fibrobacter succinogenes S85, bactérie cellulolytique du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1e Rencontre des Microbiologistes du Pôle Clermontois : « les micro-organismes : de l’environnement à la santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maltodextrin metabolism in Fibrobacter succinogenes S85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th INRA-RRI symposium on « Gut Microbiology : Concerns and responses to food safety, health and environmental issues »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maltodextrin metabolism in Fibrobacter succinogenes S85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Joint INRA/RRI symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme des poly- et oligosaccharides chez Fibrobacter succinogenes S85, bactérie cellulolytique du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bordeaux, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme des oligosaccharides chez Fibrobacter succinogenes, bactérie cellulolytique du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIème Congrès National, Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des travaux de l’équipe « Microbiologie des écosystèmes digestifs » concernant la flore ruminale en relation avec la nutrition et la santé des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil Général Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Clermont-Ferrand-Theix, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets et modes d’action des levures vivantes (Saccharomyces cerevisiae) dans le rumen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">L’adhésion à la cellulose de Ruminococcus albus, bactérie cellulolytique du rumen, implique des pili de type IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gaillard Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l’élevage -réunion du groupe « Labels »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Evian, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826400v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adhésion à la cellulose de Ruminococcus albus, bactérie cellulolytique du rumen, implique des pili de type IV</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effets et modes d’action des levures vivantes (Saccharomyces cerevisiae) dans le rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Evian, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Sommet de l’élevage -réunion du groupe « Labels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825068v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation de paille enrichie en 13C par Fibrobacter succinogenes S85, bactérie cellulolytique du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RMN Biologique et les enjeux du vivant, 7ème réunion du groupe thématique « Magnétisme nucléaire et Biologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Clermont-Ferrand, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la PCR en temps réel à l’écosystème ruminal des bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Rieu-Lesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Micro-organismes et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Rennes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d’adhésion à la cellulose de Ruminococcus albus, bactérie cellulolytique du rumen Rencontres des Microbiologistes de l’INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gaillard Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Rencontres des Microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Dourdan, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterisation of xylanase genes from a ruminal protozoan, Polyplastron multivesiculatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Newbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence relationships of a family 11 xylanase from the ruminal protozoan Polyplastron multivesiculatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Newbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE Bioforum 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Suzuka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre-degrading enzymes, their origin and diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of the rumen microbial ecosystem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of plant cell wall polysaccharides by rumen bacteria and fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on the Nutrition of Herbivores on Rumen Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonage et expression d'un gène d'une endoglucanase de Fibrobacter succinogenes chez Escherichia coli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Mesure des concentrations intracellulaires en H+, Na+, K+ et ATP chez Bacteroides succinogenes adaptee a la monensine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.A. Bryant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Réunion des Microbiologistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1990, Biarritz, France. pp.63-64</w:t>
+              <w:t xml:space="preserve">5. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1989, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02846068v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02847158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des concentrations intracellulaires en H+, Na+, K+ et ATP chez Bacteroides succinogenes adaptee a la monensine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Clonage et expression d'un gène d'une endoglucanase de Fibrobacter succinogenes chez Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Bryant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1989, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Réunion des Microbiologistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1990, Biarritz, France. pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02847158v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02846068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation et digestion des végétaux - Rôles des microbiotes et fonctions essentielles à la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Quae (Versailles). 176 p., 2019, 9782759229734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation et digestion des végétaux : Rôles des microbiotes et fonctions essentielles à la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier-Donadile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId463"/>
+      <w:footerReference w:type="default" r:id="rId467"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17766,51 +17900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="794E7A19"/>
+    <w:nsid w:val="E938AD86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17997,51 +18131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-forano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7450-3466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087296160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ieda Cappellozza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15040476" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Desvignes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Guillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11894-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18063-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255485v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fakih" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lebbaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00255-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teseo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brinch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01357-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mazuy-Cruchaudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loukiadis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.852475" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duniere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin B Renaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Steele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S Achard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2022.3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Esparteiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060447" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafino Teseo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saria Otani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#248;ller Aarestrup" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2021.0082" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167391v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl J Yeoman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fields" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03533-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03400443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Segura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02343-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00584-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Garrido" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Jim&#233;nez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10091101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060877" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4597" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim De&#160;paepe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335688v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7090343" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ameilbonne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55825-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertoni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5167-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R. Bayat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00215" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00375" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14380" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. Oyama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Mizrahi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E. Denman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02161" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Alain Fleury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.05.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM7CBGP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487210v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Habouzit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00067" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626891v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-017-0272-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01097-17" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439085v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2472-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2680-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439068v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2758-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bichat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Rojas Lopez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Schmidt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiss" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw179" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a R Bayat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kairenius" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stefa&#324;ski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leskinen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-7976" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190039v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Masson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gannon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098367" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cristina de Aguiar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maria Zeoula" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odimari Pricila Pires Do Prado" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Braga Arcuri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-014-1719-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.03.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Lucy Franco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Pontara Peres" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1361-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5BE9D91BF664EB661A92276A8EDB95ADE18CC2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643462v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Gagen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E Denman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Al Jassim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Mcsweeney" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0024-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK1C0BGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643613v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Flint" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Scott" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Duncan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.19897" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2947" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01784-10" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662346v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000546" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656838v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802862v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kadlecikova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matulova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04671.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204251v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kadlecikova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matulova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Capek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662110v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2694-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1CJQ0T4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esbelin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01576.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666183v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Terrie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0463-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFBA023B6E6E6DCCD47D8F689AB883A1F02617D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387498v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouaille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patoprsty" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-1884-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3KGT6D3P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351844v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287860v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06497.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654871v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663680v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra Maillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03517.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cezette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.01.035" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678425v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Larson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrison" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27735-0" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678426v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouaille" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matulov&#225;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04662.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678974v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ribot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.4.2172-2179.2004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136126v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bebslet.2004.09.019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681398v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J. Flint" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Scott" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. James Newbold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20021784" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675489v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671227v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672171v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaudet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.2002.5685" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2V6K1T2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679841v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2001.02300.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672169v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schwaab" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matheron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.9.4390&#8211;4392.2001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889895v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Flint" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000120" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698440v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pristas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girardeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gaudet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(99)00255-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5KK5T9G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699153v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(00)00194-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL0GK2B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693757v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bibollet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bosc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691959v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Flint" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696810v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697977v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Scott" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wallace" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1999.tb08837.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694730v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liptaj" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695578v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008329814100" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTNX19XP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697105v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690275v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687016v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690027v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692429v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693266v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695587v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1097(95)00496-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696927v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702082v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702083v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bryant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701703v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauphin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703396v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898973v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Komisarczuk" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728135v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898960v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonty" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Komisarczuck" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gouet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891638v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0067.02" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786787v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urlz.fr/afnU" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807910v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181533.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138802v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138803v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843050v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Forsberg" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852475v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851076v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988562v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715670v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kwaitkowski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206320v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gresse" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Cappellozza" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402155v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakih Ibrahim" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394734v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395860v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garrido" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jim&#233;nez-&#193;ngeles" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394422v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Justin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steele" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932304v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243448v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garrido" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843828v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843835v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735678v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734309v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739426v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758179v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamie Newbold" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413670v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124212v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124231v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012366v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828507v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matulova" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nouaille" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Capek" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pean" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827550v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kwasiborski" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826878v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759163v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Delort" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829802v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138665v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826162v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828786v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137331v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826357v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137310v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826205v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826400v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825068v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825862v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825023v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rieu-Lesme" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825129v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837535v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769643v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839772v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836736v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846068v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847158v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219296v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fonty" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544163v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-forano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7450-3466" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087296160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630177v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kwiatkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2026.100674" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959157v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ieda Cappellozza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15040476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Desvignes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Guillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11894-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-18063-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fakih" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100984" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lebbaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00255-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teseo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brinch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01357-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mazuy-Cruchaudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loukiadis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.852475" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duniere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin B Renaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Steele" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S Achard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2022.3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00584-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03400443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Segura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02343-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167391v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl J Yeoman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fields" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03533-20" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafino Teseo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saria Otani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#248;ller Aarestrup" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2021.0082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281170v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Esparteiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060447" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Garrido" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Jim&#233;nez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10091101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060877" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227796v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4597" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335688v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7090343" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335708v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim De&#160;paepe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ameilbonne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55825-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621661v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14380" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5167-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623146v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R. Bayat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00215" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626996v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00375" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. Oyama" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Mizrahi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E. Denman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02161" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-017-0272-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01097-17" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Alain Fleury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.05.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM7CBGP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Habouzit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187229" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606055v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00067" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439065v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2680-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2472-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Rojas Lopez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Schmidt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiss" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw179" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631476v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bichat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2758-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637386v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a R Bayat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kairenius" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stefa&#324;ski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leskinen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-7976" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gannon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098367" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631667v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cristina de Aguiar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maria Zeoula" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odimari Pricila Pires Do Prado" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Braga Arcuri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-014-1719-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652744v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.03.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652243v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Lucy Franco" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Pontara Peres" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1361-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5BE9D91BF664EB661A92276A8EDB95ADE18CC2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643462v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Gagen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E Denman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Al Jassim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Mcsweeney" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0024-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK1C0BGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643613v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Flint" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Scott" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Duncan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.19897" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643195v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2947" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658789v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01784-10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662346v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000546" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656838v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kadlecikova" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matulova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04671.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662110v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2694-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1CJQ0T4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204251v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kadlecikova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matulova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Capek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662064v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esbelin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01576.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666183v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Terrie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0463-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFBA023B6E6E6DCCD47D8F689AB883A1F02617D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387498v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouaille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patoprsty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-1884-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3KGT6D3P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351844v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287860v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06497.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654871v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663680v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra Maillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03517.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678425v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Larson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrison" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27735-0" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683234v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cezette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.01.035" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678426v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouaille" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matulov&#225;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04662.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678974v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ribot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.4.2172-2179.2004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136126v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bebslet.2004.09.019" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681398v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J. Flint" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Scott" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. James Newbold" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20021784" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675489v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671227v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672171v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaudet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.2002.5685" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2V6K1T2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679841v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2001.02300.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672169v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schwaab" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matheron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.9.4390&#8211;4392.2001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889895v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Flint" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000120" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698440v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pristas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girardeau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gaudet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(99)00255-1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5KK5T9G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699153v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(00)00194-1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL0GK2B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693757v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bibollet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bosc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691959v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Flint" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696810v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697977v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Scott" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wallace" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1999.tb08837.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694730v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liptaj" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695578v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008329814100" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTNX19XP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697105v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690275v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687016v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bera" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692429v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693266v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695587v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1097(95)00496-3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702082v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702083v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bryant" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701703v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauphin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703396v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728785v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Komisarczuk" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898973v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728135v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898960v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonty" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Komisarczuck" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gouet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891638v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0067.02" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786787v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urlz.fr/afnU" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807910v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181533.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138802v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138803v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843050v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Forsberg" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852475v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851076v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988562v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715670v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kwaitkowski" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206320v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gresse" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Cappellozza" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402155v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakih Ibrahim" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394734v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395860v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garrido" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jim&#233;nez-&#193;ngeles" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394422v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Justin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steele" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932304v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243448v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garrido" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843828v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843835v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734309v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735678v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739426v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758179v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamie Newbold" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413670v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124212v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124231v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827550v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kwasiborski" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012366v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828507v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matulova" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nouaille" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Capek" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pean" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826878v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138665v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759163v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Delort" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829802v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826162v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828786v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137331v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826357v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137310v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826205v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825068v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826400v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825862v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825023v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rieu-Lesme" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825129v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837535v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769643v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839772v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836736v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847158v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846068v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219296v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fonty" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544163v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>