--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -628,265 +628,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and Covariates of Psychological Capital Profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and validation of the participatory approach questionnaire (PARTAQUE) in cancer teams: a ready-to-use tool for enhancing the quality of work life for caregivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Choisay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">Anaïs Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Positive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41042-025-00251-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1575442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246646v1</w:t>
+                <w:t xml:space="preserve">hal-05299138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the participatory approach questionnaire (PARTAQUE) in cancer teams: a ready-to-use tool for enhancing the quality of work life for caregivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Galy</w:t>
+                <w:t xml:space="preserve">Nature and Covariates of Psychological Capital Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choisay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1575442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41042-025-00251-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299138v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Empowering Leadership and Stress in a French University Hospital: A Cross-Sectional Study Combining the Measurement of Perceived Stress and Salivary Cortisol</w:t>
               </w:r>
@@ -1766,828 +1766,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Gain Spiral at Work: Relationships between Virtuous Organizational Practices, Psychological Capital, and Well-Being of Workers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+                <w:t xml:space="preserve">Psychological consequences of the COVID-19 pandemic: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20031823⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (4), pp.350-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946446v1</w:t>
+                <w:t xml:space="preserve">hal-05186223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological consequences of the COVID-19 pandemic: A qualitative study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Réveillère</w:t>
+                <w:t xml:space="preserve">A New Gain Spiral at Work: Relationships between Virtuous Organizational Practices, Psychological Capital, and Well-Being of Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (4), pp.350-356. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.1823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20031823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186223v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout profiles: Dimensionality, replicability, and associations with predictors and outcomes</w:t>
+                <w:t xml:space="preserve">A person-centered perspective on work behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 42, pp.4504-4522. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-021-01807-3⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 42, pp.28527-28548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-022-03846-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217689v1</w:t>
+                <w:t xml:space="preserve">hal-03845511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A person-centered perspective on work behaviors</w:t>
+                <w:t xml:space="preserve">Burnout profiles: Dimensionality, replicability, and associations with predictors and outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 42, pp.28527-28548. </w:t>
+              <w:t xml:space="preserve">, 2023, 42, pp.4504-4522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-022-03846-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12144-021-01807-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845511v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of radiographers in the workplace: Why it matters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+                <w:t xml:space="preserve">A person-centered perspective on the combined effects of global and specific LMX components for employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Colombat</w:t>
+                <w:t xml:space="preserve">Alexandre J. S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lejeune</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lindsey Nadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.14-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891540v1</w:t>
+                <w:t xml:space="preserve">hal-03279701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bullying, supervisor support, relaxation, and personal and work outcomes: Testing a moderated mediation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A longitudinal examination of nurses’ need satisfaction profiles: A latent transition analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jonm.13330⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.4837-4859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-020-00972-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214995v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions interculturelles, épanouissement psychologique au travail et comportements de citoyenneté organisationnelle interpersonnelle : rôle médiateur de l’intelligence culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Ceschiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2609,842 +2596,855 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. 85 (4), pp.267-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/th.854.0267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature, Predictors, and Outcomes of Nurses’ Affect Profiles: A Longitudinal Examination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Caesens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillet Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Stress Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29, pp.342-359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/str0000265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaître et gérer les conséquences du harcèlement dans l’espace « public »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Morvan-Baccavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2022.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A person-centered perspective on the combined effects of global and specific LMX components for employees</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recognition of radiographers in the workplace: Why it matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guglielmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.648-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radi.2022.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279701v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal examination of nurses’ need satisfaction profiles: A latent transition analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+                <w:t xml:space="preserve">Bullying, supervisor support, relaxation, and personal and work outcomes: Testing a moderated mediation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Forest</w:t>
+                <w:t xml:space="preserve">Pierre Cheyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41, pp.4837-4859. </w:t>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.1424-1433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-020-00972-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jonm.13330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913715v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can Students' Entrepreneurial Intention Be Increased? The Role of Psychological Capital, Perceived Learning From an Entrepreneurship Education Program, Emotions and Their Relationships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+                <w:t xml:space="preserve">Complementary variable‐ and person‐centred approaches to the dimensionality of workaholism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Calmé</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Sandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5964/ejop.2889⟩</w:t>
+              <w:t xml:space="preserve">Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.312-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apps.12323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633580v1</w:t>
+                <w:t xml:space="preserve">hal-03256883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary variable‐ and person‐centred approaches to the dimensionality of workaholism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
+                <w:t xml:space="preserve">How Can Students' Entrepreneurial Intention Be Increased? The Role of Psychological Capital, Perceived Learning From an Entrepreneurship Education Program, Emotions and Their Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Sandrin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Le Rudulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71, pp.312-355. </w:t>
+              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.84-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apps.12323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5964/ejop.2889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256883v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des pratiques organisationnelles vertueuses sur les comportements citoyens et l’intention de rester dans l’entreprise : le rôle médiateur de l’adéquation personne-organisation</w:t>
               </w:r>
@@ -3703,51 +3703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3801,680 +3801,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Participatory Approach: A Specific French Organizational Model at the Department Level to Serve the Quality of Work Life of Healthcare Providers and the Quality of Care in Pediatric Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lejeune</w:t>
+                <w:t xml:space="preserve">Le capital psychologique : un construit d’intérêt majeur pour les psychologues du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Management and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/CMAR.S284439⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.19-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2019.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182311v1</w:t>
+                <w:t xml:space="preserve">hal-03154110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capital psychologique : un construit d’intérêt majeur pour les psychologues du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choisay</w:t>
+                <w:t xml:space="preserve">How to increase student’s entrepreneurial intention in an entrepreneurship education program ? Psycap, learning from the program, negative emotions and their relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Rudulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154110v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to increase student’s entrepreneurial intention in an entrepreneurship education program ? Psycap, learning from the program, negative emotions and their relationships</w:t>
+                <w:t xml:space="preserve">An explanatory model of authentic leadership, flourishing and work–family balance of nurses in French hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Health Care Quality Assurance Incorporating Leadership in Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ahead-of-print (ahead-of-print), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/LHS-06-2020-0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279629v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explanatory model of authentic leadership, flourishing and work–family balance of nurses in French hospitals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the French Psychological Capital Questionnaire (F-PCQ-24) and its measurement invariance using bifactor exploratory structural equation modeling framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choisay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Care Quality Assurance Incorporating Leadership in Health Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/LHS-06-2020-0043⟩</w:t>
+              <w:t xml:space="preserve">Military Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp.50-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08995605.2020.1852873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256328v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Psychological Capital Questionnaire (F-PCQ-24) and its measurement invariance using bifactor exploratory structural equation modeling framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choisay</w:t>
+                <w:t xml:space="preserve">The Participatory Approach: A Specific French Organizational Model at the Department Level to Serve the Quality of Work Life of Healthcare Providers and the Quality of Care in Pediatric Oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chênevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (1), pp.50-65. </w:t>
+              <w:t xml:space="preserve">Cancer Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.2763-2771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08995605.2020.1852873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/CMAR.S284439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154108v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of psychological ownership and authenticity strength in the relationship between authentic leadership and sport team performance: a multilevel analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4690,77 +4690,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can Students’ Entrepreneurial Intention be Increased? The Role of Psychological Capital, Perceived Learning From an Entrepreneurship Education Program, Emotions and Their Relationships.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Rudulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4801,685 +4801,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtuous Organizational Practices: A New Construct and a New Inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beltou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fadi Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (2), pp.119-130. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199266v1</w:t>
+                <w:t xml:space="preserve">hal-03375809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtuous Organizational Practices: A New Construct and a New Inventory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.119-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375809v1</w:t>
+                <w:t xml:space="preserve">hal-03199266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Job Demands on Nurses’ Burnout and Presenteeism through Sleep Quality and Relaxation</w:t>
+                <w:t xml:space="preserve">The Forest and the Trees: Investigating the Globality and Specificity of Employees’ Basic Need Satisfaction at Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Réveillère</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (3-4), pp.583-592. </w:t>
+              <w:t xml:space="preserve">Journal of Personality Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (5), pp.702-713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jocn.15116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00223891.2019.1591426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397344v1</w:t>
+                <w:t xml:space="preserve">hal-03142249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Value of Considering Specific Facets of Interactional Justice Perceptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effects of Job Demands on Nurses’ Burnout and Presenteeism through Sleep Quality and Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00812⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (3-4), pp.583-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jocn.15116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02585962v1</w:t>
+                <w:t xml:space="preserve">hal-02397344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Forest and the Trees: Investigating the Globality and Specificity of Employees’ Basic Need Satisfaction at Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">On the Value of Considering Specific Facets of Interactional Justice Perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (5), pp.702-713. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00223891.2019.1591426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142249v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02585962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to increase affective organizational commitment among new French police officers. The role of trainers and organizational identification</w:t>
               </w:r>
@@ -5517,51 +5517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Odry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Police Practice and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (6), pp.562-575. </w:t>
@@ -5625,51 +5625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5723,160 +5723,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Person-Centered Perspective on the Combined Effects of Global and Specific Levels of Job Engagement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">Does perceived cohesion mediate the student personality–engagement relationship in the university setting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group and Organization Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1059601119899182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112 (8), pp.1692-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/edu0000442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142256v1</w:t>
+                <w:t xml:space="preserve">hal-03279736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The participatory approach: a response to the suffering of caregivers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5892,784 +5892,784 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does perceived cohesion mediate the student personality–engagement relationship in the university setting?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+                <w:t xml:space="preserve">A Person-Centered Perspective on the Combined Effects of Global and Specific Levels of Job Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112 (8), pp.1692-1700. </w:t>
+              <w:t xml:space="preserve">Group and Organization Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (4), pp.556-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/edu0000442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1059601119899182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279736v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managerial style and well‐being among psychiatric nurses: A prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceived career opportunities, commitment to the supervisor, social isolation: Their effects on nurses’ well-being and turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ophéline Audusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric and Mental Health Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpm.12544⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jonm.12666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174104v1</w:t>
+                <w:t xml:space="preserve">hal-02397435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien organisationnel perçu, dissonance émotionnelle, épuisement professionnel : L’étude des équipes éducatives d’internat au sein de la protection de l’enfance.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mieux manager pour mieux soigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Altmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106 (1), pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181721v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived career opportunities, commitment to the supervisor, social isolation: Their effects on nurses’ well-being and turnover</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ophéline Audusseau</w:t>
+                <w:t xml:space="preserve">Beyond working conditions, psychosocial predictors of job satisfaction, and work engagement among French dentists and dental assistants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bénichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jonm.12666⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biobehavioral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (1), pp.e12152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jabr.12152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397435v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux manager pour mieux soigner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lejeune</w:t>
+                <w:t xml:space="preserve">Managerial style and well‐being among psychiatric nurses: A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Bongro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Altmeyer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Méplaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 106 (1), pp.55-63. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric and Mental Health Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (7-8), pp.265-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpm.12544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183795v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond working conditions, psychosocial predictors of job satisfaction, and work engagement among French dentists and dental assistants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soutien organisationnel perçu, dissonance émotionnelle, épuisement professionnel : L’étude des équipes éducatives d’internat au sein de la protection de l’enfance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bénichoux</w:t>
+                <w:t xml:space="preserve">Nicolas Sklarik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biobehavioral Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 516-517, pp.177-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183792v1</w:t>
+                <w:t xml:space="preserve">hal-03181721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Person-Centered Representation of Basic Need Satisfaction Balance at Work</w:t>
               </w:r>
@@ -6681,51 +6681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6766,1341 +6766,1341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Safety Climate as a Human Resource Development Target: Effects on Workers Functioning Through Need Satisfaction and Thwarting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethical leadership, professional caregivers' well-being, and patients' perceptions of quality of care in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Dubois-Fleury</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Bonnetain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Developing Human Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1523422318756955⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejon.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397528v1</w:t>
+                <w:t xml:space="preserve">hal-02318904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Perceived Reasons Underlying Entrepreneurs' Retirement Decisions: A Person-Centered Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+                <w:t xml:space="preserve">The Role of Workers’ Motivational Profiles in Affective and Organizational Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsbm.12312⟩</w:t>
+              <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (4), pp.1151-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10902-017-9867-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174195v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the longitudinal effects of surface acting on managers’ functioning through psychological needs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+                <w:t xml:space="preserve">Les effets négatifs de la surcharge de travail et de l’addiction envers le travail chez les directeurs d’ESSMS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Health Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 500-503, pp.157-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397499v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of work factors on nurses’ job satisfaction, quality of care and turnover intentions in oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">La démarche participative : un enjeu pour le système de soins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jan.13524⟩</w:t>
+              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.30-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25329/rq_xv_1-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319119v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Exploratory Structure Equation Modeling to validate a new measure of cohesion in the university classroom setting: The University Group Environment Questionnaire (UGEQ)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oscar Castro</w:t>
+                <w:t xml:space="preserve">Psychological Safety Climate as a Human Resource Development Target: Effects on Workers Functioning Through Need Satisfaction and Thwarting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dubois-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Educational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Developing Human Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.169-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1523422318756955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044562v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the longitudinal effects of workload on ill-being through each dimension of workaholism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+                <w:t xml:space="preserve">The effects of work factors on nurses’ job satisfaction, quality of care and turnover intentions in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/str0000055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (5), pp.1208-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jan.13524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397406v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical leadership, professional caregivers' well-being, and patients' perceptions of quality of care in oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">Using Exploratory Structure Equation Modeling to validate a new measure of cohesion in the university classroom setting: The University Group Environment Questionnaire (UGEQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejon.2018.01.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02318904v1</w:t>
+                <w:t xml:space="preserve">hal-02044562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Workers’ Motivational Profiles in Affective and Organizational Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">Examining the longitudinal effects of workload on ill-being through each dimension of workaholism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Vallerand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10902-017-9867-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.144-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/str0000055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176604v1</w:t>
+                <w:t xml:space="preserve">hal-02397406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets négatifs de la surcharge de travail et de l’addiction envers le travail chez les directeurs d’ESSMS.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+                <w:t xml:space="preserve">Investigating the longitudinal effects of surface acting on managers’ functioning through psychological needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Occupational Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.207-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/ocp0000080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181735v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche participative : un enjeu pour le système de soins.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the Perceived Reasons Underlying Entrepreneurs' Retirement Decisions: A Person-Centered Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1, pp.30-34. </w:t>
+              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (3), pp.513-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25329/rq_xv_1-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jsbm.12312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183812v1</w:t>
+                <w:t xml:space="preserve">hal-03174195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformational leadership and group cohesion in sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8108,51 +8108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salamé Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (6), pp.912-928. </w:t>
@@ -8229,51 +8229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8320,77 +8320,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging psychosocial safety climate to prevent ill-being: The mediating role of psychological need thwarting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8463,51 +8463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better Understanding the Workers' Retirement Decision Attitudes: Development and Validation of a New Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8578,321 +8578,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of workload on teachers' functioning: A moderated mediation model including sleeping problems and overcommitment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-determination trajectories during police officers' vocational training program: A growth mixture analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Odry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smi.2820⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.27-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvb.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397493v1</w:t>
+                <w:t xml:space="preserve">hal-02318920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-determination trajectories during police officers' vocational training program: A growth mixture analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of workload on teachers' functioning: A moderated mediation model including sleeping problems and overcommitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 109, pp.27-43. </w:t>
+              <w:t xml:space="preserve">Stress and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (5), pp.601-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvb.2018.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smi.2820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318920v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the effect of affective commitment to the supervisor on nurses’ psychological health as a function of internal locus of control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8978,51 +8978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants managériaux et organisationnels, santé psychologique au travail des soignants et qualité de prise en charge des enfants en oncologie pédiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9370,282 +9370,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformational leadership, work-family conflict and enrichment, and commitment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manager la qualité de vie au travail des managers : Étude sur les déterminants de la santé psychologique d’encadrants du secteur sanitaire, social, et médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 484/487, pp.19-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397763v1</w:t>
+                <w:t xml:space="preserve">hal-03649421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manager la qualité de vie au travail des managers : Étude sur les déterminants de la santé psychologique d’encadrants du secteur sanitaire, social, et médico-social</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformational leadership, work-family conflict and enrichment, and commitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (4), pp.339-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.794.0339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649421v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvilinear effects of job characteristics on ill-being in the nursing profession: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9769,51 +9769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Lafrenière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 150 (5), pp.644-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9873,51 +9873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9990,51 +9990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Lafrenière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10107,51 +10107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10237,51 +10237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André K. Lafrenière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11160,247 +11160,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses : un levier d’action pour promouvoir la confiance des salaries envers l’organisation et leur santé psychologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La citoyenneté interpersonnelle de salariés français exerçant en contexte de diversité culturelle : rôle du capital psychologique et de l’intelligence culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Ceschiutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'éthique interdisciplinaire : éthique, confiance, santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">La Psychologie du travail face aux transformations et aux crises sociales et économiques dans les pays du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Psychologie du travail et des organisations des Pays du Sud, Jul 2024, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774036v1</w:t>
+                <w:t xml:space="preserve">hal-04905397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La citoyenneté interpersonnelle de salariés français exerçant en contexte de diversité culturelle : rôle du capital psychologique et de l’intelligence culturelle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses : un levier d’action pour promouvoir la confiance des salaries envers l’organisation et leur santé psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Psychologie du travail face aux transformations et aux crises sociales et économiques dans les pays du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Psychologie du travail et des organisations des Pays du Sud, Jul 2024, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">Journées de l'éthique interdisciplinaire : éthique, confiance, santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905397v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
               </w:r>
@@ -11412,51 +11412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11662,64 +11662,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chênevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11783,51 +11783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12042,51 +12042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12124,51 +12124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes d’origine immigrée face aux discriminations liées à l’origine dans la formation et l’emploi (DOFE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lorho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12243,351 +12243,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien socioprofessionnel, attachement au lieu de travail et satisfaction anticipée vis-à-vis d'un déménagement chez les salariés de l'audiovisuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+                <w:t xml:space="preserve">Profils d’identification, satisfaction au travail et intention de turnover chez les pilotes de l’Armée de l’air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281615v1</w:t>
+                <w:t xml:space="preserve">hal-03281610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques organisationnelles de gestion de la carrière, comportements de citoyenneté organisationnelle et engagement affectif : le rôle médiateur de la croissance professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soutien socioprofessionnel, attachement au lieu de travail et satisfaction anticipée vis-à-vis d'un déménagement chez les salariés de l'audiovisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281608v1</w:t>
+                <w:t xml:space="preserve">hal-03281615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils d’identification, satisfaction au travail et intention de turnover chez les pilotes de l’Armée de l’air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Becker</w:t>
+                <w:t xml:space="preserve">Pratiques organisationnelles de gestion de la carrière, comportements de citoyenneté organisationnelle et engagement affectif : le rôle médiateur de la croissance professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281610v1</w:t>
+                <w:t xml:space="preserve">hal-03281608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers et freins psychosociologiques à la création/reprise d’entreprise</w:t>
               </w:r>
@@ -12625,51 +12625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12694,51 +12694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Capital Psychologique : validation du F-PCQ-24 à l’aide d’une approche centrée sur la variable dans un échantillon de militaires et apports d’une approche centrée sur la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12789,51 +12789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de Satisfaction des Besoins Psychologiques en Contexte de Travail : Leurs Implications Longitudinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12962,51 +12962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13031,77 +13031,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de satisfaction des besoins psychologiques en contexte de travail : Leurs implications longitudinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J. S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13269,51 +13269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire de validation de la démarche participative : PARTicipative Approach QUEstionnary (projet PARTAQUE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13381,51 +13381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discriminations liées aux origines dans la formation et l’emploi (DOFE) : Regards croisés entre pays du Nord et du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Taillandier-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13631,77 +13631,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Examination of Workers’ Need Satisfaction Profiles and Their Implications: A Latent Transition Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13765,51 +13765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the participatory approach on the quality of work life of healthcare providers and on the quality of care in pediatric oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chênevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14002,51 +14002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle médiateur de l’appropriation psychologique de l’équipe dans la relation entre le leadership authentique et la performance d’équipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14242,364 +14242,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes envers la diversité culturelle, qualité de vie au travail et performance perçues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capital psychologique et intention entrepreneuriale : le rôle médiateur des attitudes à l'égard du dispositif entrepreneurial et des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF) « Le temps des défis : (R)Evolution du Travail et des Organisations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281705v1</w:t>
+                <w:t xml:space="preserve">hal-03281681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital psychologique et intention entrepreneuriale : le rôle médiateur des attitudes à l'égard du dispositif entrepreneurial et des émotions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+                <w:t xml:space="preserve">Questionnaire de validation de la démarche palliative : PARTicipative Approach Questionnary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF) « Le temps des défis : (R)Evolution du Travail et des Organisations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11ème symposium du réseau SHS du cancéropôle Grand-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281681v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire de validation de la démarche palliative : PARTicipative Approach Questionnary</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">Attitudes envers la diversité culturelle, qualité de vie au travail et performance perçues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème symposium du réseau SHS du cancéropôle Grand-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">XXème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF) « Le temps des défis : (R)Evolution du Travail et des Organisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281389v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of participative approach on caregivers’psychological health at work and quality of care in pediatric oncology in France</w:t>
               </w:r>
@@ -14637,51 +14637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organizational Behaviour in Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Montreal, Canada</w:t>
@@ -14710,51 +14710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du climat de sécurité psychosociale sur la santé psychologique, les attitudes et les comportements des salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15103,51 +15103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15435,51 +15435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat de sécurité psychosociale : Un prédicteur de la santé psychologique, des attitudes et des comportements des travailleurs du secteur social et médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15560,51 +15560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational determinants of workers’ psychological health, attitudes, and behaviors: The mediating role of psychological need satisfaction and thwarting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15681,51 +15681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal investigation of organizational resources, emotional dissonance, need satisfaction and thwarting, and psychological health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15802,51 +15802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychosocial safety climate and work outcomes: The mediating role of need satisfaction and thwarting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15910,51 +15910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants managériaux de la qualité de vie au travail des soignants dans les services d'hémato-oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillet Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16067,90 +16067,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational, team and individual resilience in health care: what does this mean for HRM?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Groulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chênevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16195,247 +16195,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’importance du modèle organisationnel pour l’accompagnement de la fin de vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
+                <w:t xml:space="preserve">Comportements et contextes organisationnels positifs : Un changement majeur de paradigme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Complicités universitaires. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’obstination déraisonnable aux soins palliatifs. Regard interdisciplinaire pour une amélioration de l’accompagnement de la fin de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes et séminaires, 2021</w:t>
+              <w:t xml:space="preserve">Diversité et actualité de la psychologie positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279443v1</w:t>
+                <w:t xml:space="preserve">hal-03183818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements et contextes organisationnels positifs : Un changement majeur de paradigme.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+                <w:t xml:space="preserve">De l’importance du modèle organisationnel pour l’accompagnement de la fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bauchetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Altmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité et actualité de la psychologie positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , A paraître</w:t>
+              <w:t xml:space="preserve">De l’obstination déraisonnable aux soins palliatifs. Regard interdisciplinaire pour une amélioration de l’accompagnement de la fin de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes et séminaires, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183818v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization practices of career management and thriving at work : the mediational role of psychological capital.</w:t>
               </w:r>
@@ -16626,285 +16626,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la justice organisationnelle dans l’explication des comportements de criminalité économique (CNE) : Examen de résultats canadiens.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la justice organisationnelle dans l’explication des crimes de nature économique (CNE) : Le cas de salariés français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courcy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pays du sud face aux défis du travail.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.201-208, 2019, Psychologie du travail, 978-2-343-17731-1</w:t>
+              <w:t xml:space="preserve">, pp.209-219, 2019, Psychologie du travail, 978-2-343-17731-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177099v1</w:t>
+                <w:t xml:space="preserve">hal-03177145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la justice organisationnelle dans l’explication des crimes de nature économique (CNE) : Le cas de salariés français.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la justice organisationnelle dans l’explication des comportements de criminalité économique (CNE) : Examen de résultats canadiens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Courcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pays du sud face aux défis du travail.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.209-219, 2019, Psychologie du travail, 978-2-343-17731-1</w:t>
+              <w:t xml:space="preserve">, pp.201-208, 2019, Psychologie du travail, 978-2-343-17731-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177145v1</w:t>
+                <w:t xml:space="preserve">hal-03177099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie au travail des soignants en cancérologie</w:t>
               </w:r>
@@ -17064,51 +17064,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armée de l’air et de l’espace : l’exigeant défi du recrutement des pilotes de combat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17227,51 +17227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la pandémie, l’importance des ressources psychologiques individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17624,51 +17624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05525739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sinan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Souchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-12-2024-0241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05057182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07818-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bremond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.11.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41042-025-00251-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gauvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8839893" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6372" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nickum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21070882" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-01-2023-3584" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fiolet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2024.104058" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555240.2023.2258555" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03946446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031823" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouquereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01807-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03846-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guglielmin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2022.05.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheyroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13330" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196683v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Ceschiutti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.854.0267" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715953v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Caesens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Nicolas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000265" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morvan-Baccavin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Nadon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00972-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.2889" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sandrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12323" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03755516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.05.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cpb0000217" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2020.1866174" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CMAR.S284439" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.12.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHS-06-2020-0043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2020.1852873" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279667v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.101965" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279053v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philibert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cottier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jidi.2020.11.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891586v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23668/psycharchives.4619" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375809v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Joseph Lahiani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724956" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397344v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15116" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00812" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142249v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2019.1591426" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140824v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Odry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15614263.2019.1658582" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joop.12322" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059601119899182" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183806v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279736v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Castro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000442" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174104v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bongro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;plaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpm.12544" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181721v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sklarik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoist" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397435v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;line Audusseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12666" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183795v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Altmeyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.10.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183792v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;nichoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jabr.12152" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000228" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397528v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois-Fleury" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1523422318756955" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174195v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12312" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ocp0000080" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02319119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.13524" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044562v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397406v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000055" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318904v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.01.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H34LBRDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176604v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Abraham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-017-9867-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181735v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183812v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/rq_xv_1-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063485v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam&#233; Bastien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954118801156" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lapointe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678373.2018.1502835" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397522v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.03.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02429" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397493v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tellier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2820" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318920v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.09.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397744v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Kerhardy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12466" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oncohp.2017.04.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175201v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lafreni&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mil0000179" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1043454217717238" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vandenberghe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.794.0339" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649421v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397774v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12894" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZPMD6FD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397770v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2016.1154811" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397749v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.05.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397778v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-015-9505-y" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397775v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2015.30" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03678232v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Bigot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; K. Lafreni&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1420-2530(16)30038-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7HFXJGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338471v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072712475288" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730468v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pronost" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12144" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVH7HPF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922385v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109793v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Sorum" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473334v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158406v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Geoffrey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158383v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774036v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905397v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poba" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774028v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guglielmi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774003v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901944v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04172283v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03719764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281638v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorho" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281615v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281608v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281610v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281622v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281624v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281631v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281626v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326219v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956240v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact026" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902438v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281673v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281361v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281657v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281664v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281381v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281716v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281372v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281705v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courcy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281681v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281389v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281322v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281699v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Odry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281407v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281712v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281419v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281336v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326230v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326158v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326152v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326144v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970970v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541181v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Groulx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802205718.00034" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279443v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauchetet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183818v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183817v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279751v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177099v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177145v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177593v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krakowski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_cancer___un_regard_sociologique-9782707195784" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042667v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03894316v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154137v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162659v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvillard-Monternier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ragot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05525739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sinan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Souchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-12-2024-0241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05057182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07818-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bremond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.11.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41042-025-00251-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gauvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8839893" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6372" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nickum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21070882" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-01-2023-3584" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fiolet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2024.104058" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555240.2023.2258555" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouquereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03946446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031823" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03846-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01807-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Nadon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00972-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Ceschiutti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.854.0267" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Caesens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Nicolas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000265" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morvan-Baccavin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guglielmin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2022.05.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheyroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13330" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sandrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12323" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633580v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.2889" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03755516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.05.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cpb0000217" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2020.1866174" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.12.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHS-06-2020-0043" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2020.1852873" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CMAR.S284439" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279667v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.101965" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279053v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philibert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cottier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jidi.2020.11.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891586v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23668/psycharchives.4619" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Joseph Lahiani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724956" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2019.1591426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15116" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00812" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140824v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Odry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15614263.2019.1658582" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joop.12322" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Castro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000442" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183806v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059601119899182" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;line Audusseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12666" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Altmeyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.10.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183792v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;nichoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jabr.12152" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bongro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;plaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpm.12544" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sklarik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoist" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000228" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.01.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H34LBRDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176604v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Abraham" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-017-9867-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181735v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183812v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/rq_xv_1-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois-Fleury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1523422318756955" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02319119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.13524" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044562v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000055" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ocp0000080" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12312" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063485v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam&#233; Bastien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954118801156" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lapointe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678373.2018.1502835" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397522v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.03.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02429" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318920v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.09.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397493v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tellier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2820" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397744v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Kerhardy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12466" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oncohp.2017.04.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175201v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lafreni&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mil0000179" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1043454217717238" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649421v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397763v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vandenberghe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.794.0339" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397774v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12894" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZPMD6FD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397770v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2016.1154811" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397749v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.05.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397778v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-015-9505-y" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397775v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2015.30" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03678232v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Bigot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; K. Lafreni&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1420-2530(16)30038-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7HFXJGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338471v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072712475288" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730468v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pronost" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12144" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVH7HPF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922385v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109793v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Sorum" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473334v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158406v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Geoffrey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158383v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905397v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poba" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774028v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guglielmi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774003v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901944v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04172283v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03719764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281638v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorho" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281610v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281615v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281608v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281622v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281624v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281631v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281626v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326219v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956240v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact026" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902438v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281673v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281361v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281657v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281664v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281381v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281716v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281372v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281681v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281389v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281705v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courcy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281322v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281699v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Odry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281407v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281712v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281419v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281336v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326230v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326158v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326152v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326144v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970970v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541181v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Groulx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802205718.00034" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183818v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279443v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauchetet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183817v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279751v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177145v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177099v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177593v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krakowski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_cancer___un_regard_sociologique-9782707195784" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042667v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03894316v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154137v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162659v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvillard-Monternier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ragot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>