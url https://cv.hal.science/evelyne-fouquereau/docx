--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -364,529 +364,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé psychologique des oncologues : déterminants et conséquences dans les soins</w:t>
+                <w:t xml:space="preserve">Association de traits psychosociaux au maintien d’une pratique d’activité physique après un premier stage de réadaptation respiratoire – étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lejeune</w:t>
+                <w:t xml:space="preserve">Marion Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bossard</w:t>
+                <w:t xml:space="preserve">Matthieu Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (10), pp.1126-1134. </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (1), pp.38 - 47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.05.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2024.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317527v1</w:t>
+                <w:t xml:space="preserve">hal-05530966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association de traits psychosociaux au maintien d’une pratique d’activité physique après un premier stage de réadaptation respiratoire – étude exploratoire</w:t>
+                <w:t xml:space="preserve">Santé psychologique des oncologues : déterminants et conséquences dans les soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Teulier</w:t>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Réveillère</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (1), pp.38 - 47. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (10), pp.1126-1134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2024.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530966v1</w:t>
+                <w:t xml:space="preserve">hal-05317527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the participatory approach questionnaire (PARTAQUE) in cancer teams: a ready-to-use tool for enhancing the quality of work life for caregivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nature and Covariates of Psychological Capital Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Galy</w:t>
+                <w:t xml:space="preserve">Frédéric Choisay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1575442⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41042-025-00251-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299138v1</w:t>
+                <w:t xml:space="preserve">hal-05246646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and Covariates of Psychological Capital Profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and validation of the participatory approach questionnaire (PARTAQUE) in cancer teams: a ready-to-use tool for enhancing the quality of work life for caregivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Choisay</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Positive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (3), pp.56. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41042-025-00251-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1575442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246646v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Empowering Leadership and Stress in a French University Hospital: A Cross-Sectional Study Combining the Measurement of Perceived Stress and Salivary Cortisol</w:t>
               </w:r>
@@ -1006,90 +1006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncologists' psychological flourishing: A driving force for positive attitudes at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1824,51 +1824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (4), pp.350-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1928,51 +1928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2026,261 +2026,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A person-centered perspective on work behaviors</w:t>
+                <w:t xml:space="preserve">Burnout profiles: Dimensionality, replicability, and associations with predictors and outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 42, pp.28527-28548. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-022-03846-w⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 42, pp.4504-4522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-021-01807-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845511v1</w:t>
+                <w:t xml:space="preserve">hal-03217689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout profiles: Dimensionality, replicability, and associations with predictors and outcomes</w:t>
+                <w:t xml:space="preserve">A person-centered perspective on work behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 42, pp.4504-4522. </w:t>
+              <w:t xml:space="preserve">, 2023, 42, pp.28527-28548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-021-01807-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12144-022-03846-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217689v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A person-centered perspective on the combined effects of global and specific LMX components for employees</w:t>
               </w:r>
@@ -2543,51 +2543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Ceschiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2785,90 +2785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaître et gérer les conséquences du harcèlement dans l’espace « public »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Morvan-Baccavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3062,51 +3062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cheyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3192,64 +3192,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3326,51 +3326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Rudulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,51 +3456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3586,51 +3586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3716,51 +3716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3807,51 +3807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capital psychologique : un construit d’intérêt majeur pour les psychologues du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,51 +3937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Rudulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4045,64 +4045,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explanatory model of authentic leadership, flourishing and work–family balance of nurses in French hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4166,77 +4166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the French Psychological Capital Questionnaire (F-PCQ-24) and its measurement invariance using bifactor exploratory structural equation modeling framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4283,90 +4283,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Participatory Approach: A Specific French Organizational Model at the Department Level to Serve the Quality of Work Life of Healthcare Providers and the Quality of Care in Pediatric Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chênevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4560,51 +4560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé mentale et burnout des radiologues : outils de mesure, facteurs de risques. Enquête en région Centre Val-de-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4703,51 +4703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Rudulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,291 +4801,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtuous Organizational Practices: A New Construct and a New Inventory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.119-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375809v1</w:t>
+                <w:t xml:space="preserve">hal-03199266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtuous Organizational Practices: A New Construct and a New Inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beltou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fadi Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (2), pp.119-130. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199266v1</w:t>
+                <w:t xml:space="preserve">hal-03375809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Forest and the Trees: Investigating the Globality and Specificity of Employees’ Basic Need Satisfaction at Work</w:t>
               </w:r>
@@ -5110,51 +5110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5227,64 +5227,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5383,51 +5383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
@@ -5491,51 +5491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Odry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5625,64 +5625,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5723,343 +5723,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does perceived cohesion mediate the student personality–engagement relationship in the university setting?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+                <w:t xml:space="preserve">A Person-Centered Perspective on the Combined Effects of Global and Specific Levels of Job Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/edu0000442⟩</w:t>
+              <w:t xml:space="preserve">Group and Organization Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (4), pp.556-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1059601119899182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279736v1</w:t>
+                <w:t xml:space="preserve">hal-03142256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The participatory approach: a response to the suffering of caregivers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Person-Centered Perspective on the Combined Effects of Global and Specific Levels of Job Engagement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">Does perceived cohesion mediate the student personality–engagement relationship in the university setting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group and Organization Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (4), pp.556-594. </w:t>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112 (8), pp.1692-1700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1059601119899182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/edu0000442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142256v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived career opportunities, commitment to the supervisor, social isolation: Their effects on nurses’ well-being and turnover</w:t>
               </w:r>
@@ -6162,64 +6162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux manager pour mieux soigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6318,51 +6318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bénichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Biobehavioral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (1), pp.e12152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6543,90 +6543,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutien organisationnel perçu, dissonance émotionnelle, épuisement professionnel : L’étude des équipes éducatives d’internat au sein de la protection de l’enfance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sklarik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 516-517, pp.177-202</w:t>
@@ -6681,51 +6681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6766,541 +6766,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical leadership, professional caregivers' well-being, and patients' perceptions of quality of care in oncology</w:t>
+                <w:t xml:space="preserve">The Role of Workers’ Motivational Profiles in Affective and Organizational Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bonnetain</w:t>
+                <w:t xml:space="preserve">Robert Vallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dupont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jocelyne Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (4), pp.1151-1174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejon.2018.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10902-017-9867-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318904v1</w:t>
+                <w:t xml:space="preserve">hal-03176604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Workers’ Motivational Profiles in Affective and Organizational Factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets négatifs de la surcharge de travail et de l’addiction envers le travail chez les directeurs d’ESSMS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 500-503, pp.157-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176604v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets négatifs de la surcharge de travail et de l’addiction envers le travail chez les directeurs d’ESSMS.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+                <w:t xml:space="preserve">La démarche participative : un enjeu pour le système de soins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.30-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25329/rq_xv_1-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181735v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche participative : un enjeu pour le système de soins.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ethical leadership, professional caregivers' well-being, and patients' perceptions of quality of care in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bonnetain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejon.2018.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25329/rq_xv_1-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03183812v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological Safety Climate as a Human Resource Development Target: Effects on Workers Functioning Through Need Satisfaction and Thwarting</w:t>
               </w:r>
@@ -7410,416 +7410,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of work factors on nurses’ job satisfaction, quality of care and turnover intentions in oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">Using Exploratory Structure Equation Modeling to validate a new measure of cohesion in the university classroom setting: The University Group Environment Questionnaire (UGEQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319119v1</w:t>
+                <w:t xml:space="preserve">hal-02044562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Exploratory Structure Equation Modeling to validate a new measure of cohesion in the university classroom setting: The University Group Environment Questionnaire (UGEQ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+                <w:t xml:space="preserve">Examining the longitudinal effects of workload on ill-being through each dimension of workaholism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Educational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.144-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/str0000055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044562v1</w:t>
+                <w:t xml:space="preserve">hal-02397406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the longitudinal effects of workload on ill-being through each dimension of workaholism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+                <w:t xml:space="preserve">The effects of work factors on nurses’ job satisfaction, quality of care and turnover intentions in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (2), pp.144-162. </w:t>
+              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (5), pp.1208-1219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/str0000055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jan.13524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397406v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the longitudinal effects of surface acting on managers’ functioning through psychological needs</w:t>
               </w:r>
@@ -8489,51 +8489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Demulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8578,291 +8578,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-determination trajectories during police officers' vocational training program: A growth mixture analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of workload on teachers' functioning: A moderated mediation model including sleeping problems and overcommitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvb.2018.09.005⟩</w:t>
+              <w:t xml:space="preserve">Stress and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (5), pp.601-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smi.2820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318920v1</w:t>
+                <w:t xml:space="preserve">hal-02397493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of workload on teachers' functioning: A moderated mediation model including sleeping problems and overcommitment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-determination trajectories during police officers' vocational training program: A growth mixture analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Odry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (5), pp.601-611. </w:t>
+              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.27-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smi.2820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvb.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397493v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the effect of affective commitment to the supervisor on nurses’ psychological health as a function of internal locus of control</w:t>
               </w:r>
@@ -9255,77 +9255,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational and Managerial Resources and Quality of Care in French Pediatric Oncology Nursing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9886,51 +9886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (2), pp.73-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10120,51 +10120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spanish Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10237,51 +10237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André K. Lafrenière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10474,51 +10474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural justice, supervisor autonomy support, work satisfaction, organizational identification and job performance: the mediating role of need satisfaction and perceived organizational support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11205,51 +11205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11380,277 +11380,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance au travail des manipulateurs radio : un levier d’importance pour leur qualité de vie professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+                <w:t xml:space="preserve">Benoit Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AQUAVIES : « Maladie chronique. Démarche participative et organisation du parcours de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ième Journée d’étude du R²QVT en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901965v1</w:t>
+                <w:t xml:space="preserve">hal-04774028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance au travail des manipulateurs radio : un levier d’importance pour leur qualité de vie professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Guglielmi</w:t>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième Journée d’étude du R²QVT en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque AQUAVIES : « Maladie chronique. Démarche participative et organisation du parcours de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774028v1</w:t>
+                <w:t xml:space="preserve">hal-04901965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques organisationnelles vertueuses et résilience des travailleurs français</w:t>
               </w:r>
@@ -11662,51 +11662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chênevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11757,103 +11757,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : Étude PARTAQUE (PARTicipative Approach QUEstionnary)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée d’étude du R2QVT : « Qualité de Vie au Travail dans les métiers du soin : enjeux et défis actuels »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Université Catholique de Lille, France</w:t>
@@ -11908,51 +11908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12029,64 +12029,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12275,51 +12275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12344,90 +12344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutien socioprofessionnel, attachement au lieu de travail et satisfaction anticipée vis-à-vis d'un déménagement chez les salariés de l'audiovisuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beltou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12491,51 +12491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12567,243 +12567,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers et freins psychosociologiques à la création/reprise d’entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+                <w:t xml:space="preserve">Le Capital Psychologique : validation du F-PCQ-24 à l’aide d’une approche centrée sur la variable dans un échantillon de militaires et apports d’une approche centrée sur la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281622v1</w:t>
+                <w:t xml:space="preserve">hal-03281624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Capital Psychologique : validation du F-PCQ-24 à l’aide d’une approche centrée sur la variable dans un échantillon de militaires et apports d’une approche centrée sur la personne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choisay</w:t>
+                <w:t xml:space="preserve">Leviers et freins psychosociologiques à la création/reprise d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281624v1</w:t>
+                <w:t xml:space="preserve">hal-03281622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de Satisfaction des Besoins Psychologiques en Contexte de Travail : Leurs Implications Longitudinales</w:t>
               </w:r>
@@ -12936,51 +12936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13256,64 +13256,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire de validation de la démarche participative : PARTicipative Approach QUEstionnary (projet PARTAQUE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13532,77 +13532,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmeCongrès national de la Fédération des Associations "Risques et Qualité en Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
@@ -13752,90 +13752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the participatory approach on the quality of work life of healthcare providers and on the quality of care in pediatric oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chênevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13877,64 +13877,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs managériaux et organisationnels, qualité de vie au travail (QVT) et qualité de prise en charge des enfants en oncologie pédiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14123,90 +14123,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la démarche participative sur la qualité de vie au travail (QVT) et la qualité des soins en oncopédiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14274,77 +14274,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF) « Le temps des défis : (R)Evolution du Travail et des Organisations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14369,64 +14369,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire de validation de la démarche palliative : PARTicipative Approach Questionnary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14585,77 +14585,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of participative approach on caregivers’psychological health at work and quality of care in pediatric oncology in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14939,77 +14939,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la démarche participative sur la qualité du travail des soignants et la qualité des soins des enfants en oncologie pédiatrique: relations avec les facteurs managériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15090,51 +15090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15179,277 +15179,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques managériales, bien-être des personnels soignants et qualité des soins en oncologie</w:t>
+                <w:t xml:space="preserve">Satisfaction au travail des personnels soignants, intentions de quitter et qualité des soins en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnetain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Cancéropole Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
+              <w:t xml:space="preserve">58ème Congrès de la Société française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281419v1</w:t>
+                <w:t xml:space="preserve">hal-03281336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction au travail des personnels soignants, intentions de quitter et qualité des soins en cancérologie</w:t>
+                <w:t xml:space="preserve">Pratiques managériales, bien-être des personnels soignants et qualité des soins en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58ème Congrès de la Société française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">Congrès Cancéropole Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281336v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat de sécurité psychosociale : Un prédicteur de la santé psychologique, des attitudes et des comportements des travailleurs du secteur social et médico-social</w:t>
               </w:r>
@@ -15487,51 +15487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgique</w:t>
@@ -15586,51 +15586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15707,51 +15707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16067,51 +16067,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational, team and individual resilience in health care: what does this mean for HRM?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Groulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16227,51 +16227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beltou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16313,51 +16313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’importance du modèle organisationnel pour l’accompagnement de la fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16890,77 +16890,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie au travail des soignants en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17064,51 +17064,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armée de l’air et de l’espace : l’exigeant défi du recrutement des pilotes de combat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17227,51 +17227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la pandémie, l’importance des ressources psychologiques individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17624,51 +17624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05525739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sinan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Souchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-12-2024-0241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05057182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07818-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bremond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.11.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41042-025-00251-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gauvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8839893" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6372" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nickum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21070882" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-01-2023-3584" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fiolet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2024.104058" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555240.2023.2258555" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouquereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03946446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031823" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03846-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01807-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Nadon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00972-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Ceschiutti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.854.0267" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Caesens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Nicolas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000265" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morvan-Baccavin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guglielmin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2022.05.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheyroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13330" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sandrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12323" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633580v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.2889" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03755516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.05.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cpb0000217" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2020.1866174" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.12.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHS-06-2020-0043" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2020.1852873" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CMAR.S284439" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279667v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.101965" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279053v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philibert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cottier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jidi.2020.11.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891586v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23668/psycharchives.4619" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Joseph Lahiani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724956" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2019.1591426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15116" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00812" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140824v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Odry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15614263.2019.1658582" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joop.12322" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Castro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000442" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183806v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059601119899182" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;line Audusseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12666" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Altmeyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.10.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183792v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;nichoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jabr.12152" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bongro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;plaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpm.12544" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sklarik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoist" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000228" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.01.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H34LBRDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176604v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Abraham" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-017-9867-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181735v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183812v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/rq_xv_1-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois-Fleury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1523422318756955" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02319119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.13524" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044562v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000055" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ocp0000080" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12312" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063485v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam&#233; Bastien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954118801156" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lapointe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678373.2018.1502835" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397522v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.03.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02429" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318920v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.09.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397493v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tellier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2820" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397744v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Kerhardy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12466" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oncohp.2017.04.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175201v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lafreni&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mil0000179" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1043454217717238" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649421v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397763v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vandenberghe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.794.0339" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397774v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12894" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZPMD6FD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397770v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2016.1154811" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397749v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.05.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397778v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-015-9505-y" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397775v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2015.30" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03678232v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Bigot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; K. Lafreni&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1420-2530(16)30038-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7HFXJGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338471v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072712475288" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730468v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pronost" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12144" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVH7HPF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922385v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109793v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Sorum" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473334v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158406v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Geoffrey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158383v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905397v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poba" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774028v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guglielmi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774003v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901944v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04172283v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03719764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281638v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorho" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281610v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281615v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281608v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281622v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281624v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281631v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281626v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326219v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956240v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact026" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902438v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281673v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281361v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281657v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281664v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281381v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281716v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281372v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281681v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281389v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281705v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courcy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281322v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281699v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Odry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281407v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281712v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281419v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281336v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326230v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326158v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326152v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326144v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970970v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541181v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Groulx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802205718.00034" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183818v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279443v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauchetet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183817v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279751v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177145v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177099v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177593v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krakowski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_cancer___un_regard_sociologique-9782707195784" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042667v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03894316v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154137v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162659v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvillard-Monternier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ragot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05525739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sinan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Souchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-12-2024-0241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05057182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07818-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bremond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.11.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41042-025-00251-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gauvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8839893" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6372" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nickum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21070882" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-01-2023-3584" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fiolet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2024.104058" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555240.2023.2258555" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouquereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03946446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031823" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01807-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03846-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Nadon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00972-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Ceschiutti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.854.0267" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Caesens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Nicolas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000265" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morvan-Baccavin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guglielmin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2022.05.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheyroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13330" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sandrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12323" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633580v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.2889" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03755516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.05.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cpb0000217" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2020.1866174" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.12.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHS-06-2020-0043" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2020.1852873" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CMAR.S284439" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279667v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.101965" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279053v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philibert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cottier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jidi.2020.11.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891586v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23668/psycharchives.4619" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375809v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Joseph Lahiani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724956" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2019.1591426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15116" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00812" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140824v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Odry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15614263.2019.1658582" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joop.12322" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059601119899182" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183806v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279736v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Castro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000442" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;line Audusseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12666" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Altmeyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.10.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183792v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;nichoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jabr.12152" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bongro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;plaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpm.12544" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sklarik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoist" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000228" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Abraham" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-017-9867-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181735v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183812v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/rq_xv_1-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318904v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.01.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H34LBRDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois-Fleury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1523422318756955" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000055" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02319119v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.13524" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ocp0000080" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12312" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063485v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam&#233; Bastien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954118801156" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lapointe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678373.2018.1502835" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397522v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.03.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02429" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397493v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tellier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2820" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318920v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.09.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397744v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Kerhardy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12466" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oncohp.2017.04.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175201v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lafreni&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mil0000179" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1043454217717238" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649421v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397763v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vandenberghe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.794.0339" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397774v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12894" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZPMD6FD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397770v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2016.1154811" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397749v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.05.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397778v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-015-9505-y" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397775v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2015.30" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03678232v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Bigot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; K. Lafreni&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1420-2530(16)30038-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7HFXJGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338471v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072712475288" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730468v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pronost" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12144" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVH7HPF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922385v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109793v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Sorum" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473334v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158406v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Geoffrey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158383v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905397v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poba" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774028v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guglielmi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774003v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901944v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04172283v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03719764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281638v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorho" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281610v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281615v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281608v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281624v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281622v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281631v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281626v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326219v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956240v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact026" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902438v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281673v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281361v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281657v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281664v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281381v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281716v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281372v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281681v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281389v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281705v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courcy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281322v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281699v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Odry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281407v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281712v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281336v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281419v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326230v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326158v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326152v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326144v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970970v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541181v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Groulx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802205718.00034" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183818v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279443v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauchetet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183817v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279751v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177145v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177099v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177593v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krakowski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_cancer___un_regard_sociologique-9782707195784" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042667v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03894316v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154137v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162659v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvillard-Monternier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ragot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>