--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -66,10837 +66,10967 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment of the virtuous organizational practices inventory and preliminary evidence of synergistic effects of VOP on work engagement, emotional exhaustion, job stress and job satisfaction</w:t>
+                <w:t xml:space="preserve">Virtuous organizational practices, psychological empowerment and resilience at work: a moderated mediation model by r.i.g.h.t leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+                <w:t xml:space="preserve">Julia Aubouin Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaïs Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+                <w:t xml:space="preserve">Denis Chênevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Souchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Workplace Health Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-25. </w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Vol. 89 (1), pp.87-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJWHM-12-2024-0241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/th.891.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525739v1</w:t>
+                <w:t xml:space="preserve">hal-05609256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective intelligence in work teams: a new multilevel construct and scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enrichment of the virtuous organizational practices inventory and preliminary evidence of synergistic effects of VOP on work engagement, emotional exhaustion, job stress and job satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">Geoffrey Sinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-025-07818-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Workplace Health Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJWHM-12-2024-0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057182v1</w:t>
+                <w:t xml:space="preserve">hal-05525739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association de traits psychosociaux au maintien d’une pratique d’activité physique après un premier stage de réadaptation respiratoire – étude exploratoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Collective intelligence in work teams: a new multilevel construct and scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2024.11.005⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.10375-10391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-025-07818-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530966v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé psychologique des oncologues : déterminants et conséquences dans les soins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association de traits psychosociaux au maintien d’une pratique d’activité physique après un premier stage de réadaptation respiratoire – étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lejeune</w:t>
+                <w:t xml:space="preserve">Matthieu Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bossard</w:t>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.05.020⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (1), pp.38 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2024.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317527v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and Covariates of Psychological Capital Profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Santé psychologique des oncologues : déterminants et conséquences dans les soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Choisay</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marie Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Positive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41042-025-00251-z⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (10), pp.1126-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246646v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the participatory approach questionnaire (PARTAQUE) in cancer teams: a ready-to-use tool for enhancing the quality of work life for caregivers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nature and Covariates of Psychological Capital Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choisay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1575442⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41042-025-00251-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299138v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Empowering Leadership and Stress in a French University Hospital: A Cross-Sectional Study Combining the Measurement of Perceived Stress and Salivary Cortisol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">Development and validation of the participatory approach questionnaire (PARTAQUE) in cancer teams: a ready-to-use tool for enhancing the quality of work life for caregivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Moret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Caillet</w:t>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2024/8839893⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1575442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486800v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncologists' psychological flourishing: A driving force for positive attitudes at work</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
+                <w:t xml:space="preserve">Preventing workers’ need for recovery and turnover intentions: The protective effect of virtuous organizational practices through work ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.6372⟩</w:t>
+              <w:t xml:space="preserve">Journal of Workplace Behavioral Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.347-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15555240.2023.2258555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714690v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Participatory Approach in Healthcare Establishments as a Specific French Organizational Model at Hospital Department Level to Prevent Burnout among Caregivers: What Are the Perceptions of Its Implementation and Its Potential Contributions by These Caregivers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between Empowering Leadership and Stress in a French University Hospital: A Cross-Sectional Study Combining the Measurement of Perceived Stress and Salivary Cortisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaudeau</w:t>
+                <w:t xml:space="preserve">Jules Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Nickum</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">Pascal Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph21070882⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.8839893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2024/8839893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637525v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a revised version of the transdiagnostic skills scale (T2S-R)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Oncologists' psychological flourishing: A driving force for positive attitudes at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1290692⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.6372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486803v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-being and performance at work: a new approach favourable to the optimal functioning of workers through virtuous organisational practices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Participatory Approach in Healthcare Establishments as a Specific French Organizational Model at Hospital Department Level to Prevent Burnout among Caregivers: What Are the Perceptions of Its Implementation and Its Potential Contributions by These Caregivers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nickum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJOA-01-2023-3584⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Occupational Health Psychology: From Burnout to Well-Being, 21 (882), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21070882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541132v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature, predictors, and outcomes of the psychological capital trajectories observed among upcoming police officers' undergoing vocational training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Development of a revised version of the transdiagnostic skills scale (T2S-R)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvb.2024.104058⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1290692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1290692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714055v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing workers’ need for recovery and turnover intentions: The protective effect of virtuous organizational practices through work ability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Well-being and performance at work: a new approach favourable to the optimal functioning of workers through virtuous organisational practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Workplace Behavioral Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15555240.2023.2258555⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (4), pp.608-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJOA-01-2023-3584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677315v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological consequences of the COVID-19 pandemic: A qualitative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+                <w:t xml:space="preserve">Nature, predictors, and outcomes of the psychological capital trajectories observed among upcoming police officers' undergoing vocational training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J S Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aubouin-Bonnaventure</w:t>
+                <w:t xml:space="preserve">Isabelle Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. El-Hage</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Fiolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.104058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvb.2024.104058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186223v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Gain Spiral at Work: Relationships between Virtuous Organizational Practices, Psychological Capital, and Well-Being of Workers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A person-centered perspective on work behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20, pp.1823. </w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.28527-28548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20031823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12144-022-03846-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946446v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout profiles: Dimensionality, replicability, and associations with predictors and outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, pp.4504-4522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12144-021-01807-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A person-centered perspective on work behaviors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+                <w:t xml:space="preserve">Psychological consequences of the COVID-19 pandemic: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-022-03846-w⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (4), pp.350-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845511v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A person-centered perspective on the combined effects of global and specific LMX components for employees</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lindsey Nadon</w:t>
+                <w:t xml:space="preserve">A New Gain Spiral at Work: Relationships between Virtuous Organizational Practices, Psychological Capital, and Well-Being of Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.1823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20031823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279701v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal examination of nurses’ need satisfaction profiles: A latent transition analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions interculturelles, épanouissement psychologique au travail et comportements de citoyenneté organisationnelle interpersonnelle : rôle médiateur de l’intelligence culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Forest</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Ceschiutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-020-00972-1⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 85 (4), pp.267-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.854.0267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913715v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions interculturelles, épanouissement psychologique au travail et comportements de citoyenneté organisationnelle interpersonnelle : rôle médiateur de l’intelligence culturelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nature, Predictors, and Outcomes of Nurses’ Affect Profiles: A Longitudinal Examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Ceschiutti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtane Caesens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillet Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.854.0267⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.342-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/str0000265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196683v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature, Predictors, and Outcomes of Nurses’ Affect Profiles: A Longitudinal Examination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reconnaître et gérer les conséquences du harcèlement dans l’espace « public »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Morvan-Baccavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/str0000265⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715953v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaître et gérer les conséquences du harcèlement dans l’espace « public »</w:t>
+                <w:t xml:space="preserve">A person-centered perspective on the combined effects of global and specific LMX components for employees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Courtois</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J. S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Nadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.14-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560894v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of radiographers in the workplace: Why it matters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Colombat</w:t>
+                <w:t xml:space="preserve">A longitudinal examination of nurses’ need satisfaction profiles: A latent transition analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lejeune</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radi.2022.05.001⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.4837-4859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-020-00972-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891540v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bullying, supervisor support, relaxation, and personal and work outcomes: Testing a moderated mediation model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">Recognition of radiographers in the workplace: Why it matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fernet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
+                <w:t xml:space="preserve">B. Guglielmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cheyroux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30, pp.1424-1433. </w:t>
+              <w:t xml:space="preserve">Radiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.648-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jonm.13330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radi.2022.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214995v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary variable‐ and person‐centred approaches to the dimensionality of workaholism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bullying, supervisor support, relaxation, and personal and work outcomes: Testing a moderated mediation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cheyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apps.12323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.1424-1433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jonm.13330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256883v1</w:t>
+                <w:t xml:space="preserve">hal-03214995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can Students' Entrepreneurial Intention Be Increased? The Role of Psychological Capital, Perceived Learning From an Entrepreneurship Education Program, Emotions and Their Relationships</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
+                <w:t xml:space="preserve">Complementary variable‐ and person‐centred approaches to the dimensionality of workaholism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Le Rudulier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Sandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (1), pp.84-97. </w:t>
+              <w:t xml:space="preserve">Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.312-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5964/ejop.2889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apps.12323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633580v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des pratiques organisationnelles vertueuses sur les comportements citoyens et l’intention de rester dans l’entreprise : le rôle médiateur de l’adéquation personne-organisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How Can Students' Entrepreneurial Intention Be Increased? The Role of Psychological Capital, Perceived Learning From an Entrepreneurship Education Program, Emotions and Their Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Rudulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2022.05.001⟩</w:t>
+              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.84-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5964/ejop.2889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755516v1</w:t>
+                <w:t xml:space="preserve">hal-03633580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ready to start a business? Unraveling the motives for entrepreneurship.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effets des pratiques organisationnelles vertueuses sur les comportements citoyens et l’intention de rester dans l’entreprise : le rôle médiateur de l’adéquation personne-organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consulting Psychology Journal: Practice and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cpb0000217⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.183 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2022.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891602v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A person-centered perspective on the factors associated with the work recovery process</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ready to start a business? Unraveling the motives for entrepreneurship.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anxiety, Stress and Coping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10615806.2020.1866174⟩</w:t>
+              <w:t xml:space="preserve">Consulting Psychology Journal: Practice and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (1), pp.99-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cpb0000217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145403v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capital psychologique : un construit d’intérêt majeur pour les psychologues du travail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Virtuous Organizational Practices: A New Construct and a New Inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2019.12.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154110v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to increase student’s entrepreneurial intention in an entrepreneurship education program ? Psycap, learning from the program, negative emotions and their relationships</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279629v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explanatory model of authentic leadership, flourishing and work–family balance of nurses in French hospitals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le capital psychologique : un construit d’intérêt majeur pour les psychologues du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choisay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Care Quality Assurance Incorporating Leadership in Health Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/LHS-06-2020-0043⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.19-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2019.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256328v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Psychological Capital Questionnaire (F-PCQ-24) and its measurement invariance using bifactor exploratory structural equation modeling framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How to increase student’s entrepreneurial intention in an entrepreneurship education program ? Psycap, learning from the program, negative emotions and their relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Rudulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154108v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Participatory Approach: A Specific French Organizational Model at the Department Level to Serve the Quality of Work Life of Healthcare Providers and the Quality of Care in Pediatric Oncology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">An explanatory model of authentic leadership, flourishing and work–family balance of nurses in French hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Management and Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Health Care Quality Assurance Incorporating Leadership in Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ahead-of-print (ahead-of-print), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/LHS-06-2020-0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/CMAR.S284439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03182311v1</w:t>
+                <w:t xml:space="preserve">hal-03256328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of psychological ownership and authenticity strength in the relationship between authentic leadership and sport team performance: a multilevel analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Validation of the French Psychological Capital Questionnaire (F-PCQ-24) and its measurement invariance using bifactor exploratory structural equation modeling framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choisay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2021.101965⟩</w:t>
+              <w:t xml:space="preserve">Military Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp.50-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08995605.2020.1852873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279667v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé mentale et burnout des radiologues : outils de mesure, facteurs de risques. Enquête en région Centre Val-de-Loire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A person-centered perspective on the factors associated with the work recovery process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. P Cottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'imagerie diagnostique et interventionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jidi.2020.11.007⟩</w:t>
+              <w:t xml:space="preserve">Anxiety, Stress and Coping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (5), pp.571-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10615806.2020.1866174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279053v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can Students’ Entrepreneurial Intention be Increased? The Role of Psychological Capital, Perceived Learning From an Entrepreneurship Education Program, Emotions and Their Relationships.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Participatory Approach: A Specific French Organizational Model at the Department Level to Serve the Quality of Work Life of Healthcare Providers and the Quality of Care in Pediatric Oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chênevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23668/psycharchives.4619⟩</w:t>
+              <w:t xml:space="preserve">Cancer Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.2763-2771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/CMAR.S284439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891586v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Role of psychological ownership and authenticity strength in the relationship between authentic leadership and sport team performance: a multilevel analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2021.101965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199266v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtuous Organizational Practices: A New Construct and a New Inventory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Santé mentale et burnout des radiologues : outils de mesure, facteurs de risques. Enquête en région Centre Val-de-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. P Cottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724956⟩</w:t>
+              <w:t xml:space="preserve">Journal d'imagerie diagnostique et interventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jidi.2020.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375809v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Forest and the Trees: Investigating the Globality and Specificity of Employees’ Basic Need Satisfaction at Work</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How can Students’ Entrepreneurial Intention be Increased? The Role of Psychological Capital, Perceived Learning From an Entrepreneurship Education Program, Emotions and Their Relationships.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Rudulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23668/psycharchives.4619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00223891.2019.1591426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03142249v1</w:t>
+                <w:t xml:space="preserve">hal-04891586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Job Demands on Nurses’ Burnout and Presenteeism through Sleep Quality and Relaxation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Does perceived cohesion mediate the student personality–engagement relationship in the university setting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112 (8), pp.1692-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/edu0000442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jocn.15116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02397344v1</w:t>
+                <w:t xml:space="preserve">hal-03279736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Value of Considering Specific Facets of Interactional Justice Perceptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The participatory approach: a response to the suffering of caregivers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00812⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02585962v1</w:t>
+                <w:t xml:space="preserve">hal-03183806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to increase affective organizational commitment among new French police officers. The role of trainers and organizational identification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Person-Centered Perspective on the Combined Effects of Global and Specific Levels of Job Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Police Practice and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15614263.2019.1658582⟩</w:t>
+              <w:t xml:space="preserve">Group and Organization Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (4), pp.556-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1059601119899182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140824v1</w:t>
+                <w:t xml:space="preserve">hal-03142256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A test of work motivation profile similarity across four distinct samples of employees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Forest and the Trees: Investigating the Globality and Specificity of Employees’ Basic Need Satisfaction at Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Organizational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joop.12322⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personality Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (5), pp.702-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00223891.2019.1591426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142257v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Person-Centered Perspective on the Combined Effects of Global and Specific Levels of Job Engagement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Effects of Job Demands on Nurses’ Burnout and Presenteeism through Sleep Quality and Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group and Organization Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1059601119899182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (3-4), pp.583-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jocn.15116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142256v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The participatory approach: a response to the suffering of caregivers.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On the Value of Considering Specific Facets of Interactional Justice Perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183806v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02585962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does perceived cohesion mediate the student personality–engagement relationship in the university setting?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How to increase affective organizational commitment among new French police officers. The role of trainers and organizational identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Odry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/edu0000442⟩</w:t>
+              <w:t xml:space="preserve">Police Practice and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.562-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15614263.2019.1658582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279736v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived career opportunities, commitment to the supervisor, social isolation: Their effects on nurses’ well-being and turnover</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A test of work motivation profile similarity across four distinct samples of employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (1), pp.207-214. </w:t>
+              <w:t xml:space="preserve">Journal of Occupational and Organizational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (4), pp.988-1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jonm.12666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joop.12322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397435v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux manager pour mieux soigner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Soutien organisationnel perçu, dissonance émotionnelle, épuisement professionnel : L’étude des équipes éducatives d’internat au sein de la protection de l’enfance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sklarik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 516-517, pp.177-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183795v1</w:t>
+                <w:t xml:space="preserve">hal-03181721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond working conditions, psychosocial predictors of job satisfaction, and work engagement among French dentists and dental assistants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Perceived career opportunities, commitment to the supervisor, social isolation: Their effects on nurses’ well-being and turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophéline Audusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biobehavioral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (1), pp.e12152. </w:t>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.207-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jabr.12152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jonm.12666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183792v1</w:t>
+                <w:t xml:space="preserve">hal-02397435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managerial style and well‐being among psychiatric nurses: A prospective study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">Mieux manager pour mieux soigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonia Altmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric and Mental Health Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpm.12544⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106 (1), pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174104v1</w:t>
+                <w:t xml:space="preserve">hal-03183795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien organisationnel perçu, dissonance émotionnelle, épuisement professionnel : L’étude des équipes éducatives d’internat au sein de la protection de l’enfance.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Beyond working conditions, psychosocial predictors of job satisfaction, and work engagement among French dentists and dental assistants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bénichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Biobehavioral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (1), pp.e12152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jabr.12152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181721v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Person-Centered Representation of Basic Need Satisfaction Balance at Work</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Managerial style and well‐being among psychiatric nurses: A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Bongro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Méplaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personnel Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1866-5888/a000228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric and Mental Health Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (7-8), pp.265-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpm.12544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174098v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Workers’ Motivational Profiles in Affective and Organizational Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Person-Centered Representation of Basic Need Satisfaction Balance at Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choisay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10902-017-9867-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personnel Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.113-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1866-5888/a000228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176604v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets négatifs de la surcharge de travail et de l’addiction envers le travail chez les directeurs d’ESSMS.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Better Understanding the Workers' Retirement Decision Attitudes: Development and Validation of a New Measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Demulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181735v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche participative : un enjeu pour le système de soins.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Self-determination trajectories during police officers' vocational training program: A growth mixture analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Odry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.27-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvb.2018.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25329/rq_xv_1-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03183812v1</w:t>
+                <w:t xml:space="preserve">hal-02318920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical leadership, professional caregivers' well-being, and patients' perceptions of quality of care in oncology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of workload on teachers' functioning: A moderated mediation model including sleeping problems and overcommitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Stress and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (5), pp.601-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejon.2018.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smi.2820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02318904v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Safety Climate as a Human Resource Development Target: Effects on Workers Functioning Through Need Satisfaction and Thwarting</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Using Exploratory Structure Equation Modeling to validate a new measure of cohesion in the university classroom setting: The University Group Environment Questionnaire (UGEQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Developing Human Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397528v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Exploratory Structure Equation Modeling to validate a new measure of cohesion in the university classroom setting: The University Group Environment Questionnaire (UGEQ)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oscar Castro</w:t>
+                <w:t xml:space="preserve">Examining the longitudinal effects of workload on ill-being through each dimension of workaholism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Educational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.144-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/str0000055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044562v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the longitudinal effects of workload on ill-being through each dimension of workaholism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The effects of work factors on nurses’ job satisfaction, quality of care and turnover intentions in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/str0000055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (5), pp.1208-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jan.13524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397406v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of work factors on nurses’ job satisfaction, quality of care and turnover intentions in oncology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ethical leadership, professional caregivers' well-being, and patients' perceptions of quality of care in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leila Moret</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bonnetain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74 (5), pp.1208-1219. </w:t>
+              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jan.13524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejon.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319119v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the longitudinal effects of surface acting on managers’ functioning through psychological needs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Role of Workers’ Motivational Profiles in Affective and Organizational Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Health Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (4), pp.1151-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10902-017-9867-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/ocp0000080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02397499v1</w:t>
+                <w:t xml:space="preserve">hal-03176604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Perceived Reasons Underlying Entrepreneurs' Retirement Decisions: A Person-Centered Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+                <w:t xml:space="preserve">Les effets négatifs de la surcharge de travail et de l’addiction envers le travail chez les directeurs d’ESSMS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 500-503, pp.157-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174195v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformational leadership and group cohesion in sport</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La démarche participative : un enjeu pour le système de soins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (6), pp.912-928. </w:t>
+              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.30-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1747954118801156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25329/rq_xv_1-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063485v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional labour profiles: Associations with key predictors and outcomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychological Safety Climate as a Human Resource Development Target: Effects on Workers Functioning Through Need Satisfaction and Thwarting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dubois-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work and Stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (3), pp.268-294. </w:t>
+              <w:t xml:space="preserve">Advances in Developing Human Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.169-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02678373.2018.1502835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1523422318756955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145604v1</w:t>
+                <w:t xml:space="preserve">hal-02397528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging psychosocial safety climate to prevent ill-being: The mediating role of psychological need thwarting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Investigating the longitudinal effects of surface acting on managers’ functioning through psychological needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 107, pp.111-125. </w:t>
+              <w:t xml:space="preserve">Journal of Occupational Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.207-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvb.2018.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/ocp0000080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397522v1</w:t>
+                <w:t xml:space="preserve">hal-02397499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better Understanding the Workers' Retirement Decision Attitudes: Development and Validation of a New Measure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Unraveling the Perceived Reasons Underlying Entrepreneurs' Retirement Decisions: A Person-Centered Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bosselut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02429⟩</w:t>
+              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (3), pp.513-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsbm.12312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318926v1</w:t>
+                <w:t xml:space="preserve">hal-03174195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of workload on teachers' functioning: A moderated mediation model including sleeping problems and overcommitment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+                <w:t xml:space="preserve">Transformational leadership and group cohesion in sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Tellier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Salamé Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (5), pp.601-611. </w:t>
+              <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.912-928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smi.2820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1747954118801156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397493v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-determination trajectories during police officers' vocational training program: A growth mixture analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Emotional labour profiles: Associations with key predictors and outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvb.2018.09.005⟩</w:t>
+              <w:t xml:space="preserve">Work and Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (3), pp.268-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02678373.2018.1502835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318920v1</w:t>
+                <w:t xml:space="preserve">hal-03145604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the effect of affective commitment to the supervisor on nurses’ psychological health as a function of internal locus of control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Leveraging psychosocial safety climate to prevent ill-being: The mediating role of psychological need thwarting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solene Kerhardy</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jonm.12466⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvb.2018.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397744v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants managériaux et organisationnels, santé psychologique au travail des soignants et qualité de prise en charge des enfants en oncologie pédiatrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Dupont</w:t>
+                <w:t xml:space="preserve">Organizational and Managerial Resources and Quality of Care in French Pediatric Oncology Nursing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'oncologie hématologie pédiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oncohp.2017.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (6), pp.406-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1043454217717238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318915v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational Support, Job Resources, Soldiers’ Motivational Profiles, Work Engagement, and Affect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Examining the effect of affective commitment to the supervisor on nurses’ psychological health as a function of internal locus of control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Kerhardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/mil0000179⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jonm.12466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175201v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational and Managerial Resources and Quality of Care in French Pediatric Oncology Nursing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">Déterminants managériaux et organisationnels, santé psychologique au travail des soignants et qualité de prise en charge des enfants en oncologie pédiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Oncology Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (6), pp.406-413. </w:t>
+              <w:t xml:space="preserve">Revue d'oncologie hématologie pédiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.84-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1043454217717238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oncohp.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318876v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manager la qualité de vie au travail des managers : Étude sur les déterminants de la santé psychologique d’encadrants du secteur sanitaire, social, et médico-social</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Organizational Support, Job Resources, Soldiers’ Motivational Profiles, Work Engagement, and Affect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Lafrenière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Military Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (5), pp.418-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/mil0000179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649421v1</w:t>
+                <w:t xml:space="preserve">hal-03175201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformational leadership, work-family conflict and enrichment, and commitment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Manager la qualité de vie au travail des managers : Étude sur les déterminants de la santé psychologique d’encadrants du secteur sanitaire, social, et médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 484/487, pp.19-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.794.0339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02397763v1</w:t>
+                <w:t xml:space="preserve">hal-03649421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvilinear effects of job characteristics on ill-being in the nursing profession: a cross-sectional study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Transformational leadership, work-family conflict and enrichment, and commitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jan.12894⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (4), pp.339-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.794.0339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397774v1</w:t>
+                <w:t xml:space="preserve">hal-02397763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the Roles of Work Autonomous and Controlled Motivations on Satisfaction and Anxiety as a Function of Role Ambiguity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Curvilinear effects of job characteristics on ill-being in the nursing profession: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 150 (5), pp.644-665. </w:t>
+              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (5), pp.1109-1121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00223980.2016.1154811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jan.12894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397770v1</w:t>
+                <w:t xml:space="preserve">hal-02397774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du soutien organisationnel perçu et des caractéristiques de l’emploi sur l’anxiété au travail et l’épuisement professionnel : Le rôle médiateur de la satisfaction des besoins psychologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Examining the Roles of Work Autonomous and Controlled Motivations on Satisfaction and Anxiety as a Function of Role Ambiguity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Lafrenière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 150 (5), pp.644-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00223980.2016.1154811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2014.05.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02397749v1</w:t>
+                <w:t xml:space="preserve">hal-02397770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous and controlled reasons underlying achievement goals: Implications for the 3 × 2 achievement goal model in educational and work settings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effets du soutien organisationnel perçu et des caractéristiques de l’emploi sur l’anxiété au travail et l’épuisement professionnel : Le rôle médiateur de la satisfaction des besoins psychologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motivation and Emotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (2), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2014.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11031-015-9505-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02397778v1</w:t>
+                <w:t xml:space="preserve">hal-02397749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Job Demands and Organizational Resources through Psychological Need Satisfaction and Thwarting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Autonomous and controlled reasons underlying achievement goals: Implications for the 3 × 2 achievement goal model in educational and work settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Lafrenière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spanish Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Motivation and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (6), pp.858-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11031-015-9505-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/sjp.2015.30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02397775v1</w:t>
+                <w:t xml:space="preserve">hal-02397778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Préliminaire des Qualités Psychométriques d’une Version Française du Work Design Questionnaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Effects of Job Demands and Organizational Resources through Psychological Need Satisfaction and Thwarting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1420-2530(16)30038-3⟩</w:t>
+              <w:t xml:space="preserve">Spanish Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/sjp.2015.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03678232v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Reasons for Entrepreneurs’ Retirement Decision Inventory (RERDI) and Preliminary Evidence of Its Psychometric Properties in a French Sample</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analyse Préliminaire des Qualités Psychométriques d’une Version Française du Work Design Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André K. Lafrenière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Career Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (4), pp.572-586. </w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Psychologie du travail et des organisations, 20 (2), p.203-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1069072712475288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s1420-2530(16)30038-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338471v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural justice, supervisor autonomy support, work satisfaction, organizational identification and job performance: the mediating role of need satisfaction and perceived organizational support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (5), pp.2560-2571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jan.12144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retirees’ social identity and satisfaction with retirement.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development of the Reasons for Entrepreneurs’ Retirement Decision Inventory (RERDI) and Preliminary Evidence of Its Psychometric Properties in a French Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Fernandez-Vidal</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Demulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Career Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.572-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1069072712475288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922385v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and the urge to drink.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Retirees’ social identity and satisfaction with retirement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Mullet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.C. Sorum</w:t>
+                <w:t xml:space="preserve">Anne Fernandez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 28, pp.669-685</w:t>
+              <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (3), pp.175-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109793v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stress and the urge to drink.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Sorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28, pp.669-685</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elaboration de l'échelle de satisfaction de vie professionnelle (ESVP) en langue française : une démarche exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Rioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue canadienne des sciences du comportement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 34 (3), pp.210-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10906,5144 +11036,5144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment les chercheurs utilisent l'intelligence artificielle pour traiter leurs données sur la satisfaction au travail : une étude PRISMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Geoffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence collective dans les équipes de travail : nouvelle conceptualisation et développement d’une échelle multi-niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La citoyenneté interpersonnelle de salariés français exerçant en contexte de diversité culturelle : rôle du capital psychologique et de l’intelligence culturelle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : Étude PARTAQUE (PARTicipative Approach QUEstionnary)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Psychologie du travail face aux transformations et aux crises sociales et économiques dans les pays du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Psychologie du travail et des organisations des Pays du Sud, Jul 2024, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">3ème Journée d’étude du R2QVT : « Qualité de Vie au Travail dans les métiers du soin : enjeux et défis actuels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Université Catholique de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905397v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses : un levier d’action pour promouvoir la confiance des salaries envers l’organisation et leur santé psychologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La citoyenneté interpersonnelle de salariés français exerçant en contexte de diversité culturelle : rôle du capital psychologique et de l’intelligence culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Ceschiutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'éthique interdisciplinaire : éthique, confiance, santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">La Psychologie du travail face aux transformations et aux crises sociales et économiques dans les pays du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Psychologie du travail et des organisations des Pays du Sud, Jul 2024, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774036v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance au travail des manipulateurs radio : un levier d’importance pour leur qualité de vie professionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses : un levier d’action pour promouvoir la confiance des salaries envers l’organisation et leur santé psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième Journée d’étude du R²QVT en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées de l'éthique interdisciplinaire : éthique, confiance, santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774028v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance au travail des manipulateurs radio : un levier d’importance pour leur qualité de vie professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AQUAVIES : « Maladie chronique. Démarche participative et organisation du parcours de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ième Journée d’étude du R²QVT en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901965v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques organisationnelles vertueuses et résilience des travailleurs français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de la MSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque AQUAVIES : « Maladie chronique. Démarche participative et organisation du parcours de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774003v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : Étude PARTAQUE (PARTicipative Approach QUEstionnary)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques organisationnelles vertueuses et résilience des travailleurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chênevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée d’étude du R2QVT : « Qualité de Vie au Travail dans les métiers du soin : enjeux et défis actuels »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Université Catholique de Lille, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de la MSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901944v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses peuvent-elles prévenir le besoin de récupération et le départ des salariés français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting the psychological well-being of French workers: Creating a positive spiral of gains through virtuous organizational practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes d’origine immigrée face aux discriminations liées à l’origine dans la formation et l’emploi (DOFE)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Profils d’identification, satisfaction au travail et intention de turnover chez les pilotes de l’Armée de l’air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281638v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils d’identification, satisfaction au travail et intention de turnover chez les pilotes de l’Armée de l’air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les jeunes d’origine immigrée face aux discriminations liées à l’origine dans la formation et l’emploi (DOFE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Taillandier-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281610v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutien socioprofessionnel, attachement au lieu de travail et satisfaction anticipée vis-à-vis d'un déménagement chez les salariés de l'audiovisuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beltou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques organisationnelles de gestion de la carrière, comportements de citoyenneté organisationnelle et engagement affectif : le rôle médiateur de la croissance professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Capital Psychologique : validation du F-PCQ-24 à l’aide d’une approche centrée sur la variable dans un échantillon de militaires et apports d’une approche centrée sur la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers et freins psychosociologiques à la création/reprise d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de Satisfaction des Besoins Psychologiques en Contexte de Travail : Leurs Implications Longitudinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajustement au rôle professionnel et orientation entrepreneuriale: le rôle médiationnel de l’épanouissement psychologique du dirigeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de satisfaction des besoins psychologiques en contexte de travail : Leurs implications longitudinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J. S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational practices of career management and thriving at work : a mediational role of psychological capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Madère, Portugal. pp.123-127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36315/2020inpact026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02956240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire de validation de la démarche participative : PARTicipative Approach QUEstionnary (projet PARTAQUE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Seizeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14è Journées de Cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discriminations liées aux origines dans la formation et l’emploi (DOFE) : Regards croisés entre pays du Nord et du Sud</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact de la démarche participative sur la qualité de vie au travail (QVT) et la qualité des soins en oncopédiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2è congrès du Réseau de Psychologie du Travail et des Organisations des pays du Sud (PTO-Sud)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Douala, Cameroun</w:t>
+              <w:t xml:space="preserve">11èmeCongrès national des soins oncologiques de support</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281673v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques managériales et qualité de vie au travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les discriminations liées aux origines dans la formation et l’emploi (DOFE) : Regards croisés entre pays du Nord et du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Taillandier-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmeCongrès national de la Fédération des Associations "Risques et Qualité en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">2è congrès du Réseau de Psychologie du Travail et des Organisations des pays du Sud (PTO-Sud)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Douala, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281361v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Examination of Workers’ Need Satisfaction Profiles and Their Implications: A Latent Transition Analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pratiques managériales et qualité de vie au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Self-Determination Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">6èmeCongrès national de la Fédération des Associations "Risques et Qualité en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281657v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the participatory approach on the quality of work life of healthcare providers and on the quality of care in pediatric oncology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Longitudinal Examination of Workers’ Need Satisfaction Profiles and Their Implications: A Latent Transition Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J.S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Congress of the International Society for Paediatric Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Self-Determination Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281664v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs managériaux et organisationnels, qualité de vie au travail (QVT) et qualité de prise en charge des enfants en oncologie pédiatrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Impact of the participatory approach on the quality of work life of healthcare providers and on the quality of care in pediatric oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chênevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Dupont</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées du Cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">51st Congress of the International Society for Paediatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281381v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle médiateur de l’appropriation psychologique de l’équipe dans la relation entre le leadership authentique et la performance d’équipe</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Facteurs managériaux et organisationnels, qualité de vie au travail (QVT) et qualité de prise en charge des enfants en oncologie pédiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des chercheurs en activités physiques et sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées du Cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281716v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la démarche participative sur la qualité de vie au travail (QVT) et la qualité des soins en oncopédiatrie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rôle médiateur de l’appropriation psychologique de l’équipe dans la relation entre le leadership authentique et la performance d’équipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmeCongrès national des soins oncologiques de support</w:t>
+              <w:t xml:space="preserve">Association des chercheurs en activités physiques et sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281372v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital psychologique et intention entrepreneuriale : le rôle médiateur des attitudes à l'égard du dispositif entrepreneurial et des émotions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Attitudes envers la diversité culturelle, qualité de vie au travail et performance perçues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF) « Le temps des défis : (R)Evolution du Travail et des Organisations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281681v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire de validation de la démarche palliative : PARTicipative Approach Questionnary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Capital psychologique et intention entrepreneuriale : le rôle médiateur des attitudes à l'égard du dispositif entrepreneurial et des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème symposium du réseau SHS du cancéropôle Grand-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">XXème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF) « Le temps des défis : (R)Evolution du Travail et des Organisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281389v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes envers la diversité culturelle, qualité de vie au travail et performance perçues</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Questionnaire de validation de la démarche palliative : PARTicipative Approach Questionnary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF) « Le temps des défis : (R)Evolution du Travail et des Organisations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11ème symposium du réseau SHS du cancéropôle Grand-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281705v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of participative approach on caregivers’psychological health at work and quality of care in pediatric oncology in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organizational Behaviour in Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du climat de sécurité psychosociale sur la santé psychologique, les attitudes et les comportements des salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congruence des valeurs, motivation au travail et bien-être des policiers en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Odry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF) « Le temps des défis : (R)Evolution du Travail et des Organisations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la démarche participative sur la qualité du travail des soignants et la qualité des soins des enfants en oncologie pédiatrique: relations avec les facteurs managériaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Soutiens sociaux et développement de l'entreprise : le rôle médiationnel de l’épanouissement psychologique du dirigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès, 10ème Symposium du Réseau Sciences Humaines et Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropole Grand Ouest, Oct 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque International de Psychologie Appliquée, Symposium Bien-être au travail (I) : Déterminants et processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281407v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutiens sociaux et développement de l'entreprise : le rôle médiationnel de l’épanouissement psychologique du dirigeant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact de la démarche participative sur la qualité du travail des soignants et la qualité des soins des enfants en oncologie pédiatrique: relations avec les facteurs managériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Psychologie Appliquée, Symposium Bien-être au travail (I) : Déterminants et processus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès, 10ème Symposium du Réseau Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropole Grand Ouest, Oct 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281712v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfaction au travail des personnels soignants, intentions de quitter et qualité des soins en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58ème Congrès de la Société française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques managériales, bien-être des personnels soignants et qualité des soins en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Cancéropole Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat de sécurité psychosociale : Un prédicteur de la santé psychologique, des attitudes et des comportements des travailleurs du secteur social et médico-social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Organizational determinants of workers’ psychological health, attitudes, and behaviors: The mediating role of psychological need satisfaction and thwarting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">6th International Conference on Self-Determination Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326230v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational determinants of workers’ psychological health, attitudes, and behaviors: The mediating role of psychological need satisfaction and thwarting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Le climat de sécurité psychosociale : Un prédicteur de la santé psychologique, des attitudes et des comportements des travailleurs du secteur social et médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Self-Determination Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">19ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326158v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal investigation of organizational resources, emotional dissonance, need satisfaction and thwarting, and psychological health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychosocial safety climate and work outcomes: The mediating role of need satisfaction and thwarting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress of Work and Organizational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants managériaux de la qualité de vie au travail des soignants dans les services d'hémato-oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillet Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Bonnaud-Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque International "Sciences Humaines et Cancérologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16053,994 +16183,994 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational, team and individual resilience in health care: what does this mean for HRM?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Groulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chênevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Contemporary Human Resource Management for Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.373-395, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781802205718.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements et contextes organisationnels positifs : Un changement majeur de paradigme.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">De l’importance du modèle organisationnel pour l’accompagnement de la fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bauchetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Altmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité et actualité de la psychologie positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , A paraître</w:t>
+              <w:t xml:space="preserve">De l’obstination déraisonnable aux soins palliatifs. Regard interdisciplinaire pour une amélioration de l’accompagnement de la fin de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes et séminaires, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183818v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’importance du modèle organisationnel pour l’accompagnement de la fin de vie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comportements et contextes organisationnels positifs : Un changement majeur de paradigme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Complicités universitaires. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’obstination déraisonnable aux soins palliatifs. Regard interdisciplinaire pour une amélioration de l’accompagnement de la fin de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes et séminaires, 2021</w:t>
+              <w:t xml:space="preserve">Diversité et actualité de la psychologie positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279443v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization practices of career management and thriving at work : the mediational role of psychological capital.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">InsciencePress. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology Applications &amp; Developments VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.3-12, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de vie au travail : un enjeu majeur pour le monde professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Colombat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démarche participative et Qualité de vie au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Lamarre, pp.201-208, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la justice organisationnelle dans l’explication des crimes de nature économique (CNE) : Le cas de salariés français.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la justice organisationnelle dans l’explication des comportements de criminalité économique (CNE) : Examen de résultats canadiens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pays du sud face aux défis du travail.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.209-219, 2019, Psychologie du travail, 978-2-343-17731-1</w:t>
+              <w:t xml:space="preserve">, pp.201-208, 2019, Psychologie du travail, 978-2-343-17731-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177145v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la justice organisationnelle dans l’explication des comportements de criminalité économique (CNE) : Examen de résultats canadiens.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la justice organisationnelle dans l’explication des crimes de nature économique (CNE) : Le cas de salariés français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pays du sud face aux défis du travail.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.201-208, 2019, Psychologie du travail, 978-2-343-17731-1</w:t>
+              <w:t xml:space="preserve">, pp.209-219, 2019, Psychologie du travail, 978-2-343-17731-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177099v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie au travail des soignants en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Amsellem; P. Bataille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cancer : Un regard sociologique – Biomédicalisation et parcours de soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.200-211, 2018, Recherches, 9782707195784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17050,267 +17180,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armée de l’air et de l’espace : l’exigeant défi du recrutement des pilotes de combat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance, dialogue social, gestion de carrière… Ces « pratiques organisationnelles vertueuses » au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la pandémie, l’importance des ressources psychologiques individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17320,164 +17450,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I stay or should I go? Organizational identity and person-job fit as explanatory factors of French Air Force's flight crew’s turnover (p. 579)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duvillard-Monternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 32nd European Association for Aviation Psychology Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cascais, Portugal, France. Proceedings of the 32nd Conference THINKING HIGH AND LOW: COGNITION AND DECISION MAKING IN AVIATION With special Panels on: Collaborative Decision Making and Aviation Mental Health ISBN - 978-90-815253-5-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId362"/>
+      <w:footerReference w:type="default" r:id="rId365"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17624,51 +17754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05525739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sinan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Souchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-12-2024-0241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05057182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07818-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bremond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.11.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41042-025-00251-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gauvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8839893" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6372" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nickum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21070882" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-01-2023-3584" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fiolet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2024.104058" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555240.2023.2258555" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouquereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03946446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031823" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01807-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03846-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Nadon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00972-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Ceschiutti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.854.0267" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Caesens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Nicolas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000265" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morvan-Baccavin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guglielmin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2022.05.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheyroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13330" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sandrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12323" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633580v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.2889" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03755516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.05.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cpb0000217" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2020.1866174" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.12.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHS-06-2020-0043" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2020.1852873" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CMAR.S284439" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279667v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.101965" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279053v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philibert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cottier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jidi.2020.11.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891586v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23668/psycharchives.4619" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375809v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Joseph Lahiani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724956" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2019.1591426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15116" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00812" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140824v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Odry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15614263.2019.1658582" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joop.12322" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059601119899182" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183806v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279736v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Castro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000442" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;line Audusseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12666" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Altmeyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.10.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183792v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;nichoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jabr.12152" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bongro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;plaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpm.12544" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sklarik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoist" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000228" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Abraham" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-017-9867-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181735v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183812v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/rq_xv_1-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318904v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.01.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H34LBRDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois-Fleury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1523422318756955" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000055" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02319119v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.13524" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ocp0000080" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12312" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063485v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam&#233; Bastien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954118801156" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lapointe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678373.2018.1502835" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397522v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.03.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02429" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397493v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tellier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2820" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318920v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.09.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397744v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Kerhardy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12466" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oncohp.2017.04.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175201v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lafreni&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mil0000179" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1043454217717238" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649421v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397763v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vandenberghe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.794.0339" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397774v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12894" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZPMD6FD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397770v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2016.1154811" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397749v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.05.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397778v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-015-9505-y" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397775v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2015.30" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03678232v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Bigot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; K. Lafreni&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1420-2530(16)30038-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7HFXJGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338471v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072712475288" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730468v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pronost" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12144" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVH7HPF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922385v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109793v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Sorum" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473334v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158406v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Geoffrey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158383v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905397v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poba" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774028v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guglielmi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774003v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901944v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04172283v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03719764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281638v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorho" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281610v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281615v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281608v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281624v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281622v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281631v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281626v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326219v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956240v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact026" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902438v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281673v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281361v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281657v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281664v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281381v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281716v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281372v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281681v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281389v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281705v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courcy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281322v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281699v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Odry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281407v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281712v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281336v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281419v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326230v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326158v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326152v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326144v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970970v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541181v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Groulx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802205718.00034" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183818v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279443v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauchetet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183817v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279751v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177145v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177099v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177593v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krakowski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_cancer___un_regard_sociologique-9782707195784" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042667v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03894316v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154137v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162659v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvillard-Monternier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ragot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05609256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin Bonnaventure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.891.0087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05525739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sinan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Souchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-12-2024-0241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05057182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07818-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bremond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.11.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41042-025-00251-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555240.2023.2258555" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gauvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8839893" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6372" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nickum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21070882" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-01-2023-3584" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fiolet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2024.104058" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03846-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01807-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouquereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03946446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031823" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Ceschiutti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.854.0267" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Caesens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Nicolas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000265" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560894v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morvan-Baccavin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Nadon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00972-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guglielmin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2022.05.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214995v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheyroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13330" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sandrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12323" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.2889" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03755516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.05.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cpb0000217" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Joseph Lahiani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724956" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.12.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHS-06-2020-0043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2020.1852873" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145403v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2020.1866174" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182311v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CMAR.S284439" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.101965" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279053v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philibert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cottier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jidi.2020.11.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23668/psycharchives.4619" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Castro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000442" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059601119899182" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142249v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2019.1591426" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397344v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15116" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00812" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Odry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15614263.2019.1658582" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142257v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joop.12322" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sklarik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoist" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397435v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;line Audusseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12666" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183795v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Altmeyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.10.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183792v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;nichoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jabr.12152" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bongro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;plaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpm.12544" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174098v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000228" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318926v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02429" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318920v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.09.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397493v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2820" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044562v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397406v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000055" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02319119v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.13524" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318904v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnetain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2018.01.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H34LBRDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176604v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Abraham" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-017-9867-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181735v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25329/rq_xv_1-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397528v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois-Fleury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1523422318756955" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397499v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ocp0000080" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174195v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12312" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063485v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam&#233; Bastien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954118801156" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145604v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lapointe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678373.2018.1502835" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397522v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.03.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318876v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1043454217717238" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397744v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Kerhardy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12466" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02318915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oncohp.2017.04.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175201v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lafreni&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mil0000179" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649421v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397763v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vandenberghe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.794.0339" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397774v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12894" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZPMD6FD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397770v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2016.1154811" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397749v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.05.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397778v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-015-9505-y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2015.30" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03678232v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Bigot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; K. Lafreni&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1420-2530(16)30038-3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7HFXJGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01730468v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pronost" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12144" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVH7HPF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338471v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072712475288" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922385v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109793v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Sorum" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473334v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158406v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Geoffrey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158383v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901944v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905397v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poba" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774036v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774028v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guglielmi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774003v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04172283v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03719764v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281610v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281638v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorho" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281615v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281608v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281624v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281622v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281631v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281626v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326219v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956240v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact026" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902438v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281372v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281673v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281361v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281657v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281664v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281381v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281716v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281705v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courcy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281681v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281389v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281322v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281699v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281695v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Odry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281712v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281407v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281336v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moret" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281419v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326158v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326230v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326152v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326144v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01970970v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541181v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Groulx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802205718.00034" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279443v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauchetet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183818v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183817v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03279751v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177099v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177145v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177593v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krakowski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_cancer___un_regard_sociologique-9782707195784" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042667v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03894316v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154137v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162659v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvillard-Monternier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ragot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>