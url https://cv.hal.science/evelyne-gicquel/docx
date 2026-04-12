--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -1124,51 +1124,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAV-mediated transfer of FKRP shows therapeutic efficacy in a murine model but requires control of gene expression</w:t>
+                <w:t xml:space="preserve">γ-sarcoglycan and dystrophin mutation spectrum in an Algerian cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Maizonnier</w:t>
@@ -1203,106 +1203,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (10), pp.1952-1965. </w:t>
+              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (1), pp.129-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddx066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mus.25443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177575v1</w:t>
+                <w:t xml:space="preserve">hal-02333075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">γ-sarcoglycan and dystrophin mutation spectrum in an Algerian cohort</w:t>
+                <w:t xml:space="preserve">AAV-mediated transfer of FKRP shows therapeutic efficacy in a murine model but requires control of gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Maizonnier</w:t>
@@ -1337,82 +1337,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (1), pp.129-135. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (10), pp.1952-1965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mus.25443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddx066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333075v1</w:t>
+                <w:t xml:space="preserve">hal-02177575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">216th ENMC international workshop: Clinical readiness in FKRP related myopathies January 15–17, 2016 Naarden, The Netherlands</w:t>
               </w:r>
@@ -1660,295 +1660,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A human skeletal muscle interactome centered on proteins involved in muscular dystrophies: LGMD interactome.</w:t>
+                <w:t xml:space="preserve">The Phenotype of Dysferlin-Deficient Mice Is Not Rescued by Adeno-Associated Virus–Mediated Transfer of Anoctamin 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Blandin</w:t>
+                <w:t xml:space="preserve">Florence Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Charton</w:t>
+                <w:t xml:space="preserve">Laurence Suel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Danièle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Gicquel</w:t>
+                <w:t xml:space="preserve">Jérôme Poupiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Monjaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skeletal Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2044-5040-3-3⟩</w:t>
+              <w:t xml:space="preserve">Human gene therapy. Clinical development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (2), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/humc.2012.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00805816v1</w:t>
+                <w:t xml:space="preserve">hal-02336935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Phenotype of Dysferlin-Deficient Mice Is Not Rescued by Adeno-Associated Virus–Mediated Transfer of Anoctamin 5</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A human skeletal muscle interactome centered on proteins involved in muscular dystrophies: LGMD interactome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Poupiot</w:t>
+                <w:t xml:space="preserve">Gaëlle Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bartoli</w:t>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Monjaret</w:t>
+                <w:t xml:space="preserve">Nathalie Danièle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human gene therapy. Clinical development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (2), pp.65-76. </w:t>
+              <w:t xml:space="preserve">Skeletal Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/humc.2012.217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/2044-5040-3-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336935v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00805816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescue of Sarcoglycan Mutations by Inhibition of Endoplasmic Reticulum Quality Control is Associated with Minimal Structural Modifications</w:t>
               </w:r>
@@ -1960,77 +1960,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayebeh Soheili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poupiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luu N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (2), pp.429-439. </w:t>
@@ -2093,51 +2093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of the calpain 3 protease reverses the myopathology in a mouse model for titinopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Danièle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vihola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2208,416 +2208,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mannosidase I inhibition rescues the human alpha-sarcoglycan R77C recurrent mutation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">NF‐NF ‐κ BB‐dependent expression of the antiapoptotic factor c‐FLIP is regulated by calpain 3, the protein involved in limb‐girdle muscular dystrophy type 2A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Benayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Baghdiguian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Lajmanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Malissen</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddn029⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (5), pp.1521-1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.07-8701com⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294192v1</w:t>
+                <w:t xml:space="preserve">hal-03674309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NF‐NF ‐κ BB‐dependent expression of the antiapoptotic factor c‐FLIP is regulated by calpain 3, the protein involved in limb‐girdle muscular dystrophy type 2A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Benayoun</w:t>
+                <w:t xml:space="preserve">Mannosidase I inhibition rescues the human alpha-sarcoglycan R77C recurrent mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Baghdiguian</w:t>
+                <w:t xml:space="preserve">Laetitia Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayebeh Soheili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Lajmanovich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniele</w:t>
+                <w:t xml:space="preserve">Marie Malissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (9), pp.1214-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddn029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.07-8701com⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03674309v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NF-kappa B-dependent expression of the antiapoptotic factor c-FLIP is regulated by calpain 3, the protein involved in limb-girdle muscular dystrophy type 2A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Baghdiguian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Lajmanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Danièle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (5), pp.1521-1529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.07-8701com⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610041v1</w:t>
@@ -2641,64 +2641,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic correction of alpha-sarcoglycan deficiency by intra-arterial injection of a muscle-specific serotype 1 rAAV vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fougerousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poupiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2762,51 +2762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety and efficacy of AAV-mediated calpain 3 gene transfer in a mouse model of limb-girdle muscular dystrophy type 2A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3114,51 +3114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Buscara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASGCT 24th Annual Meeting - Session "Metabolic and Muscle Diseases, Tissue and Immunological Engineering"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society of Gene &amp; Cell Therapy, May 2021, Virtual, France</w:t>
@@ -3245,51 +3245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Biquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poupiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3427,51 +3427,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2252501"/>
+    <w:nsid w:val="B74A6039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3658,51 +3658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-gicquel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19795460X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/486148704269436931707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Jaber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palmieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gicquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Israeli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VKL0HG7T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gicquel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertil&#8208;froidevaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Geoffroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Pili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Buffa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Caroff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bigot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12202444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Vu Hong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poupiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201506" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bruge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benabides" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10061428" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003866v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vaubourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lostal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bellec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-200487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara F Henriques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marsolier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23827" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Maizonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Foltz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx066" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25443" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebahattin Cirak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vissing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2016.08.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthger van Zwieten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Puttini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lekka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Witz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gicquel-Zouida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NNM.12.215" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00805816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blandin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dani&#232;le" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2044-5040-3-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Suel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poupiot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monjaret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/humc.2012.217" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayebeh Soheili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu N'Guyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21659" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FMQNM2TV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02321460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vihola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq388" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barrault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malissen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-08JMHK20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Benayoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lajmanovich" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-8701com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Benayoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fougerousse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mt.6300022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roudaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fougerousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Suel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2005.09.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apparailly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khoury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.B. Vervoordeldonk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adriaansen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2005.16.426" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Faivre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Biquand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Campuzano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-gicquel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19795460X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/486148704269436931707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Jaber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palmieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gicquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Israeli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VKL0HG7T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gicquel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertil&#8208;froidevaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Geoffroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Pili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Buffa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Caroff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bigot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12202444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Vu Hong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poupiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201506" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bruge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benabides" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10061428" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003866v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vaubourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lostal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bellec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-200487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara F Henriques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marsolier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23827" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Maizonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Foltz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx066" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebahattin Cirak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vissing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2016.08.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthger van Zwieten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Puttini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lekka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Witz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gicquel-Zouida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NNM.12.215" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Suel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poupiot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monjaret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/humc.2012.217" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00805816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blandin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dani&#232;le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2044-5040-3-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayebeh Soheili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu N'Guyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21659" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FMQNM2TV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02321460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vihola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq388" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Benayoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lajmanovich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniele" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-8701com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barrault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malissen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-08JMHK20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Benayoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fougerousse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mt.6300022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roudaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fougerousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Suel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2005.09.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apparailly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khoury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.B. Vervoordeldonk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adriaansen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2005.16.426" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Faivre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Biquand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Campuzano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>