--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -2208,363 +2208,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NF‐NF ‐κ BB‐dependent expression of the antiapoptotic factor c‐FLIP is regulated by calpain 3, the protein involved in limb‐girdle muscular dystrophy type 2A</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mannosidase I inhibition rescues the human alpha-sarcoglycan R77C recurrent mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Benayoun</w:t>
+                <w:t xml:space="preserve">Laetitia Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayebeh Soheili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Baghdiguian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniele</w:t>
+                <w:t xml:space="preserve">Marie Malissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.07-8701com⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (9), pp.1214-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddn029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674309v1</w:t>
+                <w:t xml:space="preserve">hal-00294192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mannosidase I inhibition rescues the human alpha-sarcoglycan R77C recurrent mutation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NF‐NF ‐κ BB‐dependent expression of the antiapoptotic factor c‐FLIP is regulated by calpain 3, the protein involved in limb‐girdle muscular dystrophy type 2A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Benayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Baghdiguian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Lajmanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Malissen</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddn029⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (5), pp.1521-1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.07-8701com⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00294192v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NF-kappa B-dependent expression of the antiapoptotic factor c-FLIP is regulated by calpain 3, the protein involved in limb-girdle muscular dystrophy type 2A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Baghdiguian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Lajmanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2573,51 +2573,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Danièle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (5), pp.1521-1529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.07-8701com⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610041v1</w:t>
@@ -3114,51 +3114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Buscara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASGCT 24th Annual Meeting - Session "Metabolic and Muscle Diseases, Tissue and Immunological Engineering"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society of Gene &amp; Cell Therapy, May 2021, Virtual, France</w:t>
@@ -3427,51 +3427,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B74A6039"/>
+    <w:nsid w:val="28E0B0EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3658,51 +3658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-gicquel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19795460X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/486148704269436931707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Jaber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palmieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gicquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Israeli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VKL0HG7T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gicquel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertil&#8208;froidevaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Geoffroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Pili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Buffa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Caroff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bigot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12202444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Vu Hong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poupiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201506" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bruge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benabides" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10061428" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003866v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vaubourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lostal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bellec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-200487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara F Henriques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marsolier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23827" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Maizonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Foltz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx066" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebahattin Cirak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vissing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2016.08.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthger van Zwieten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Puttini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lekka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Witz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gicquel-Zouida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NNM.12.215" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Suel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poupiot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monjaret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/humc.2012.217" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00805816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blandin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dani&#232;le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2044-5040-3-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayebeh Soheili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu N'Guyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21659" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FMQNM2TV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02321460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vihola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq388" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Benayoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lajmanovich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniele" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-8701com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barrault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malissen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-08JMHK20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Benayoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fougerousse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mt.6300022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roudaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fougerousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Suel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2005.09.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apparailly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khoury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.B. Vervoordeldonk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adriaansen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2005.16.426" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Faivre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Biquand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Campuzano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-gicquel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19795460X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/486148704269436931707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Jaber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palmieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gicquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Israeli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VKL0HG7T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gicquel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertil&#8208;froidevaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jimd.12625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Geoffroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Pili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Buffa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Caroff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bigot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12202444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Vu Hong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poupiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201506" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bruge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benabides" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10061428" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003866v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vaubourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lostal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bellec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-200487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara F Henriques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marsolier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23827" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Maizonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Foltz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx066" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebahattin Cirak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vissing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2016.08.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthger van Zwieten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Puttini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lekka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Witz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gicquel-Zouida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NNM.12.215" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Suel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poupiot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monjaret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/humc.2012.217" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00805816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blandin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dani&#232;le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2044-5040-3-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayebeh Soheili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu N'Guyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21659" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FMQNM2TV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02321460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vihola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq388" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barrault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malissen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-08JMHK20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Benayoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lajmanovich" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-8701com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Benayoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fougerousse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mt.6300022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roudaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fougerousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Suel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2005.09.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apparailly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khoury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.B. Vervoordeldonk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adriaansen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2005.16.426" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Faivre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Biquand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Campuzano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>