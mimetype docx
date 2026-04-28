--- v0 (2026-03-27)
+++ v1 (2026-04-28)
@@ -232,243 +232,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une expérience doctorale positive</w:t>
+                <w:t xml:space="preserve">Service-Learning as a Component and Outcome of the Triple Helix Model: A French Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rova Razananaivo</w:t>
+                <w:t xml:space="preserve">Mohamad Fadl Haraké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Rasolonjatovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 42 (3), pp.27-43. </w:t>
+              <w:t xml:space="preserve">, 2025, n°42 (3), pp.65 - 82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/proj.042.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/proj.042.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515066v1</w:t>
+                <w:t xml:space="preserve">hal-05515045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service-Learning as a Component and Outcome of the Triple Helix Model: A French Case Study</w:t>
+                <w:t xml:space="preserve">Pour une expérience doctorale positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Fadl Haraké</w:t>
+                <w:t xml:space="preserve">Rova Razananaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Rasolonjatovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°42 (3), pp.65 - 82. </w:t>
+              <w:t xml:space="preserve">, 2025, n° 42 (3), pp.27-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/proj.042.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/proj.042.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515045v1</w:t>
+                <w:t xml:space="preserve">hal-05515066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cyberattaques israéliennes de 2024 contre le Hezbollah : conséquences stratégiques pour l’État parallèle</w:t>
               </w:r>
@@ -530,209 +530,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des valeurs dans le système public de santé en Chine</w:t>
+                <w:t xml:space="preserve">Les activités entrepreneuriales au sein d’un hôpital public chinois – étude de cas d’un service de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, État et sécurité intérieure, 185 (2024/1), pp.283-302. </w:t>
+              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le rôle de l’entrepreneuriat dans la transformation du secteur de la santé, 2024/1 (11), pp.87-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.185.0285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mavs.011.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717792v1</w:t>
+                <w:t xml:space="preserve">hal-04815377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités entrepreneuriales au sein d’un hôpital public chinois – étude de cas d’un service de soin</w:t>
+                <w:t xml:space="preserve">L’évolution des valeurs dans le système public de santé en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Le rôle de l’entrepreneuriat dans la transformation du secteur de la santé, 2024/1 (11), pp.87-108. </w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, État et sécurité intérieure, 185 (2024/1), pp.283-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mavs.011.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfap.185.0285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815377v1</w:t>
+                <w:t xml:space="preserve">hal-04717792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couplage organisationnel dans les hôpitaux publics chinois</w:t>
               </w:r>
@@ -2816,51 +2816,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreign direct investment and territorial triple helix: emergence of a semiconductor company in Brazil.</w:t>
+                <w:t xml:space="preserve">Emergence of a territorial triple helix approach during the life cycle of a foreign direct investment project: the HT MICRON case in Brazil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadígia Faccin</w:t>
@@ -2878,97 +2878,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alsones Balestrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategy Management Society Special Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SMS, Mar 2015, Santiago do Chile, Chile</w:t>
+              <w:t xml:space="preserve">8ème Colloque IFBAE (Institut Franco-Brésilien d’Administration des Entreprises)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFBAE, May 2015, Gramado, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114133v1</w:t>
+                <w:t xml:space="preserve">hal-02114143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of a territorial triple helix approach during the life cycle of a foreign direct investment project: the HT MICRON case in Brazil.</w:t>
+                <w:t xml:space="preserve">Foreign direct investment and territorial triple helix: emergence of a semiconductor company in Brazil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadígia Faccin</w:t>
@@ -2986,73 +2986,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alsones Balestrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque IFBAE (Institut Franco-Brésilien d’Administration des Entreprises)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFBAE, May 2015, Gramado, Brazil</w:t>
+              <w:t xml:space="preserve">Strategy Management Society Special Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMS, Mar 2015, Santiago do Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114143v1</w:t>
+                <w:t xml:space="preserve">hal-02114133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tribulations d'une entreprise chinoise en France : une histoire d'(in)intelligence économique territoriale ?</w:t>
               </w:r>
@@ -4037,51 +4037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Agricultural Innovation Ecosystem for Rice: The Case of the Rice Revival in Reunion Island and the PAPRiz Project in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rova Razananaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vellayoudom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4152,165 +4152,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation</w:t>
+                <w:t xml:space="preserve">Budget (de l'Etat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, igpde, pp.176-178, 2022, 978-2-11-162105-3</w:t>
+              <w:t xml:space="preserve">, igpde, pp.109-113, 2022, 978-2-11-162105-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919361v1</w:t>
+                <w:t xml:space="preserve">hal-03919275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget (de l'Etat)</w:t>
+                <w:t xml:space="preserve">Consolidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, igpde, pp.109-113, 2022, 978-2-11-162105-3</w:t>
+              <w:t xml:space="preserve">, igpde, pp.176-178, 2022, 978-2-11-162105-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919275v1</w:t>
+                <w:t xml:space="preserve">hal-03919361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptabilité publique (système comptable de l’État)</w:t>
               </w:r>
@@ -4772,51 +4772,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity of agents in a hybrid organization: Existence of several identity strategies in the case of two Malagasy public institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rova Razananaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Rasolonjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4854,151 +4854,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image PME : 4e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - VENDEE</w:t>
+                <w:t xml:space="preserve">Image PME : 4e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - DEUX-SEVRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482407v1</w:t>
+                <w:t xml:space="preserve">hal-02482402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image PME : 4e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - DEUX-SEVRES</w:t>
+                <w:t xml:space="preserve">Image PME : 4e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - VENDEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482402v1</w:t>
+                <w:t xml:space="preserve">hal-02482407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image PME : 4e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - VIENNE</w:t>
               </w:r>
@@ -5040,337 +5040,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image PME : 4e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - CHARENTE-MARITIME</w:t>
+                <w:t xml:space="preserve">Image PME : 4e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - CHARENTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482396v1</w:t>
+                <w:t xml:space="preserve">hal-02482389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image PME : 4e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - CHARENTE</w:t>
+                <w:t xml:space="preserve">Image PME : 4e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - CHARENTE-MARITIME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482389v1</w:t>
+                <w:t xml:space="preserve">hal-02482396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image PME : 3e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - CHARENTE-MARITIME</w:t>
+                <w:t xml:space="preserve">Image PME : 3e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - VENDEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481022v1</w:t>
+                <w:t xml:space="preserve">hal-02481037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image PME : 3e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - VIENNE</w:t>
+                <w:t xml:space="preserve">Image PME : 3e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - CHARENTE-MARITIME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481041v1</w:t>
+                <w:t xml:space="preserve">hal-02481022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image PME : 3e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - VENDEE</w:t>
+                <w:t xml:space="preserve">Image PME : 3e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - VIENNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481037v1</w:t>
+                <w:t xml:space="preserve">hal-02481041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image PME : 3e Trimestre 2019 - Charente - Baromètre de l’activité des TPE/PME de la région Poitou-Charentes-Vendée du Conseil régional de l’Ordre des Experts-Comptables</w:t>
               </w:r>
@@ -5570,51 +5570,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89CEEF4D"/>
+    <w:nsid w:val="B720C6E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5801,51 +5801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-lande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1266-5515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:evelyne.lande@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova Razananaivo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Lande" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rasolonjatovo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.042.0027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fadl Harak&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.042.0065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fadl Harake" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.185.0285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815377v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.011.0087" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;ral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Jo&#235;l Andrianarisoa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimino Rakoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.039.0099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Meghraoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Harison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.048.0227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.036.0023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.033.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.082.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliarilanto Rakoto Harimino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.072.0055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2015.1083686" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Jones" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus L&#252;der" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faam.12022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLKR74ZS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2012.703421" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rocher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2011.573241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.1065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulerne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Jaouan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.142.0173" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-0408.00102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZPCMQ4T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kad&#237;gia Faccin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsones Balestrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525400v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimino Oliarilanto Rakoto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouan Fatima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/books/edited-volume/17773/chapter-abstract/97311398/Accountability-in-Public-Value-Crises-From-the?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-83797-536-520251013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vellayoudom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111101385-005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919361v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31816-5_2261-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Camilleri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42618" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482396v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481037v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481026v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-lande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1266-5515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:evelyne.lande@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515045v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fadl Harak&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Lande" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rasolonjatovo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.042.0065" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova Razananaivo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.042.0027" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fadl Harake" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.011.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.185.0285" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;ral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Jo&#235;l Andrianarisoa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimino Rakoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.039.0099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Meghraoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Harison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.048.0227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.036.0023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.033.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.082.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliarilanto Rakoto Harimino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.072.0055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2015.1083686" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Jones" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus L&#252;der" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faam.12022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLKR74ZS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2012.703421" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rocher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2011.573241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.1065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulerne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Jaouan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.142.0173" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-0408.00102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZPCMQ4T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kad&#237;gia Faccin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsones Balestrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114143v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525400v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimino Oliarilanto Rakoto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouan Fatima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/books/edited-volume/17773/chapter-abstract/97311398/Accountability-in-Public-Value-Crises-From-the?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-83797-536-520251013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vellayoudom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111101385-005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31816-5_2261-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Camilleri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42618" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482389v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481037v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481022v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481026v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>