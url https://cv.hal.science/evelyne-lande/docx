--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -232,243 +232,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service-Learning as a Component and Outcome of the Triple Helix Model: A French Case Study</w:t>
+                <w:t xml:space="preserve">Pour une expérience doctorale positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Fadl Haraké</w:t>
+                <w:t xml:space="preserve">Rova Razananaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Rasolonjatovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°42 (3), pp.65 - 82. </w:t>
+              <w:t xml:space="preserve">, 2025, n° 42 (3), pp.27-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/proj.042.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/proj.042.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515045v1</w:t>
+                <w:t xml:space="preserve">hal-05515066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une expérience doctorale positive</w:t>
+                <w:t xml:space="preserve">Service-Learning as a Component and Outcome of the Triple Helix Model: A French Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rova Razananaivo</w:t>
+                <w:t xml:space="preserve">Mohamad Fadl Haraké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Rasolonjatovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 42 (3), pp.27-43. </w:t>
+              <w:t xml:space="preserve">, 2025, n°42 (3), pp.65 - 82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/proj.042.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/proj.042.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515066v1</w:t>
+                <w:t xml:space="preserve">hal-05515045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cyberattaques israéliennes de 2024 contre le Hezbollah : conséquences stratégiques pour l’État parallèle</w:t>
               </w:r>
@@ -4037,51 +4037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Agricultural Innovation Ecosystem for Rice: The Case of the Rice Revival in Reunion Island and the PAPRiz Project in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rova Razananaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vellayoudom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4772,51 +4772,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity of agents in a hybrid organization: Existence of several identity strategies in the case of two Malagasy public institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rova Razananaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Rasolonjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5164,213 +5164,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image PME : 3e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - VENDEE</w:t>
+                <w:t xml:space="preserve">Image PME : 3e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - CHARENTE-MARITIME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481037v1</w:t>
+                <w:t xml:space="preserve">hal-02481022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image PME : 3e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - CHARENTE-MARITIME</w:t>
+                <w:t xml:space="preserve">Image PME : 3e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - VIENNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481022v1</w:t>
+                <w:t xml:space="preserve">hal-02481041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image PME : 3e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - VIENNE</w:t>
+                <w:t xml:space="preserve">Image PME : 3e Trimestre 2019 - Evolution de l’indice d’activité et d'investissement des TPE/PME - VENDEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481041v1</w:t>
+                <w:t xml:space="preserve">hal-02481037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image PME : 3e Trimestre 2019 - Charente - Baromètre de l’activité des TPE/PME de la région Poitou-Charentes-Vendée du Conseil régional de l’Ordre des Experts-Comptables</w:t>
               </w:r>
@@ -5570,51 +5570,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B720C6E1"/>
+    <w:nsid w:val="8F3C5352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5801,51 +5801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-lande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1266-5515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:evelyne.lande@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515045v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fadl Harak&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Lande" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rasolonjatovo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.042.0065" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova Razananaivo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.042.0027" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fadl Harake" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.011.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.185.0285" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;ral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Jo&#235;l Andrianarisoa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimino Rakoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.039.0099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Meghraoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Harison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.048.0227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.036.0023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.033.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.082.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliarilanto Rakoto Harimino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.072.0055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2015.1083686" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Jones" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus L&#252;der" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faam.12022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLKR74ZS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2012.703421" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rocher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2011.573241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.1065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulerne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Jaouan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.142.0173" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-0408.00102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZPCMQ4T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kad&#237;gia Faccin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsones Balestrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114143v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525400v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimino Oliarilanto Rakoto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouan Fatima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/books/edited-volume/17773/chapter-abstract/97311398/Accountability-in-Public-Value-Crises-From-the?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-83797-536-520251013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vellayoudom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111101385-005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31816-5_2261-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Camilleri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42618" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482389v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481037v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481022v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481026v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-lande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1266-5515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:evelyne.lande@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova Razananaivo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Lande" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rasolonjatovo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.042.0027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fadl Harak&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.042.0065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fadl Harake" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.011.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.185.0285" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;ral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Jo&#235;l Andrianarisoa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimino Rakoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.039.0099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Meghraoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Harison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.048.0227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.036.0023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.033.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.082.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliarilanto Rakoto Harimino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.072.0055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2015.1083686" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Jones" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus L&#252;der" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faam.12022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLKR74ZS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2012.703421" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rocher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2011.573241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.1065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulerne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Jaouan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.142.0173" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-0408.00102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZPCMQ4T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kad&#237;gia Faccin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsones Balestrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114143v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525400v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimino Oliarilanto Rakoto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouan Fatima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/books/edited-volume/17773/chapter-abstract/97311398/Accountability-in-Public-Value-Crises-From-the?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-83797-536-520251013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vellayoudom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111101385-005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31816-5_2261-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Camilleri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42618" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482389v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481037v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481026v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>