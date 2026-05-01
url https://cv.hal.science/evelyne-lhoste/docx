--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -870,174 +870,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers-lieux : des espaces d’interaction entre sciences et société</w:t>
+                <w:t xml:space="preserve">Les tiers-lieux peuvent-ils ouvrir la recherche à la société civile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal RESOLIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de l'action - Jeunesses, pratiques et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/1 (55), pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cact.055.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327000v1</w:t>
+                <w:t xml:space="preserve">hal-03321132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers-lieux peuvent-ils ouvrir la recherche à la société civile ?</w:t>
+                <w:t xml:space="preserve">Les tiers-lieux : des espaces d’interaction entre sciences et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'action - Jeunesses, pratiques et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal RESOLIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.63-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cact.055.0013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03321132v1</w:t>
+                <w:t xml:space="preserve">hal-03327000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can do-it-yourself laboratories open up the science, technology, and innovation research system to civil society?</w:t>
               </w:r>
@@ -3985,566 +3985,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early adaptation of pancreas to a protein-enriched diet : role of cholecystokinin and gastrin-releasing peptide</w:t>
+                <w:t xml:space="preserve">Adaptation of exocrine pancreas to dietary proteins : effect of the nature of protein and rat strain on enzyme activities and messenger RNA levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fiszlewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Gueugneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pancreas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 5 (2), pp.84-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0955-2863(94)90021-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00006676-199409000-00013⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716004v1</w:t>
+                <w:t xml:space="preserve">hal-02715723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of exocrine pancreas to dietary proteins : effect of the nature of protein and rat strain on enzyme activities and messenger RNA levels</w:t>
+                <w:t xml:space="preserve">Early adaptation of pancreas to a protein-enriched diet : role of cholecystokinin and gastrin-releasing peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fiszlewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0955-2863(94)90021-3⟩</w:t>
+              <w:t xml:space="preserve">Pancreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 9 (5), pp.624-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00006676-199409000-00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715723v1</w:t>
+                <w:t xml:space="preserve">hal-02716004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular aspects of enzyme synthesis in the exocrine pancreas with emphasis on development and nutritional regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary proteins on some pancreatic mRNAs encoding digestive enzymes in the pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fiszlewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+                <w:t xml:space="preserve">C. Wicker-Planquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wicker-Planquart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Toullec</w:t>
+                <w:t xml:space="preserve">Antoine Puigserver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/PNS19930066⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 4 (3), pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0955-2863(93)90042-U⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715760v1</w:t>
+                <w:t xml:space="preserve">hal-02715805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary proteins on some pancreatic mRNAs encoding digestive enzymes in the pig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular aspects of enzyme synthesis in the exocrine pancreas with emphasis on development and nutritional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wicker-Planquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Puigserver</w:t>
+                <w:t xml:space="preserve">N. Dakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0955-2863(93)90042-U⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 52 (2), pp.301-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/PNS19930066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02715805v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancreatic adaptation to high dietary protein in the pig : is CCK involved</w:t>
               </w:r>
@@ -4789,51 +4789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fiszlewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6289,864 +6289,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02724952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancreatic-secretion in rats after chronic administration of bombesin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EFFECTS OF STEROIDS ON THE EARLY STAGES OF AZASERINE-INDUCED PANCREATIC CARCINOGENESIS IN THE RAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bd Roebuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ds Longnecker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 35 (1), pp.55-55</w:t>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 31 (10), pp.1139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02720226v1</w:t>
+                <w:t xml:space="preserve">hal-01829221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTS OF STEROIDS ON THE EARLY STAGES OF AZASERINE-INDUCED PANCREATIC CARCINOGENESIS IN THE RAT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of corn oil and benzyl acetate on number and size of azaserine-induced foci in the pancreas of LEW and F344 rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ds Longnecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bd Roebuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tj Curphey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci Coon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 68, pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3430264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829221v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of corn oil and benzyl acetate on number and size of azaserine-induced foci in the pancreas of LEW and F344 rats.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tj Curphey</w:t>
+                <w:t xml:space="preserve">Pancreatic-secretion in rats after chronic administration of bombesin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stock-Damge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ci Coon</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aprahamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hoeltzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Balboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 35 (1), pp.55-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827952v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02720226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastrin modulation of pancreatic growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of castration and hormone replacement on azaserine-induced pancreatic carcinogenesis in male and female Fischer rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Pousse</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bd Roebuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ds Longnecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1985, 20 (112), pp.68-74. </w:t>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 30 (10), pp.981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/00365528509092215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/carcin/8.5.699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02728436v1</w:t>
+                <w:t xml:space="preserve">hal-02726615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPANCREATIC AND INTESTINAL ADAPTATION AFTER PROXIMAL OR DISTAL ENTERECTOMY IN THE RAT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trophic effect of bombesin on the rat pancreas: is it mediated by the release of gastrin or cholecystokinin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aprahamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stock-Damge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schweizerische Medizinische Wochenschrift</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 6 (3), pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0196-9781(85)90356-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02725060v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02719434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of castration and hormone replacement on azaserine-induced pancreatic carcinogenesis in male and female Fischer rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PPANCREATIC AND INTESTINAL ADAPTATION AFTER PROXIMAL OR DISTAL ENTERECTOMY IN THE RAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ds Longnecker</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aprahamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stock-Damge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Schweizerische Medizinische Wochenschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 115 (29), pp.1009-1011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02726615v1</w:t>
+                <w:t xml:space="preserve">hal-02725060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic effect of bombesin on the rat pancreas: is it mediated by the release of gastrin or cholecystokinin?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gastrin modulation of pancreatic growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stock-Damge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aprahamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pousse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Stock-Damge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 20 (112), pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/00365528509092215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0196-9781(85)90356-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02719434v1</w:t>
+                <w:t xml:space="preserve">hal-02728436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of chronic bombesin and secretin or cholecystokinin on the rat pancreas</w:t>
               </w:r>
@@ -7171,51 +7171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aprahamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stock-Damge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7268,161 +7268,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02726616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancreatic hyperplasia after small bowel resection in the rat: dissociation from endogenous gastrin levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Stock-Damge</w:t>
+                <w:t xml:space="preserve">Existe-t-il un facteur trophique d'origine intestinale responsable de l'adaptation pancréatique après résection étendue de l'intestin grêle chez le rat ? Etude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aprahamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Humbert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Stock-Damge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 24 (5B), pp.782-782</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02727033v1</w:t>
+                <w:t xml:space="preserve">hal-00898211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STAPLERS IN GASTROINTESTINAL SURGERY - CORROSION OF ALLOY WITH RELEASE</w:t>
               </w:r>
@@ -7510,135 +7484,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un facteur trophique d'origine intestinale responsable de l'adaptation pancréatique après résection étendue de l'intestin grêle chez le rat ? Etude préliminaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pancreatic hyperplasia after small bowel resection in the rat: dissociation from endogenous gastrin levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stock-Damge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aprahamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Aprahamian</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Launay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 29, pp.223-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000199037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00898211v1</w:t>
+                <w:t xml:space="preserve">hal-02727033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic effect of bombesin on the rat pancreas</w:t>
               </w:r>
@@ -7883,51 +7883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stock-Damge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aprahamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8965,207 +8965,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences d’évaluation chemin faisant dans la recherche participative</w:t>
+                <w:t xml:space="preserve">Equiper les acteurs pour plus d'impact de la recherche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kourilsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Benoit Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381975v1</w:t>
+                <w:t xml:space="preserve">hal-05381790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equiper les acteurs pour plus d'impact de la recherche participative</w:t>
+                <w:t xml:space="preserve">Expériences d’évaluation chemin faisant dans la recherche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Akrich</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05381790v1</w:t>
+                <w:t xml:space="preserve">hal-05381975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tiers-lieux nourriciers dans le panorama des tiers-lieux</w:t>
               </w:r>
@@ -9222,51 +9222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre au sérieux la société de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9752,282 +9752,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les intermédiations de recherche dans les organisations alternatives.</w:t>
+                <w:t xml:space="preserve">Unveiling research intermediations in participatory science and research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sardin Loup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954020v1</w:t>
+                <w:t xml:space="preserve">hal-03937104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories and Turning Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Matthias Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée van Dis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bundgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling research intermediations in participatory science and research</w:t>
+                <w:t xml:space="preserve">Les intermédiations de recherche dans les organisations alternatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sardin Loup</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03937104v1</w:t>
+                <w:t xml:space="preserve">hal-03954020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fablabs : l'institutionnalisation de tiers-lieux du « soft hacking »</w:t>
               </w:r>
@@ -10133,51 +10133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outiller la recherche participative : les résultats du projet EQUIPACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10850,51 +10850,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51F3A76B"/>
+    <w:nsid w:val="E981E916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11081,51 +11081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-lhoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1351-2633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050507540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05213272v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080291v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.063.0077" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562058v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Bundgaard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.604" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.055.0013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120226" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.038.0031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.030.0043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Lhoste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. de Montera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011116" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf904010a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Humblot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Sutren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051372" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041192" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Knasmuller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2003.11.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH7P5QBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uhl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ecker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekadu Kassie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asima Chakraborty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-003-0469-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXWWG42B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hensel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Mersch-Sundermann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(03)00104-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1P1MNHF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677945v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kassie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Sundermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edenharder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Platt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darroudi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(02)00334-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-729P7Z16-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gminski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mersch-Sundermann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scharf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2797(02)00123-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5F905ZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszlewicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corring" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00006676-200201000-00007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680627v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nugon-Baudon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lory" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.957" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9KJNRVS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680487v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Humblot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knasm&#252;ller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ouriet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;zillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouzon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gueugneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000012717" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699266v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-0115(98)00014-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C767KDDP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufresne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moroder" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0700940" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821851v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN19960145" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687764v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Longnecker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713102v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Garofano Gomez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00006676-199507000-00009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tranchant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00006676-199409000-00013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(94)90021-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HJF6SSJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wicker-Planquart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dakka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PNS19930066" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puigserver" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(93)90042-U" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3KHSDRS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703287v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Nutrition Society" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710503v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Pancreatic Club" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aprahamian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balboni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damg&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-0115(89)90210-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9WHX9XD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728663v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Roebuck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/9.6.901" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F496DDCA873FC9FF734B31489626B56DE4547049/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724953v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-0115(88)90047-X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP4W02NK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726756v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stock-Damge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pousse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.28.Suppl.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.U. Stern" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727398v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00006676-198711000-00006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bd Roebuck" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Longnecker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827954v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Longnecker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roebuck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marescaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724952v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720226v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoeltzel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829221v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827952v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tj Curphey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Coon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3430264" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728436v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00365528509092215" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725060v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wittmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726615v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/8.5.699" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AA1CF306B87D968FE89BE63DF617ADD97007109/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719434v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0196-9781(85)90356-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6F42EE7059723F47F28787B1AA9BDA14B44430E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726616v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0196-9781(85)90355-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9BC3A0048DADDC893F9D0E587AB836A9339469E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727033v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Humbert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000199037" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831446v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dentinger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898211v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Launay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Stock-Damge" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stockdamge" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827947v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haegel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noriega" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720349v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Kheddache" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blin-Barrois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/organisations-alternatives-des-citoyennetes/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817263v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830321v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830315v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827162v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830313v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829223v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionelle Nugon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227745v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ottolini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958755v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.beji.2021.01.0188" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381975v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381790v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kourilsky" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Benoit Joly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168082v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/02N5F4681" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607413v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bentz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delannoy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872766v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080250v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loconto Allison" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dis Ren&#233;e Van" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade Jimena Sierra" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Mireille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870210v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Julien" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Jimena" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguirre Claudia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottolini Lucile" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431869v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fran&#231;oise Lhoste" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Sardin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954020v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561769v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matthias Weber" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bundgaard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937104v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardin Loup" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259868v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308652v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadenne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923719v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168045v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#246;bel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;gaard J&#248;rgensen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198127v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274510v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-lhoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1351-2633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050507540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05213272v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080291v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.063.0077" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562058v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Bundgaard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v29i1.604" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.055.0013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120226" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.038.0031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.030.0043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Lhoste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. de Montera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011116" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf904010a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Humblot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Sutren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051372" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041192" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Knasmuller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2003.11.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH7P5QBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uhl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ecker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekadu Kassie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asima Chakraborty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-003-0469-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QXWWG42B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hensel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Mersch-Sundermann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(03)00104-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1P1MNHF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677945v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kassie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Sundermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Edenharder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Platt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darroudi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(02)00334-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-729P7Z16-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gminski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mersch-Sundermann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scharf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2797(02)00123-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5F905ZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszlewicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corring" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00006676-200201000-00007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680627v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nugon-Baudon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lory" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.957" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9KJNRVS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680487v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Humblot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knasm&#252;ller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ouriet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;zillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouzon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gueugneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000012717" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699266v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-0115(98)00014-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C767KDDP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufresne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moroder" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0700940" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821851v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN19960145" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687764v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Longnecker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713102v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Garofano Gomez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00006676-199507000-00009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(94)90021-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HJF6SSJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716004v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tranchant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00006676-199409000-00013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wicker-Planquart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puigserver" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(93)90042-U" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3KHSDRS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dakka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PNS19930066" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703287v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Nutrition Society" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710503v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Pancreatic Club" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aprahamian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balboni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damg&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-0115(89)90210-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9WHX9XD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728663v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Roebuck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/9.6.901" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F496DDCA873FC9FF734B31489626B56DE4547049/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724953v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-0115(88)90047-X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP4W02NK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726756v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stock-Damge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pousse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.28.Suppl.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.U. Stern" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727398v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00006676-198711000-00006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bd Roebuck" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Longnecker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827954v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Longnecker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roebuck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marescaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724952v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829221v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827952v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tj Curphey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Coon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3430264" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720226v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoeltzel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726615v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/8.5.699" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AA1CF306B87D968FE89BE63DF617ADD97007109/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719434v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0196-9781(85)90356-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6F42EE7059723F47F28787B1AA9BDA14B44430E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725060v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wittmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728436v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00365528509092215" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726616v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0196-9781(85)90355-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9BC3A0048DADDC893F9D0E587AB836A9339469E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898211v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Launay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Stock-Damge" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831446v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dentinger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727033v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Humbert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000199037" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stockdamge" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827947v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haegel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noriega" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720349v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Kheddache" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blin-Barrois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/organisations-alternatives-des-citoyennetes/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817263v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830321v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830315v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827162v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830313v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829223v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionelle Nugon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227745v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ottolini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958755v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.beji.2021.01.0188" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kourilsky" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Benoit Joly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381975v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168082v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/02N5F4681" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607413v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bentz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delannoy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872766v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080250v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loconto Allison" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dis Ren&#233;e Van" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade Jimena Sierra" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Mireille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870210v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Julien" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Jimena" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguirre Claudia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottolini Lucile" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431869v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fran&#231;oise Lhoste" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Sardin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937104v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardin Loup" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04561769v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matthias Weber" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bundgaard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954020v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259868v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308652v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadenne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923719v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168045v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#246;bel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;gaard J&#248;rgensen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198127v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274510v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>