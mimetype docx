--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1312,51 +1312,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former ensemble doctorant et encadrant(s) à l’INRA, un institut de recherche pluridisciplinaire et finalisé</w:t>
+                <w:t xml:space="preserve">Former ensemble doctorants et encadrants à l’Inra, un institut de recherche pluridisciplinaire et finalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
@@ -8945,265 +8945,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic generation of on-line test programs through a cooperation scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Gaudesi</w:t>
+                <w:t xml:space="preserve">EvoGraphDice: Interactive Evolution for Visual Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldo Gonzalo Cancino Ticona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. IEEE Workshop on Microprocessor Test and Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MTV.2012.17⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2012 IEEE Congress on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xiaodong Li, Jun 2012, Brisbane, Australia. pp.2286-2293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2012.6256553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366578v1</w:t>
+                <w:t xml:space="preserve">hal-00721999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoGraphDice: Interactive Evolution for Visual Analytics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+                <w:t xml:space="preserve">Automatic generation of on-line test programs through a cooperation scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyl Mercedes Ciganda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaudesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Squillero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2012 IEEE Congress on Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Xiaodong Li, Jun 2012, Brisbane, Australia. pp.2286-2293, </w:t>
+              <w:t xml:space="preserve">13. IEEE Workshop on Microprocessor Test and Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Austin, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEC.2012.6256553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MTV.2012.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721999v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Network Structure Learning from Limited Datasets through Graph Evolution</w:t>
               </w:r>
@@ -17489,51 +17489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671396v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023908" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Freitas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benallaoua" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02762-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Valsecchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohsung Oh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongyul Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Wook Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020833" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Napieraj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle Randrianarisoa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2022.100270" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pasquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.02.059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-018-9333-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bianchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hoch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Ali Abbood" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavauzelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rocchisani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2017.04.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00161" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pallamidessi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-014-9321-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NLTQ37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Gonzalo Cancino Ticona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12090" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2213251" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758187v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Squillero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12293-012-0095-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Olague" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandez de Vega" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dozal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9542-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourgeois-Republique" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Harboun-Cohen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294862v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00285128v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Valigiani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000495v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauplin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000847v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013666503249" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCKVC5XJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leblanc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Axel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00345-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D933503C60AAD045E6026E680C6160A2FDE34AA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000097v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raynal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592413v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4235.728208" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Levy Vehel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoudi Khalid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427376v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ahavi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230169v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590415" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955601v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mounir El Mendili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Villard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02462-7_35" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818238v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beichen Ji" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245024v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha F. Al-Maliki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03503231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TREX53765.2021.00013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354095v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Gardner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha Al-Maliki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lutton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737033v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;jean" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300874" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc.20181216" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266292v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192521v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736924v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_14" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607681v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604947v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594777v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3075992" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532589v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366587v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482084v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250499v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365972v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6_4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153887v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764675" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195494v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Spritzer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9_17" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059411v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hugo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancino Waldo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365975v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Keijzer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44303-3_3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221601v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37192-9_11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824228v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818641v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2482717" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366578v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyl Mercedes Ciganda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaudesi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTV.2012.17" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721999v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6256553" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757529v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29139-5_22" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720161v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36763-2_48" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840747v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alavarez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642304v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642307v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642300v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783832v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783332v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P Vidal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783828v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaufmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783841v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783852v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467586v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335956v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_85" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-758SMLW6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539221v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Mendivil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539276v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294873v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11732242_49" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539352v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pilz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539290v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000845v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Dunn" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000493v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Null Parent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000494v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581051v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000852v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000875v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000879v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000878v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287846v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312498v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312782v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581553v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552152v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651304v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357490v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194174v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Keedwell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175883v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266288v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Evolutionary+Algorithms+for+Food+Science+and+Technology-p-9781848218130" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481758v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119136828" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256241v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643404v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2_15" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643446v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067807v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79305-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836309v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/hal-00836309" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558760v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000876v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyanmoy Deb" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Rudolph" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45356-3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578659v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Dekking" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tricot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000884v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Ronald" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Snyers" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0026588" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593318v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230255v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91167-2.00006-X" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354048v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbiero" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_6" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791670v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319904023" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90403-0_17" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482108v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374165v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24094-2_7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539226v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298862v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258066v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587170v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070202v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landrin-Schweitzer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070472v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000850v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000849v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000877v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073415v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leblanc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074060v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074056v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cretin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glevarec" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roll" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074562v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074733v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074722v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671396v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023908" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Freitas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benallaoua" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02762-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Valsecchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohsung Oh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongyul Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Wook Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020833" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Napieraj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle Randrianarisoa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2022.100270" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pasquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.02.059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-018-9333-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bianchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hoch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Ali Abbood" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavauzelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rocchisani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2017.04.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00161" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pallamidessi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-014-9321-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NLTQ37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Gonzalo Cancino Ticona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12090" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2213251" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758187v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Squillero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12293-012-0095-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Olague" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandez de Vega" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dozal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9542-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourgeois-Republique" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Harboun-Cohen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294862v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00285128v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Valigiani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000495v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauplin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000847v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013666503249" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCKVC5XJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leblanc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Axel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00345-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D933503C60AAD045E6026E680C6160A2FDE34AA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000097v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raynal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592413v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4235.728208" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Levy Vehel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoudi Khalid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427376v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ahavi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230169v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590415" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955601v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mounir El Mendili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Villard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02462-7_35" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818238v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beichen Ji" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245024v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha F. Al-Maliki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03503231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TREX53765.2021.00013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354095v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Gardner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha Al-Maliki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lutton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737033v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;jean" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300874" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc.20181216" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266292v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192521v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736924v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_14" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607681v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604947v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594777v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3075992" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532589v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366587v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482084v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250499v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365972v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6_4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153887v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764675" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195494v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Spritzer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9_17" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059411v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hugo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancino Waldo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365975v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Keijzer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44303-3_3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221601v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37192-9_11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824228v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818641v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2482717" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721999v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6256553" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyl Mercedes Ciganda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaudesi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTV.2012.17" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757529v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29139-5_22" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720161v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36763-2_48" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840747v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alavarez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642304v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642307v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642300v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783832v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783332v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P Vidal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783828v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaufmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783841v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783852v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467586v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335956v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_85" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-758SMLW6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539221v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Mendivil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539276v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294873v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11732242_49" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539352v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pilz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539290v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000845v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Dunn" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000493v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Null Parent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000494v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581051v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000852v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000875v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000879v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000878v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287846v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312498v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312782v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581553v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552152v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651304v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357490v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194174v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Keedwell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175883v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266288v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Evolutionary+Algorithms+for+Food+Science+and+Technology-p-9781848218130" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481758v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119136828" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256241v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643404v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2_15" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643446v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067807v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79305-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836309v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/hal-00836309" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558760v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000876v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyanmoy Deb" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Rudolph" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45356-3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578659v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Dekking" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tricot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000884v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Ronald" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Snyers" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0026588" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593318v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230255v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91167-2.00006-X" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354048v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbiero" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_6" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791670v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319904023" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90403-0_17" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482108v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374165v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24094-2_7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539226v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298862v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258066v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587170v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070202v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landrin-Schweitzer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070472v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000850v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000849v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000877v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073415v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leblanc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074060v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074056v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cretin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glevarec" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roll" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074562v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074733v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074722v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>