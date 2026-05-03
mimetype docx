--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -252,4205 +252,4322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the best way to communicate the uncertainty of a digital soil mapping product? Some lessons from an end-users survey</w:t>
+                <w:t xml:space="preserve">The Local Motion of Food Reconstructed from MRI: Optimised k-means Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Courteille</w:t>
+                <w:t xml:space="preserve">Conor Spann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Tardieu</w:t>
+                <w:t xml:space="preserve">Évelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+                <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+                <w:t xml:space="preserve">Franck P Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 459, pp.117302. </w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (7), pp.842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42979-025-04280-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121068v1</w:t>
+                <w:t xml:space="preserve">hal-05563115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using spatial aggregation of soil multifunctionality maps to support uncertainty‐aware planning decisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">What is the best way to communicate the uncertainty of a digital soil mapping product? Some lessons from an end-users survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Courteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.13523⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 459, pp.117302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671396v2</w:t>
+                <w:t xml:space="preserve">hal-05121068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting odor profile of food from its chemical composition: Towards an approach based on artificial intelligence and flavorists expertise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using spatial aggregation of soil multifunctionality maps to support uncertainty‐aware planning decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mejean Perrot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alberto Tonda</w:t>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (4), pp.e13523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mbe.2023908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04336187v1</w:t>
+                <w:t xml:space="preserve">hal-04671396v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycemic response, satiety, gastric secretions and emptying after bread consumption with water, tea or lemon juice: a randomized crossover intervention using MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting odor profile of food from its chemical composition: Towards an approach based on artificial intelligence and flavorists expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boué</w:t>
+                <w:t xml:space="preserve">Nathalie Mejean Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Benallaoua</w:t>
+                <w:t xml:space="preserve">Alice Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gheorghe Airinei</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-021-02762-2⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (12), pp.20528-20552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2023908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524413v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Neutron Dark-Field Imaging of Milk: A Feasibility Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youngju Kim</w:t>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Valsecchi</w:t>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ohsung Oh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Seung Wook Lee</w:t>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12020833⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.103524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071985v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring food structure in plant protein gels during digestion: Rheometry and Small Angle Neutron Scattering studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycemic response, satiety, gastric secretions and emptying after bread consumption with water, tea or lemon juice: a randomized crossover intervention using MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benallaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Napieraj</w:t>
+                <w:t xml:space="preserve">Gheorghe Airinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Brûlet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adeline Boire</w:t>
+                <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2022.100270⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-021-02762-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664851v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Neutron Dark-Field Imaging of Milk: A Feasibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngju Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Valsecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+                <w:t xml:space="preserve">Ohsung Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Jongyul Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+                <w:t xml:space="preserve">Seung Wook Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12020833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806807v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Reverse Engineering for Food: Genesis and Ongoing Advances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring food structure in plant protein gels during digestion: Rheometry and Small Angle Neutron Scattering studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Napieraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">Annie Brûlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baudrit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+                <w:t xml:space="preserve">Urielle Randrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Boutrou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Engineering Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12393-018-9186-x⟩</w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.100270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2022.100270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993348v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former ensemble doctorants et encadrants à l’Inra, un institut de recherche pluridisciplinaire et finalisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Criteria Reverse Engineering for Food: Genesis and Ongoing Advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Broussolle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2019049⟩</w:t>
+              <w:t xml:space="preserve">Food Engineering Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.44-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12393-018-9186-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621799v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring food structure during digestion using small-angle scattering and imaging techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former ensemble doctorants et encadrants à l’Inra, un institut de recherche pluridisciplinaire et finalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Pasquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adeline Boire</w:t>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Perez</w:t>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 570, pp.96-106. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.327-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.02.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561464v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial: Special issue on genetic programming, evolutionary computation and visualization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring food structure during digestion using small-angle scattering and imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brûlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Programming and Evolvable Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10710-018-9333-4⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 570, pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.02.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619702v1</w:t>
+                <w:t xml:space="preserve">hal-02561464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the breakdown of dairy protein gels during in vitro gastric digestion using time-lapse synchrotron deep-UV fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+                <w:t xml:space="preserve">Tiago Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 239, pp.898-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607608v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the breakdown of dairy protein gels during in vitro gastric digestion using time-lapse synchrotron deep-UV fluorescence microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guest editorial: Special issue on genetic programming, evolutionary computation and visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.023⟩</w:t>
+              <w:t xml:space="preserve">Genetic Programming and Evolvable Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.313-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10710-018-9333-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580650v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDEN, an innovative training programme in a French research institute to develop reflexivity in the PhD student – supervisor(s) system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël Chelle</w:t>
+                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Garcia</w:t>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Hoch</w:t>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Education Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606474v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxelisation in the 3-D Fly Algorithm for PET</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+                <w:t xml:space="preserve">EDEN, an innovative training programme in a French research institute to develop reflexivity in the PhD student – supervisor(s) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Rocchisani</w:t>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louchet</w:t>
+                <w:t xml:space="preserve">Dany Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swarm and Evolutionary Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Doctoral Education Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Spring 2017, pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621816v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Visual Exploration: Evaluation of an IEC Framework for Guided Visual Search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+                <w:t xml:space="preserve">Voxelisation in the 3-D Fly Algorithm for PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Ali Abbood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+                <w:t xml:space="preserve">Julien Lavauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waldo Cancino</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie Rocchisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/EVCO_a_00161⟩</w:t>
+              <w:t xml:space="preserve">Swarm and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.91-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.swevo.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218959v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks on computational approaches towards sustainable complex agri-food systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+                <w:t xml:space="preserve">Evolutionary Visual Exploration: Evaluation of an IEC Framework for Guided Visual Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo de Vries</w:t>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldo Cancino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.55-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/EVCO_a_00161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269357v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to :&amp;quot;Food model exploration through evolutionary optimization coupled with visualization: Application to the prediction of a milk gel structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some remarks on computational approaches towards sustainable complex agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harald G. J. van Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.007⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.88-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535350v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Audio Monitoring of Island Based Parallel Evolutionary Algorithms</w:t>
+                <w:t xml:space="preserve">Erratum to :&amp;quot;Food model exploration through evolutionary optimization coupled with visualization: Application to the prediction of a milk gel structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Waldo Cancino</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bach</w:t>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Pallamidessi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (3), pp.309-327. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10723-014-9321-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536557v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food model exploration through evolutionary optimisation coupled with visualisation: Application to the prediction of a milk gel structure</w:t>
+                <w:t xml:space="preserve">Visual and Audio Monitoring of Island Based Parallel Evolutionary Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldo Cancino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Pallamidessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2014.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (3), pp.309-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10723-014-9321-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195498v1</w:t>
+                <w:t xml:space="preserve">hal-01536557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25, pp.28-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Visual Exploration: Evaluation With Expert Users</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food model exploration through evolutionary optimisation coupled with visualisation: Application to the prediction of a milk gel structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.12090⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805234v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of patient specific deformable models using an adaptive evolutionary optimization strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
+                <w:t xml:space="preserve">Evolutionary Visual Exploration: Evaluation With Expert Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldo Gonzalo Cancino Ticona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2012.2213251⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (3), pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731910v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark for cooperative coevolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Tonda</w:t>
+                <w:t xml:space="preserve">Tuning of patient specific deformable models using an adaptive evolutionary optimization strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Squillero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memetic Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12293-012-0095-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (10), pp.2942 - 2949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2012.2213251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758187v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation in Behavioral Space for Evolutionary Robotics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Olague</w:t>
+                <w:t xml:space="preserve">A benchmark for cooperative coevolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Fernandez de Vega</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giovanni Squillero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10846-011-9542-z⟩</w:t>
+              <w:t xml:space="preserve">Memetic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (4), pp.263-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12293-012-0095-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642312v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive evolution for cochlear implants fitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speciation in Behavioral Space for Evolutionary Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Legrand</w:t>
+                <w:t xml:space="preserve">Gustavo Olague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourgeois-Republique</w:t>
+                <w:t xml:space="preserve">Francisco Fernandez de Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+                <w:t xml:space="preserve">Leon Dozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Programming and Evolvable Machines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (3-4), pp.323-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10846-011-9542-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294838v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new regularity based descriptor computed from local image oscillations.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Interactive evolution for cochlear implants fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourgeois-Republique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Harboun-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15 (10), pp.6140-6145</w:t>
+              <w:t xml:space="preserve">Genetic Programming and Evolvable Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (4), pp.319-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294862v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ECHO, Système de notation automatique pour l'E-Learning.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Valigiani</w:t>
+                <w:t xml:space="preserve">A new regularity based descriptor computed from local image oscillations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Olague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 83, pp.[en ligne]</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (10), pp.6140-6145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00285128v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Optimisation for Obstacle Detection and Avoidance in Mobile Robotics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Louchet</w:t>
+                <w:t xml:space="preserve">Projet ECHO, Système de notation automatique pour l'E-Learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Valigiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Computational Intelligence and Intelligent Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 9 (6), pp.622-629</w:t>
+              <w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000495v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00285128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Unstructured Representations for Evolutionary Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Jouve</w:t>
+                <w:t xml:space="preserve">Evolutionary Optimisation for Obstacle Detection and Avoidance in Mobile Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pauplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
+                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Advanced Computational Intelligence and Intelligent Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (6), pp.622-629</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00000847v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic algorithms as a tool in the study of aperiodic order, with application to the case of X-ray diffraction spectra of GaAs-AlAs multilayer heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Axel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29, pp.619-628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00345-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar IFS + Parisian GP = Efficient IFS inverse problem solving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Collet</w:t>
+                <w:t xml:space="preserve">Compact Unstructured Representations for Evolutionary Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Hamda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Raynal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Programming and Evolvable Machines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16, pp.139-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1013666503249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000097v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hölder functions and Deception of Genetic Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+                <w:t xml:space="preserve">Polar IFS + Parisian GP = Efficient IFS inverse problem solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetic Programming and Evolvable Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1 (4), pp.339-361</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00592413v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hölder functions and Deception of Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2 (2), pp.56-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/4235.728208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00592413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fractal Modeling of Speech Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Levy Vehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoudi Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 2 (3), pp.379--382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00439194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4460,2623 +4577,2623 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Learning Capacity of Bacterial Metabolic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ahavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Intelligent Data Analysis XXIII. IDA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Konstanz, Germany, Germany. pp.28-40, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-91398-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Evolutionary Control Laws for Viability Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Squillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '23: Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lisbon Portugal, France. pp.1464-1472, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3583131.3590415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-Truth Segmentation of the Spinal Cord from 3T MR Images Using Evolutionary Computation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine-Grained Cooperative Coevolution in a Single Population: Between Evolution and Swarm Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shatha F. Al-Maliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Evolutionary Computation. EvoApplications 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-02462-7_35⟩</w:t>
+              <w:t xml:space="preserve">Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Exeter (England), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42616-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955601v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based modelling of enzymatic digestion using experimental data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ground-Truth Segmentation of the Spinal Cord from 3T MR Images Using Evolutionary Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mounir El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Galanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRCCS 2022 - French Regional Conference on Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applications of Evolutionary Computation. EvoApplications 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Madrid &amp; Virtual, Spain. pp.549-563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-02462-7_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818238v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-Grained Cooperative Coevolution in a Single Population: Between Evolution and Swarm Intelligence</w:t>
+                <w:t xml:space="preserve">Agent-based modelling of enzymatic digestion using experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Louchet</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beichen Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Vidal</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FRCCS 2022 - French Regional Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; Laboratoire de Physique Théorique et Modélisation (CERGY), Jun 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245024v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Case Study of Using Analytic Provenance to Reconstruct User Trust in a Guided Visual Analytics System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Workshop on TRust and EXpertise in Visual Analytics (TREX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, New Orleans, United States. pp.45-51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TREX53765.2021.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognising specific foods in MRI scans using CNN and visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shatha Al-Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics &amp; Visual Computing 2020 (CGVC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the improvement of food flavour analysis: Modelling chemical and sensory data and expert knowledge integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mejean-Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Wartburg symposium on flavour chemistry and biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Eisenach, Germany. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation interactive en agro-alimentaire: l’outilLiDeoGraM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Visu 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l’intelligence professionnelle en recherche : des situations de travail des doctorants et encadrants à un dispositif de formation pour favoriser la réussite de leurs apprentissages croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque International de didactique Professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploratory Study on Visual Exploration of Model Simulations by Multiple Types of Experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3290605.3300874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary interactive analysis of MRI gastric images using a multiobjective cooperative-coevolution Ssheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shatha F. Al-Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics and Visual Computing (CGVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Swansea, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/cgvc.20181216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Gastric images processing using a multiobjective fly algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shatha Al-Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Parallel Problem Solving from Nature, PPSN 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human in the loop for modelling food and biological systems: a novel perspective coupling artificial intelligence and life science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Human in the loop for modelling food and biological systems: a perspective based on Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ghent, Belgium. pp.8</w:t>
+              <w:t xml:space="preserve">FOODSIM'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192521v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human in the loop for modelling food and biological systems: a perspective based on Artificial Intelligence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Human in the loop for modelling food and biological systems: a novel perspective coupling artificial intelligence and life science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOODSIM'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ghent, Belgium. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786708v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIDeOGraM: an interactive evolutionary modelling tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barnabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Biennial International Conference on Artificial Evolution (EA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, CHAM, Switzerland. pp.13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78133-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-automatic modelling approach for the production and freeze drying of lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barnabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDeOGraM : an interactive evolutionary modelling tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Interactive evolutionary modelling of living complex food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barnabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial International Conference on Artificial Evolution (EA-2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference GECCO' 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3067695.3075992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607681v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive knowledge integration in modelling for food sustainability : challenges and prospects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">LIDeOGraM : an interactive evolutionary modelling tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI Workshop on Designing Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, NA, France</w:t>
+              <w:t xml:space="preserve">Biennial International Conference on Artificial Evolution (EA-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604947v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing reflexivity in the PhD student – supervisor(s) system: An innovative training programme in a French research institute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Developments in Doctoral Education &amp; Training (ICDDET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Stratford-upon-Avon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive evolutionary modelling of living complex food systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interactive knowledge integration in modelling for food sustainability : challenges and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference GECCO' 17</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM CHI Workshop on Designing Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, NA, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607872v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research prospects in the design and evaluation of interactive evolutionary systems for art and science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7091,4878 +7208,4878 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI workshop on Human Centred Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food science : human factor Iisues</w:t>
+                <w:t xml:space="preserve">Complex Systems in Food Science: Human Factor Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodSIM'2016</w:t>
+              <w:t xml:space="preserve">FoodSIM 2016, 9th bi-annual International Conference on Modelling and Simulation in Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366587v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Systems in Food Science: Human Factor Issues</w:t>
+                <w:t xml:space="preserve">Food science : human factor Iisues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodSIM 2016, 9th bi-annual International Conference on Modelling and Simulation in Food Engineering</w:t>
+              <w:t xml:space="preserve">FoodSIM'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482084v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion of milk protein gels in simulated gastric environment: exploration of the disintegration process and diffusion behavior of pepsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Food Structure and Functionality Forum Symposium - from Molecules to Functionality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Singex, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to mislead an evolutionary algorithm using global sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference, Evolution Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-31471-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mixed Approach for the Evaluation of a Guided Exploratory Visualization System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroVis Workshop on Reproducibility, Verification and Validation in Visualization (EuroRV³).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is global sensitivity analysis useful to evolutionary computation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Genetic and Evolutionary Computation Conference (GECCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2739482.2764675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing user interaction and control in BNSL</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Biennial International Conference on Artificial Evolution (EA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France. 108 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195494v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GridVis: Visualisation of Island-Based Parallel Genetic Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balancing user interaction and control in BNSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Spritzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Architectures and Distributed Infrastructures (EvoStar)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Biennial International Conference on Artificial Evolution (EA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. 271 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11683-9_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059411v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning dynamical systems using standard symbolic regression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GridVis: Visualisation of Island-Based Parallel Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancino Waldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. European Conference EuroGP 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parallel Architectures and Distributed Infrastructures (EvoStar)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Granada, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365975v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion (présentation orale)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Learning dynamical systems using standard symbolic regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Keijzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Model Foods to Food Models - The DREAM Project International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17. European Conference EuroGP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Grenade, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44303-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598169v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
+                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion (présentation orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France. 108 p</w:t>
+              <w:t xml:space="preserve">From Model Foods to Food Models - The DREAM Project International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, University of Ljubijana, Slovenia. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739639v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Memetic Approach to Bayesian Network Structure Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Squillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Applications of Evolutionary Computation, EvoApplications 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.102-111, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37192-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic tuning of respiratory model for patient-based simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIBISOC 2013 - International Conference on Medical Imaging using Bio-inspired and Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Brussels, Belgium. pp.225-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative coevolution for agrifood process modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLVE 2011 International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bourglinster, Luxembourg. pp.247-287, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-32726-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food model exploration through evolutionary optimisation coupled with visualisation: Application to the prediction of a milk gel structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The DREAM Project`s Conference International "From Model Foods to Food Models"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France. 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Visual Exploration: Experimental Analysis of Algorithm Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldo Gonzalo Cancino Ticona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO workshop on Genetic and Evolutionary Computation (VizGEC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Amsterdam, Netherlands. pp.1373-1380, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2464576.2482717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoGraphDice: Interactive Evolution for Visual Analytics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+                <w:t xml:space="preserve">Automatic generation of on-line test programs through a cooperation scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyl Mercedes Ciganda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaudesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Squillero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2012 IEEE Congress on Evolutionary Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEC.2012.6256553⟩</w:t>
+              <w:t xml:space="preserve">13. IEEE Workshop on Microprocessor Test and Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MTV.2012.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721999v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic generation of on-line test programs through a cooperation scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Gaudesi</w:t>
+                <w:t xml:space="preserve">Bayesian Network Structure Learning from Limited Datasets through Graph Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Squillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. IEEE Workshop on Microprocessor Test and Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MTV.2012.17⟩</w:t>
+              <w:t xml:space="preserve">EuroGP 2012 - 15th European Conference on Genetic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Malaga, Spain. pp.254-265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29139-5_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366578v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Network Structure Learning from Limited Datasets through Graph Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Tonda</w:t>
+                <w:t xml:space="preserve">EvoGraphDice: Interactive Evolution for Visual Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldo Gonzalo Cancino Ticona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroGP 2012 - 15th European Conference on Genetic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-29139-5_22⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2012 IEEE Congress on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xiaodong Li, Jun 2012, Brisbane, Australia. pp.2286-2293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2012.6256553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757529v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Random Graph Generation with Evolutionary Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Spritzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph Drawing 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Berlin, Germany. pp.541-552, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-36763-2_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex system science for optimal strategy of management of a food system: the camembert cheese ripening</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual Analytics of EA Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Alavarez</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congres of Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Athène, Greece. pp.325-331</w:t>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference, GECCO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840747v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamps : A test problem for cooperative coevolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Tonda</w:t>
+                <w:t xml:space="preserve">The complex system science for optimal strategy of management of a food system: the camembert cheese ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Squillero</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alavarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NICSO 2011, the 5th International Workshop on Nature Inspired Cooperative Strategies for Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Cluj Napoca, Romania</w:t>
+              <w:t xml:space="preserve">International Congres of Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Athène, Greece. pp.325-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642304v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual analysis of population scatterplots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lamps : A test problem for cooperative coevolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Squillero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Biannual International Conference on Artificial Evolution (EA-2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">NICSO 2011, the 5th International Workshop on Nature Inspired Cooperative Strategies for Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Cluj Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642307v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Analytics of EA Data</w:t>
+                <w:t xml:space="preserve">Visual analysis of population scatterplots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference, GECCO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">10th Biannual International Conference on Artificial Evolution (EA-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642300v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New genetic operators in the fly algorithm: application to medical PET image reconstruction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Rocchisani</w:t>
+                <w:t xml:space="preserve">Independence Model estimation using Artificial Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOIASP, Evolutionary Computation in Image Analysis and Signal Processing, EvoApplications 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783832v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial evolution for PET and SPECT reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck P Vidal</w:t>
+                <w:t xml:space="preserve">New genetic operators in the fly algorithm: application to medical PET image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Rocchisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Rocchisani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPM Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">EVOIASP, Evolutionary Computation in Image Analysis and Signal Processing, EvoApplications 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783332v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand posture recognition using real-time artificial evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Artificial evolution for PET and SPECT reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck P Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Rocchisani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOIASP, Evolutionary Computation in Image Analysis and Signal Processing, EvoApplications 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Istanbul, Turkey. pp.251-260</w:t>
+              <w:t xml:space="preserve">AAPM Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783828v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold selection, mitosis and dual mutation in cooperative co-evolution: application to medical 3d tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck P. Vidal</w:t>
+                <w:t xml:space="preserve">Hand posture recognition using real-time artificial evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Rocchisani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPSN 2010, 11th International Conference on Parallel Problem Solving From Nature.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">EVOIASP, Evolutionary Computation in Image Analysis and Signal Processing, EvoApplications 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Istanbul, Turkey. pp.251-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783841v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal viable path search for a cheese ripening process using a multi-objective EA.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Bourgine</w:t>
+                <w:t xml:space="preserve">Threshold selection, mitosis and dual mutation in cooperative co-evolution: application to medical 3d tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Rocchisani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2010, International Conference on Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">PPSN 2010, 11th International Conference on Parallel Problem Solving From Nature.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783852v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independence Model estimation using Artificial Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barrière</w:t>
+                <w:t xml:space="preserve">Optimal viable path search for a cheese ripening process using a multi-objective EA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICEC 2010, International Conference on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467586v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling human expertise on a cheese ripening industrial process using GP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Problem Solving from Nature -- {PPSN} X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Dortmund, Germany. pp.859--868, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-87700-4_85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00335956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcompressing JPEG images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Mendivil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoIASP2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Valencia, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointwise Regularity of Fitness Landscapes and the Performance of a Simple ES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary denoising based on an estimation of Hölder exponents with oscillations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Olague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoIASP 2006 - 8th European Workshop on Evolutionary Computation in Image Analysis and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Budapest, Hungary. pp.520-524, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11732242_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fitness Map Scheme. Application to interactive multifractal image denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Pilz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation is in Edinburgh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interactive EA for Multifractal Bayesian Denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoIASP 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Lausanne, Suisse. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pareto Optimal Sensing Strategies for an Active Vision System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Olague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEC 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacle detection by Evolutionary Algorithm: the Fly Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pauplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Null Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICARA 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Palmerston North, Nouvelle Zélande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Evolutionary Optimisation to Robot Obstacle Avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pauplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Null Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCIIA 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Haikou, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary signal enhancement based on Hölder regularity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Workshop on Evolutionary Computation in Image Analysis and Signal Processing - EVOIASP 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00581051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations non structurées en optimisation topologique de formes par algorithmes évolutionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Hamda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CANUM 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Port d'Albret, France, pp.153-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000852v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Take it EASEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPSN VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Paris - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual GP: an Alternative Viewpoint for the Resolution of Complex Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO, Genetic and Evolutionary Computation Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Orlando, Florida, USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of Non-Linear IFS attractors using Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress on Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Washington DC, USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11972,91 +12089,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of information processing capacity of bacterial metabolism through regression problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ahavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12075,113 +12192,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys 2023 - Symposium on Synthetic and Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving regression problems using bacterial metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ahavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12200,113 +12317,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Living Machines @ Work day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Gif-sur-Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural-like computation using bacterial metabolism to solve machine-learning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ahavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12325,551 +12442,551 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIM BioConvS - Innovation Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, St-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of food gel structures during simulated gastro-intestinal digestion using Small Angle Scattering at SOLEIL synchrotron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the diffusion of pepsin and hydrolysis kinetics of dairy protein gels during simulated gastric digestion using advanced microscopic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
+              <w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581553v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the gastric breakdown of milk protein gels by time-lapse synchrotron deep-UV microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Evolution of food gel structures during simulated gastro-intestinal digestion using Small Angle Scattering at SOLEIL synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552152v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the diffusion of pepsin and hydrolysis kinetics of dairy protein gels during simulated gastric digestion using advanced microscopic techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Exploring the gastric breakdown of milk protein gels by time-lapse synchrotron deep-UV microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Jamme</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t>
+              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651304v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastric digestion of milk protein gels as assessed by time-lapse Synchrotron UV-microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16. European microscopy CongressEMC2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12879,1728 +12996,1728 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Evolution, 15th International Conference, Evolution Artificielle, EA 2022, Exeter, UK, October 31 - November 2, 2022, Revised Selected Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Keedwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Switzerland, 14091, 2023, Lecture Notes in Computer Science, ISBN 978-3-031-42615-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42616-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, LNCS - Lecture Notes in Computer Science (12052), pp.219, 2020, Artificial Evolution, 978-3-030-45714-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-45715-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Evolution, 13th International Conference, Evolution Artificielle, EA 2017, Paris, France, October 25-27, 2017, Revised Selected Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, LNCS - Lecture Notes in Computer Science (10764), 2018, Artificial Evolution, 978-3-319-78132-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78133-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary algorithms for food science and technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 182 p., 2016, Genetic Programming and Evolvable Machines, 978-1-848-21813-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Algorithms for Food Science and Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119136828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Evolution - 10th International Conference, Evolution Artificielle, EA 201. Revised Selected Papers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Artificial Evolution 2011 : 10th International Conference, Evolution Artificielle, EA 2011, Angers, France, October 24-26, 2011, Revised Selected Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, 2012, Lecture Notes in Computer Science, 978-3-642-35532-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35533-2⟩</w:t>
+              <w:t xml:space="preserve">Springer, 7401, 229 p., 2012, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35533-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256241v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Evolution 2011 : 10th International Conference, Evolution Artificielle, EA 2011, Angers, France, October 24-26, 2011, Revised Selected Papers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Artificial Evolution - 10th International Conference, Evolution Artificielle, EA 201. Revised Selected Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, 7401, 229 p., 2012, Lecture Notes in Computer Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35533-2_15⟩</w:t>
+              <w:t xml:space="preserve">Springer, 2012, Lecture Notes in Computer Science, 978-3-642-35532-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35533-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643404v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution Artificielle 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Collet, Nicolas Monmarché, Pierrick Legrand, Marc Schoenauer, Evelyne Lutton. Springer, LNCS 5975, pp.163, 2010, 978-3-642-14155-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Evolution 8th International Conference, Évolution Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LNCS - Springer, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-79305-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.242, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractals in Engineering - New Trends in Theory and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.289, 2005, 978-1846280474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00558760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Problem Solving from Nature PPSN VI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalyanmoy Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Berlin Heidelberg, 1917 (1917), 2000, LNCS, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45356-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractals: Theory and Applications in Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. M. Dekking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Dekking, Jacques Levy Vehel, Evelyne Lutton and Claude Tricot. Springer-Verlag, pp.355, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00578659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Evolution: Third European Conference, AE'97, Nîmes, France, October 1997. Selected Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmund Ronald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Snyers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer-Verlag GmbH. Springer-Verlag GmbH; Springer Berlin Heidelberg, 1363 (1363), 1998, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BFb0026588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractals in Engineering: From Theory to Industrial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.396, 1997, 3-540-76182-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00593318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14610,1238 +14727,1238 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.120-143, 2022, Livre blanc INRIA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations and state of play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mitton</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements et état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mitton</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Brossard Ludovic (ed.); Garcia Frédérick (ed.); Mitton Nathalie (ed.); Terrier Alexandre (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for agri-food processes: learning from data, human knowledge and interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mejean Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mejean Perrot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Developments in Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.261-286, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-91167-2.00006-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Outlook on Feature Selection as a Multi-objective Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Squillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.68-81, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-45715-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of interactive machine learning systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human and Machine Learning Visible, Explainable, Trustworthy and Transparent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPRINGER</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.341-360, 2018, Human-Computer Interaction Series, 978-3-319-90403-0; 978-3-319-90402-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-90403-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Machine Learning for Applications in Food Science and Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barnabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human and Machine Learning, Springer, ISBN 978-3-319-90403-0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-3-319-90403-0; 978-3-319-90402-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamps : a test problem for cooperative coevolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Squillero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Inspired Cooperative Strategies for Optimization (NICSO 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 387, Springer Science + Business Media B.V., 2011, Studies in Computational Intelligence, 978-3-642-24093-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-24094-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary multifractal signal/image denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Computer vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURASIP, pp.1-25, 2007, EURASIP Book Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15851,265 +15968,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for agri-food processes: 4 learning from data, human knowledge and interactions| Book chapter Part of ISBN: 9780323984836 Current developments in biotechnology and bioengineering 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mejean-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ digestion of canola protein gel observed by synchrotron X-Ray Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Napieraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brûlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16119,1230 +16236,1230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual analytics and experimental analysis of evolutionary algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7605, INRIA. 2011, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00587170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling an agrifood industrial process using cooperative coevolution Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6914, INRIA. 2009, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00381681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on controlled regularity fitness landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landrin-Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5823, INRIA. 2006, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactivité efficace pour les algorithmes évolutionnaires interactifs. Application au débruitage multifractal d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Pilz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-5535, INRIA. 2005, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affectation automatique des relecteurs de la conférence PPSN VI : un exemple d'utilisation du language EASEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4177, INRIA. 2001, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EASEA : un langage de spécification pour les algorithmes évolutionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4218, INRIA. 2001, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar IFS + Individual Genetic Programming = Efficient IFS Inverse Problem Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Raynal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3849, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitwise Regularity Coefficients as a Tool for Deception Analysis of a Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3274, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Remarks on the Optimization of Hölder Functions with Genetic Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2627, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed IFS : Resolution of the Inverse Problem Using Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glevarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Roll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2631, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Genetic algorithm for the detection of 2D geometric primitives in images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2110, INRIA. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of fractal : function using genetic algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1941, INRIA. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D model based stereo reconstruction using coupled Markov random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1951, INRIA. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId405"/>
+      <w:footerReference w:type="default" r:id="rId409"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17489,51 +17606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671396v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023908" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Freitas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benallaoua" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02762-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Valsecchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohsung Oh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongyul Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Wook Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020833" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Napieraj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle Randrianarisoa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2022.100270" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pasquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.02.059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-018-9333-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bianchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hoch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Ali Abbood" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavauzelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rocchisani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2017.04.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00161" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pallamidessi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-014-9321-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NLTQ37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Gonzalo Cancino Ticona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12090" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2213251" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758187v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Squillero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12293-012-0095-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Olague" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandez de Vega" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dozal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9542-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourgeois-Republique" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Harboun-Cohen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294862v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00285128v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Valigiani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000495v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauplin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000847v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013666503249" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCKVC5XJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leblanc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Axel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00345-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D933503C60AAD045E6026E680C6160A2FDE34AA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000097v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raynal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592413v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4235.728208" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Levy Vehel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoudi Khalid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427376v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ahavi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230169v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590415" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955601v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mounir El Mendili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Villard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02462-7_35" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818238v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beichen Ji" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245024v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha F. Al-Maliki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03503231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TREX53765.2021.00013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354095v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Gardner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha Al-Maliki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lutton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737033v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;jean" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300874" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc.20181216" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266292v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192521v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736924v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_14" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607681v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604947v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594777v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3075992" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532589v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366587v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482084v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250499v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365972v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6_4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153887v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764675" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195494v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Spritzer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9_17" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059411v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hugo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancino Waldo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365975v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Keijzer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44303-3_3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221601v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37192-9_11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824228v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818641v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2482717" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721999v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6256553" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyl Mercedes Ciganda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaudesi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTV.2012.17" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757529v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29139-5_22" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720161v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36763-2_48" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840747v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alavarez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642304v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642307v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642300v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783832v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783332v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P Vidal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783828v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaufmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783841v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783852v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467586v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335956v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_85" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-758SMLW6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539221v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Mendivil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539276v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294873v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11732242_49" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539352v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pilz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539290v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000845v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Dunn" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000493v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Null Parent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000494v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581051v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000852v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000875v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000879v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000878v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287846v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312498v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312782v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581553v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552152v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651304v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357490v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194174v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Keedwell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175883v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266288v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Evolutionary+Algorithms+for+Food+Science+and+Technology-p-9781848218130" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481758v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119136828" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256241v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643404v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2_15" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643446v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067807v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79305-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836309v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/hal-00836309" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558760v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000876v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyanmoy Deb" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Rudolph" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45356-3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578659v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Dekking" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tricot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000884v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Ronald" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Snyers" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0026588" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593318v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230255v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91167-2.00006-X" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354048v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbiero" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_6" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791670v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319904023" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90403-0_17" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482108v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374165v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24094-2_7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539226v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298862v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258066v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587170v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070202v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landrin-Schweitzer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070472v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000850v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000849v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000877v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073415v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leblanc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074060v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074056v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cretin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glevarec" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roll" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074562v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074733v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074722v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5_12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Spann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Lutton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P Vidal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04280-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117302" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671396v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13523" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean Perrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023908" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Freitas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benallaoua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02762-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Valsecchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohsung Oh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongyul Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Wook Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020833" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Napieraj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle Randrianarisoa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2022.100270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561464v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pasquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.02.059" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bianchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-018-9333-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hoch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621816v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Ali Abbood" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavauzelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rocchisani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2017.04.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218959v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00161" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536557v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pallamidessi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-014-9321-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NLTQ37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Gonzalo Cancino Ticona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12090" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2213251" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Squillero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12293-012-0095-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642312v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Olague" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandez de Vega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dozal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9542-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294838v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourgeois-Republique" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Harboun-Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00285128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Valigiani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauplin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leblanc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Axel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00345-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D933503C60AAD045E6026E680C6160A2FDE34AA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013666503249" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCKVC5XJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000097v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raynal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4235.728208" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Levy Vehel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoudi Khalid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ahavi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230169v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590415" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245024v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha F. Al-Maliki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955601v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mounir El Mendili" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Villard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tiret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galanaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02462-7_35" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beichen Ji" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03503231v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TREX53765.2021.00013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354095v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Gardner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shatha Al-Maliki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lutton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737033v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;jean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736029v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005699v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300874" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266289v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc.20181216" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266292v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786708v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192521v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3075992" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607681v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594777v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532589v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482084v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366587v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250499v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365972v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6_4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366572v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764675" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195494v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Spritzer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9_17" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059411v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hugo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancino Waldo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365975v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Keijzer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44303-3_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221601v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37192-9_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824228v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818641v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2482717" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366578v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyl Mercedes Ciganda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaudesi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTV.2012.17" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757529v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29139-5_22" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721999v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6256553" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720161v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36763-2_48" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642300v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840747v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alavarez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642304v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642307v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783832v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783332v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783828v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaufmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783841v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783852v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335956v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_85" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-758SMLW6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539221v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Mendivil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539276v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294873v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11732242_49" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539352v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pilz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539290v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000845v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Dunn" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000493v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Null Parent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000494v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581051v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000852v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000875v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000879v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000878v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287846v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312498v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312782v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651304v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581553v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552152v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357490v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194174v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Keedwell" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175883v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266288v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Evolutionary+Algorithms+for+Food+Science+and+Technology-p-9781848218130" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481758v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119136828" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643404v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2_15" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256241v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643446v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067807v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79305-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836309v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/hal-00836309" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558760v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000876v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyanmoy Deb" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Rudolph" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yao" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45356-3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578659v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Dekking" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tricot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000884v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Ronald" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Snyers" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0026588" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593318v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230255v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91167-2.00006-X" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354048v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbiero" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_6" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791670v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319904023" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90403-0_17" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482108v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374165v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24094-2_7" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539226v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298862v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258066v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587170v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070202v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landrin-Schweitzer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070472v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000850v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000849v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000877v2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073415v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leblanc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074060v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074056v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cretin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glevarec" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roll" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074562v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074733v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074722v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>