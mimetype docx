--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1324,252 +1324,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBNA1: Oncogenic Activity, Immune Evasion and Biochemical Functions Provide Targets for Novel Therapeutic Strategies against Epstein-Barr Virus- Associated Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna B Wilson</w:t>
+                <w:t xml:space="preserve">EBV/KSHV co-infection: an effective partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Manet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers10040109⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (1), pp.79-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183401017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927934v1</w:t>
+                <w:t xml:space="preserve">hal-01953652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBV/KSHV co-infection: an effective partnership</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EBNA1: Oncogenic Activity, Immune Evasion and Biochemical Functions Provide Targets for Novel Therapeutic Strategies against Epstein-Barr Virus- Associated Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna B Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (1), pp.79-82. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20183401017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers10040109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953652v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral driven epigenetic events alter the expression of cancer-related genes in Epstein-Barr-virus naturally infected Burkitt lymphoma cell lines</w:t>
               </w:r>
@@ -5619,51 +5619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Breyne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03274-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amaudrut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallinjoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E Mangeot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2308776121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Maroui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Akinyi Odongo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mundo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Manara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2314426121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Manet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Mrozek-Gorska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab787" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Vargas-Ayala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00273-19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zanella-Cl&#233;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01917-17" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corbin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Benbahouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31078-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna B Wilson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10040109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953652v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183401017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Cros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Diederichs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sirand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05713-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bazot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek M Leske" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Macleod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mompelat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02002298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Marchione" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00869" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Accardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fusil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Gheit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv142" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Kweder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ainouze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Brunel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/769837" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Siouda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku697" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Louise Cosby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P Muller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;vy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/205617" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Frecha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiping Yue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cuenin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004125" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aubry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mariam&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan S. Wyrwicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02139-14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zannetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Parroche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Panaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roblot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400249" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Fathallah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mariggi&#242;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Calvez-Kelm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003186" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Conti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sueur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Coly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.12.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16PMFZ08-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00696948v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto-Rifo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-011-0879-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Juillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks319" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Kadjouf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00159-12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01397-10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520156v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ote" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lebrun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vandevenne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bontems" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahora Medina-Palazon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007882" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927972v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ricci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp497" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergeant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00413477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux-Didier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01421-07" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medina-Palazon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filhol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vingtdeux-Didier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01421-07" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Goormachtigh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Sothea Ouk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tranchand-Bunel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02052-05" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Middeldorp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.79.22.14102-14111.2005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928098v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Hiriart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Buisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Keppler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m501725200" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alazard-Dany" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.14.8166-8172.2003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313697v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hiriart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardouillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farjot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vu Chuong Nguyen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m208656200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711192v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Pich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Neuhierl" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.19.9635-9644.2002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Breyne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03274-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amaudrut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallinjoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E Mangeot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2308776121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Maroui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Akinyi Odongo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mundo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Manara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2314426121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Manet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Mrozek-Gorska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab787" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Vargas-Ayala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00273-19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zanella-Cl&#233;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01917-17" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corbin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Benbahouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31078-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183401017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna B Wilson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10040109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Cros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Diederichs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sirand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05713-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bazot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek M Leske" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Macleod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mompelat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02002298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Marchione" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00869" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Accardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fusil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Gheit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv142" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Kweder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ainouze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Brunel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/769837" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Siouda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku697" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Louise Cosby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P Muller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;vy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/205617" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Frecha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiping Yue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cuenin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004125" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aubry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mariam&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan S. Wyrwicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02139-14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zannetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Parroche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Panaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roblot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400249" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Fathallah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mariggi&#242;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Calvez-Kelm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003186" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Conti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sueur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Coly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.12.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16PMFZ08-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00696948v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto-Rifo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-011-0879-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Juillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks319" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Kadjouf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00159-12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01397-10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520156v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ote" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lebrun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vandevenne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bontems" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahora Medina-Palazon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007882" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927972v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ricci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp497" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergeant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00413477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux-Didier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01421-07" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medina-Palazon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filhol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vingtdeux-Didier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01421-07" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Goormachtigh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Sothea Ouk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tranchand-Bunel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02052-05" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Middeldorp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.79.22.14102-14111.2005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928098v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Hiriart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Buisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Keppler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m501725200" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alazard-Dany" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.14.8166-8172.2003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313697v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hiriart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardouillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farjot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vu Chuong Nguyen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m208656200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711192v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Pich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Neuhierl" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.19.9635-9644.2002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>