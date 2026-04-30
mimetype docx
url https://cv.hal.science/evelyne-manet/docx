--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2025,295 +2025,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mycotoxin aflatoxin B1 stimulates Epstein-Barr virus-induced B-cell transformation in in vitro and in vivo experimental models</w:t>
+                <w:t xml:space="preserve">Measles Virus: Identification in the M Protein Primary Sequence of a Potential Molecular Marker for Subacute Sclerosing Panencephalitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosita Accardi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Sirand</w:t>
+                <w:t xml:space="preserve">Hasan Kweder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Fusil</w:t>
+                <w:t xml:space="preserve">Michelle Ainouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Gheit</w:t>
+                <w:t xml:space="preserve">Joanna Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gerlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgv142⟩</w:t>
+              <w:t xml:space="preserve">Advances in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.769837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/769837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953714v1</w:t>
+                <w:t xml:space="preserve">hal-01911536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measles Virus: Identification in the M Protein Primary Sequence of a Potential Molecular Marker for Subacute Sclerosing Panencephalitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mycotoxin aflatoxin B1 stimulates Epstein-Barr virus-induced B-cell transformation in in vitro and in vivo experimental models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Ainouze</w:t>
+                <w:t xml:space="preserve">Rosita Accardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Brunel</w:t>
+                <w:t xml:space="preserve">Floriane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Gerlier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Manet</w:t>
+                <w:t xml:space="preserve">Tarik Gheit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015, pp.769837. </w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (11), pp.1440-1451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/769837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgv142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911536v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epstein–Barr virus nuclear antigen 3A protein regulates CDKN2B transcription via interaction with MIZ-1</w:t>
               </w:r>
@@ -2376,3103 +2376,2835 @@
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 42 (15), pp.9700-9716. </w:t>
+              <w:t xml:space="preserve">, 2014, 42 (15), pp.9700 - 9716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gku697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039044v1</w:t>
+                <w:t xml:space="preserve">hal-01927905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epstein–Barr virus nuclear antigen 3A protein regulates CDKN2B transcription via interaction with MIZ-1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Leblanc</w:t>
+                <w:t xml:space="preserve">Mutations in the H, F, or M Proteins Can Facilitate Resistance of Measles Virus to Neutralizing Human Anti-MV Sera.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Kweder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ainouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Louise Cosby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude P Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku697⟩</w:t>
+              <w:t xml:space="preserve">Adv Virol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.205617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/205617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927905v1</w:t>
+                <w:t xml:space="preserve">hal-00965089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the H, F, or M Proteins Can Facilitate Resistance of Measles Virus to Neutralizing Human Anti-MV Sera.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasan Kweder</w:t>
+                <w:t xml:space="preserve">Epstein-Barr virus down-regulates tumor suppressor DOK1 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Siouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Frecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Ainouze</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Lévy</w:t>
+                <w:t xml:space="preserve">Rosita Accardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiping Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Cuenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adv Virol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (5), pp.e1004125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/205617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00965089v1</w:t>
+                <w:t xml:space="preserve">hal-01911070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epstein-Barr virus down-regulates tumor suppressor DOK1 expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Cuenin</w:t>
+                <w:t xml:space="preserve">Epstein-Barr virus late gene transcription depends on the assembly of a virus-specific preinitiation complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mariamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucjan S. Wyrwicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (21), pp.12825-12838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02139-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01911070v1</w:t>
+                <w:t xml:space="preserve">hal-01911064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epstein-Barr virus late gene transcription depends on the assembly of a virus-specific preinitiation complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucjan S. Wyrwicz</w:t>
+                <w:t xml:space="preserve">TLR9 transcriptional regulation in response to double-stranded DNA viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Parroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Panaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology (Baltimore, Md.: 1950)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 193 (7), pp.3398-3408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1400249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02139-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01911064v1</w:t>
+                <w:t xml:space="preserve">hal-01911132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLR9 transcriptional regulation in response to double-stranded DNA viruses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Roblot</w:t>
+                <w:t xml:space="preserve">Epstein - Barr virus transforming protein LMP-1 alters B cells gene expression by promoting accumulation of the oncoprotein ΔNp73α.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosita Accardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikbal Fathallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mariggiò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Calvez-Kelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology (Baltimore, Md.: 1950)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.e1003186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1400249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01911132v1</w:t>
+                <w:t xml:space="preserve">hal-00965878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epstein - Barr virus transforming protein LMP-1 alters B cells gene expression by promoting accumulation of the oncoprotein ΔNp73α.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ikbal Fathallah</w:t>
+                <w:t xml:space="preserve">Functional mechanisms of the cellular prion protein (PrPC) associated anti-HIV-1 properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Soto-Rifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Calvez-Kelm</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (8), pp.1331-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-011-0879-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00965878v1</w:t>
+                <w:t xml:space="preserve">insu-00696948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of new interacting partners of the shuttling protein ubinuclein (Ubn-1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Couté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 318 (5), pp.509-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional mechanisms of the cellular prion protein (PrPC) associated anti-HIV-1 properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Manet</w:t>
+                <w:t xml:space="preserve">Epstein-Barr virus protein EB2 stimulates cytoplasmic mRNA accumulation by counteracting the deleterious effects of SRp20 on viral mRNAs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franceline Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (14), pp.6834-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-011-0879-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00696948v1</w:t>
+                <w:t xml:space="preserve">hal-00965880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epstein-Barr virus protein EB2 stimulates cytoplasmic mRNA accumulation by counteracting the deleterious effects of SRp20 on viral mRNAs.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Epstein-Barr virus BcRF1 gene product is a TBP-like protein with an essential role in late gene expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Kadjouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mariamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Manet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (11), pp.6023-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00159-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00965880v1</w:t>
+                <w:t xml:space="preserve">hal-00965882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Epstein-Barr virus BcRF1 gene product is a TBP-like protein with an essential role in late gene expression.</w:t>
+                <w:t xml:space="preserve">The Nuclear and Adherent Junction Complex Component Protein Ubinuclein Negatively Regulates the Productive Cycle of Epstein-Barr Virus in Epithelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mariamé</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Manet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86 (11), pp.6023-32. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 85 (2), pp.784 - 794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.01397-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00159-12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00965882v1</w:t>
+                <w:t xml:space="preserve">hal-01927967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nuclear and Adherent Junction Complex Component Protein Ubinuclein Negatively Regulates the Productive Cycle of Epstein-Barr Virus in Epithelial Cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Varicella-zoster virus IE4 protein interacts with SR proteins and exports mRNAs through the TAP/NXF1 pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vandevenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahora Medina-Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (11), pp.e7882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.01397-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01927967v1</w:t>
+                <w:t xml:space="preserve">inserm-00520156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varicella-zoster virus IE4 protein interacts with SR proteins and exports mRNAs through the TAP/NXF1 pathway.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Vandevenne</w:t>
+                <w:t xml:space="preserve">Translation of intronless RNAs is strongly stimulated by the Epstein–Barr virus mRNA export factor EB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Decimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahora Medina-Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (15), pp.4932 - 4943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00520156v1</w:t>
+                <w:t xml:space="preserve">hal-01927972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation of intronless RNAs is strongly stimulated by the Epstein–Barr virus mRNA export factor EB2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mure</w:t>
+                <w:t xml:space="preserve">The Epstein-Barr virus (EBV) protein EB2 is an mRNA export factor essential for virus production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Manet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkp497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01927972v1</w:t>
+                <w:t xml:space="preserve">hal-01927979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Epstein-Barr virus (EBV) protein EB2 is an mRNA export factor essential for virus production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Sergeant</w:t>
+                <w:t xml:space="preserve">Protein Kinase CK2 Phosphorylation of EB2 Regulates Its Function in the Production of Epstein-Barr Virus Infectious Viral Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Medina-Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vingtdeux-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (21), pp.11850 - 11860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.01421-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927979v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein kinase CK2 phosphorylation of EB2 regulates its function in the production of Epstein-Barr virus infectious viral particles.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vingtdeux-Didier</w:t>
+                <w:t xml:space="preserve">Autoactivation of the Epstein-Barr virus oncogenic protein LMP1 during type II latency through opposite roles of the NF-kappaB and JNK signaling pathways.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Goormachtigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tranchand-Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Masy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 81 (21), pp.11850-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01421-07⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 80 (15), pp.7382-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02052-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00413477v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Kinase CK2 Phosphorylation of EB2 Regulates Its Function in the Production of Epstein-Barr Virus Infectious Viral Particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Medina-Palazon</w:t>
+                <w:t xml:space="preserve">Epstein-Barr Virus mRNA Export Factor EB2 Is Essential for Intranuclear Capsid Assembly and Production of gp350</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Middeldorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 81 (21), pp.11850 - 11860. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.01421-07⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 79 (22), pp.14102-14111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.79.22.14102-14111.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928087v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoactivation of the Epstein-Barr virus oncogenic protein LMP1 during type II latency through opposite roles of the NF-kappaB and JNK signaling pathways.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Masy</w:t>
+                <w:t xml:space="preserve">Interaction of the Epstein-Barr Virus mRNA Export Factor EB2 with Human Spen Proteins SHARP, OTT1, and a Novel Member of the Family, OTT3, Links Spen Proteins with Splicing Regulation and mRNA Export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Mikaelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Keppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 280 (44), pp.36935 - 36945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m501725200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02052-05⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00451197v1</w:t>
+                <w:t xml:space="preserve">hal-01928098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epstein-Barr Virus mRNA Export Factor EB2 Is Essential for Intranuclear Capsid Assembly and Production of gp350</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Batisse</w:t>
+                <w:t xml:space="preserve">Differential Hyperacetylation of Histones H3 and H4 upon Promoter-Specific Recruitment of EBNA2 in Epstein-Barr Virus Chromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Alazard-Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Manet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 79 (22), pp.14102-14111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.79.22.14102-14111.2005⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 77 (14), pp.8166 - 8172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.77.14.8166-8172.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713764v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of the Epstein-Barr Virus mRNA Export Factor EB2 with Human Spen Proteins SHARP, OTT1, and a Novel Member of the Family, OTT3, Links Spen Proteins with Splicing Regulation and mRNA Export</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Hiriart</w:t>
+                <w:t xml:space="preserve">A region of the Epstein-Barr virus (EBV) mRNA export factor EB2 containing an arginine-rich motif mediates direct binding to RNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bardouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Selina Keppler</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 280 (44), pp.36935 - 36945. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 278, pp.37790-37798</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928098v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00313697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Hyperacetylation of Histones H3 and H4 upon Promoter-Specific Recruitment of EBNA2 in Epstein-Barr Virus Chromatin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Alazard-Dany</w:t>
+                <w:t xml:space="preserve">A Novel Nuclear Export Signal and a REF Interaction Domain Both Promote mRNA Export by the Epstein-Barr Virus EB2 Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Vu Chuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.77.14.8166-8172.2003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (1), pp.335 - 342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m208656200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928100v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A region of the Epstein-Barr virus (EBV) mRNA export factor EB2 containing an arginine-rich motif mediates direct binding to RNA.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epstein-Barr Virus mRNA Export Factor EB2 Is Essential for Production of Infectious Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...57 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Edwige Hiriart</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Pich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Neuhierl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 76 (19), pp.9635-9644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.76.19.9635-9644.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5619,51 +5351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Breyne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03274-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amaudrut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallinjoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E Mangeot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2308776121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Maroui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Akinyi Odongo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mundo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Manara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2314426121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Manet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Mrozek-Gorska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab787" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Vargas-Ayala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00273-19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zanella-Cl&#233;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01917-17" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corbin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Benbahouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31078-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183401017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna B Wilson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10040109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Cros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Diederichs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sirand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05713-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bazot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek M Leske" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Macleod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mompelat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02002298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Marchione" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00869" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Accardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fusil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Gheit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv142" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Kweder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ainouze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Brunel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/769837" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Siouda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku697" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Louise Cosby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P Muller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;vy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/205617" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Frecha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiping Yue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cuenin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004125" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aubry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mariam&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan S. Wyrwicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02139-14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zannetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Parroche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Panaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roblot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400249" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Fathallah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mariggi&#242;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Calvez-Kelm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003186" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Conti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sueur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Coly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.12.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16PMFZ08-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00696948v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto-Rifo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-011-0879-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Juillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks319" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Kadjouf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00159-12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01397-10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520156v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ote" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lebrun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vandevenne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bontems" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahora Medina-Palazon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007882" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927972v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ricci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp497" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergeant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00413477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux-Didier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01421-07" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medina-Palazon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filhol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vingtdeux-Didier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01421-07" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Goormachtigh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Sothea Ouk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tranchand-Bunel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02052-05" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Middeldorp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.79.22.14102-14111.2005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928098v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Hiriart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Buisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Keppler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m501725200" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alazard-Dany" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.14.8166-8172.2003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313697v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hiriart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardouillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farjot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vu Chuong Nguyen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m208656200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711192v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Pich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Neuhierl" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.19.9635-9644.2002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Breyne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03274-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amaudrut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallinjoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E Mangeot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2308776121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Maroui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Akinyi Odongo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mundo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Manara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2314426121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Manet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Mrozek-Gorska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab787" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Vargas-Ayala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00273-19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zanella-Cl&#233;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01917-17" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corbin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Benbahouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31078-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183401017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna B Wilson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10040109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Cros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Diederichs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sirand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05713-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bazot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek M Leske" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Macleod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mompelat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02002298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Marchione" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00869" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Kweder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ainouze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Brunel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/769837" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Accardi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fusil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Gheit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv142" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Siouda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku697" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Louise Cosby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P Muller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;vy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/205617" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Frecha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiping Yue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cuenin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004125" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aubry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mariam&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan S. Wyrwicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02139-14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911132v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zannetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Parroche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Panaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roblot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400249" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Fathallah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mariggi&#242;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Calvez-Kelm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003186" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00696948v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto-Rifo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-011-0879-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Conti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sueur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Coly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.12.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16PMFZ08-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965880v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Juillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks319" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Kadjouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00159-12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01397-10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ote" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lebrun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vandevenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bontems" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahora Medina-Palazon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007882" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927972v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ricci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp497" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergeant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medina-Palazon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filhol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vingtdeux-Didier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01421-07" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451197v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Goormachtigh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Sothea Ouk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tranchand-Bunel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02052-05" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Middeldorp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.79.22.14102-14111.2005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928098v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Hiriart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Buisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Keppler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m501725200" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928100v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alazard-Dany" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.14.8166-8172.2003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hiriart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardouillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928104v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farjot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vu Chuong Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m208656200" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Pich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Neuhierl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.19.9635-9644.2002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>