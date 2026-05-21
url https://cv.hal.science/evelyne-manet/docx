--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2025,295 +2025,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measles Virus: Identification in the M Protein Primary Sequence of a Potential Molecular Marker for Subacute Sclerosing Panencephalitis</w:t>
+                <w:t xml:space="preserve">The mycotoxin aflatoxin B1 stimulates Epstein-Barr virus-induced B-cell transformation in in vitro and in vivo experimental models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan Kweder</w:t>
+                <w:t xml:space="preserve">Rosita Accardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Ainouze</w:t>
+                <w:t xml:space="preserve">Floriane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Brunel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Manet</w:t>
+                <w:t xml:space="preserve">Tarik Gheit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/769837⟩</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (11), pp.1440-1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgv142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911536v1</w:t>
+                <w:t xml:space="preserve">hal-01953714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mycotoxin aflatoxin B1 stimulates Epstein-Barr virus-induced B-cell transformation in in vitro and in vivo experimental models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measles Virus: Identification in the M Protein Primary Sequence of a Potential Molecular Marker for Subacute Sclerosing Panencephalitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Kweder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosita Accardi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Sirand</w:t>
+                <w:t xml:space="preserve">Michelle Ainouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Fusil</w:t>
+                <w:t xml:space="preserve">Joanna Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Gheit</w:t>
+                <w:t xml:space="preserve">Denis Gerlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (11), pp.1440-1451. </w:t>
+              <w:t xml:space="preserve">Advances in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.769837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgv142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/769837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953714v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epstein–Barr virus nuclear antigen 3A protein regulates CDKN2B transcription via interaction with MIZ-1</w:t>
               </w:r>
@@ -2433,64 +2433,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in the H, F, or M Proteins Can Facilitate Resistance of Measles Virus to Neutralizing Human Anti-MV Sera.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Kweder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ainouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Louise Cosby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2593,51 +2593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Siouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Frecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosita Accardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiping Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2969,51 +2969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epstein - Barr virus transforming protein LMP-1 alters B cells gene expression by promoting accumulation of the oncoprotein ΔNp73α.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosita Accardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikbal Fathallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5351,51 +5351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Breyne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03274-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amaudrut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallinjoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E Mangeot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2308776121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Maroui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Akinyi Odongo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mundo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Manara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2314426121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Manet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Mrozek-Gorska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab787" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Vargas-Ayala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00273-19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zanella-Cl&#233;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01917-17" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corbin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Benbahouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31078-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183401017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna B Wilson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10040109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Cros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Diederichs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sirand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05713-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bazot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek M Leske" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Macleod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mompelat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02002298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Marchione" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00869" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Kweder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ainouze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Brunel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/769837" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Accardi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fusil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Gheit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv142" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Siouda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku697" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Louise Cosby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P Muller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;vy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/205617" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Frecha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiping Yue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cuenin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004125" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aubry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mariam&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan S. Wyrwicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02139-14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911132v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zannetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Parroche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Panaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roblot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400249" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Fathallah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mariggi&#242;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Calvez-Kelm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003186" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00696948v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto-Rifo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-011-0879-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Conti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sueur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Coly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.12.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16PMFZ08-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965880v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Juillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks319" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Kadjouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00159-12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01397-10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ote" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lebrun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vandevenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bontems" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahora Medina-Palazon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007882" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927972v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ricci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp497" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergeant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medina-Palazon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filhol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vingtdeux-Didier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01421-07" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451197v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Goormachtigh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Sothea Ouk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tranchand-Bunel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02052-05" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Middeldorp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.79.22.14102-14111.2005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928098v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Hiriart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Buisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Keppler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m501725200" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928100v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alazard-Dany" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.14.8166-8172.2003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hiriart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardouillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928104v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farjot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vu Chuong Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m208656200" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Pich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Neuhierl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.19.9635-9644.2002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Breyne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03274-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amaudrut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallinjoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E Mangeot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2308776121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Maroui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Akinyi Odongo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mundo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Manara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2314426121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Manet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Mrozek-Gorska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab787" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Vargas-Ayala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00273-19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zanella-Cl&#233;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01917-17" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corbin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Benbahouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31078-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183401017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna B Wilson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10040109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Cros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Diederichs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sirand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05713-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bazot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek M Leske" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Macleod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mompelat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02002298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Marchione" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00869" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Accardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fusil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Gheit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv142" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Kweder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ainouze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Brunel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/769837" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Siouda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku697" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Louise Cosby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P Muller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;vy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/205617" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Frecha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiping Yue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cuenin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004125" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aubry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mariam&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan S. Wyrwicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02139-14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911132v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zannetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Parroche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Panaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roblot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400249" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Fathallah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mariggi&#242;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Calvez-Kelm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003186" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00696948v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto-Rifo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-011-0879-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Conti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sueur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Coly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.12.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16PMFZ08-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965880v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Juillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks319" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Kadjouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00159-12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01397-10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ote" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lebrun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vandevenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bontems" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahora Medina-Palazon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007882" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927972v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ricci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp497" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergeant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medina-Palazon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filhol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vingtdeux-Didier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01421-07" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451197v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Goormachtigh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Sothea Ouk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tranchand-Bunel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02052-05" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Middeldorp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.79.22.14102-14111.2005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928098v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Hiriart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Buisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Keppler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m501725200" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928100v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alazard-Dany" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.14.8166-8172.2003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hiriart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardouillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928104v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farjot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vu Chuong Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m208656200" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Pich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Neuhierl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.19.9635-9644.2002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>