--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -321,291 +321,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton Radiative Lifetime and Diffusion Length from First-Principles Atomic Trajectories: Method Assessment for P3HT</w:t>
+                <w:t xml:space="preserve">Amorphous structures and statistical sampling in first-principles molecular dynamics: The prototypical case of glassy GeSe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheick Oumar Diarra</w:t>
+                <w:t xml:space="preserve">Evelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Taillieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Martin</w:t>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c04516⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 653, pp.123415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2025.123415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227333v1</w:t>
+                <w:t xml:space="preserve">hal-04944159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous structures and statistical sampling in first-principles molecular dynamics: The prototypical case of glassy GeSe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Exciton Radiative Lifetime and Diffusion Length from First-Principles Atomic Trajectories: Method Assessment for P3HT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Oumar Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taillieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 653, pp.123415. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2025.123415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c04516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944159v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer through covalent versus non-covalent bonding: a case study in the crystalline π-conjugated P3HT polymer by approach-to-equilibrium molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Oumar Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -678,51 +678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -834,51 +834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57, pp.235303. </w:t>
@@ -942,51 +942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guerboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1050,90 +1050,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the actual difference between the Nosé and the Nosé‐Hoover thermostats : a critical review of canonical temperature control by molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Amiehe Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Oumar Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guerboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1184,90 +1184,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton diffusion in poly(3-hexylthiophene) by first-principles molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Oumar Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Steveler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1314,90 +1314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of amorphous SiO2 by first-principles molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1444,51 +1444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Dispersion Force Schemes on Liquid Systems: Comparing Efficiency and Drawbacks for Well-Targeted Test Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Berenger Amiehe Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1591,51 +1591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic structure of amorphous SiN: Combining Car–Parrinello and Born–Oppenheimer first-principles molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1734,51 +1734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1836,200 +1836,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal resistance of an interfacial molecular layer by first-principles molecular dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Chalcogenide glasses for innovation in applied science: fundamental issues and new insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 153 (7), pp.074704. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (3), pp.033002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0014232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab48a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990565v1</w:t>
+                <w:t xml:space="preserve">hal-02349413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transport in disordered network forming materials: Size effects and existence of propagative modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2230,204 +2234,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide glasses for innovation in applied science: fundamental issues and new insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thermal resistance of an interfacial molecular layer by first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Assil Bouzid</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (3), pp.033002. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (7), pp.074704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab48a4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0014232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349413v1</w:t>
+                <w:t xml:space="preserve">hal-02990565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity and transport modes in glassy GeTe 4 by first-principles molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2656,51 +2656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2751,51 +2751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to Dispersion Forces in First-Principles Modeling of Disordered Chalcogenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,295 +2879,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of dispersion forces on the atomic structure of glassy chalcogenides: The case of GeSe4 and GeS4</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity of deca-nanometric patterned Si membranes by multiscale simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Tugène</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mauro Boero</w:t>
+                <w:t xml:space="preserve">Hayat Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luca Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.830-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312769v1</w:t>
+                <w:t xml:space="preserve">hal-01826181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of deca-nanometric patterned Si membranes by multiscale simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+                <w:t xml:space="preserve">The role of dispersion forces on the atomic structure of glassy chalcogenides: The case of GeSe4 and GeS4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Verdier</w:t>
+                <w:t xml:space="preserve">Christine Tugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 126, pp.830-835. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 499, pp.167-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826181v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the occurrence of size effects in the calculation of thermal conductivity by first-principles molecular dynamics: The case of glassy GeTe4</w:t>
               </w:r>
@@ -3287,51 +3287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of amorphous layers on the thermal conductivity of phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3415,321 +3415,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dispersion forces on the atomic structure of a prototypical network-forming disordered system: The case of liquid GeSe2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity of glassy GeTe4 by first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luca Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 147 (4), pp.044504. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (15), pp.9729-9732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4986166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp01063j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349387v1</w:t>
+                <w:t xml:space="preserve">hal-02349381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of glassy GeTe4 by first-principles molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of dispersion forces on the atomic structure of a prototypical network-forming disordered system: The case of liquid GeSe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (15), pp.9729-9732. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (4), pp.044504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp01063j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4986166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349381v1</w:t>
+                <w:t xml:space="preserve">hal-02349387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier-like conduction and finite one-dimensional thermal conductivity in long silicon nanowires by approach-to-equilibrium molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,51 +3802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length dependence of thermal conductivity by approach-to-equilibrium molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4495,51 +4495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Computer Materials Real: The Predictive Power of First-Principles Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4565,51 +4565,51 @@
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Levchenko E.V., Dappe Y.J., Ori G. (Eds). </w:t>
+              <w:t xml:space="preserve">Elena V. Levchenko; Yannick J. Dappe; Guido Ori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Simulation in Physics for Materials Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 296 (chapitre 1), pp.3-21, 2020, ISBN 978-3-030-37789-2 ; e-ISBN 978-3-030-37790-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-37790-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4738,400 +4738,639 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315364452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal conduction by approach-to-equilibrium molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMRS Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal Conductivity of Amorphous Nanomaterials by Approach-to-Equilibrium Molecular Dynamics implemented in the framework of First-Principles Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Commission on Glasses (ICG), Berlin, Germany, juillet 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal Conduction in Amorphous Nanomaterials by Atomic Scale Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Congress on Advanced Materials Sciences and Engineering (AMSE-2022), July 21-25, 2022, Opatija, Croatia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Opatija, Croatia. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale simulation of thermal conduction by approach-to-equilibrium molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Thermoélectricité 2024, 20-21 novembre 2024, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ICube Laboratory Strasbourg – research activities in nanomaterials and the nanosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Ferblantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadiara Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop de la Fédération de Recherche Matériaux et Nanosciences du Grand Est (FRMNGE) 2022, Troyes, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of silicon crystallites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of the physical properties of Si nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lannoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Lannoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the luminescence of porous silicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Les Houches, France</w:t>
+              <w:t xml:space="preserve">MRS Boston</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316846v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical descriptions of porous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5173,404 +5412,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of the physical properties of Si nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of silicon crystallites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lannoo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Boston</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Boston, United States</w:t>
+              <w:t xml:space="preserve">Physics of the luminescence of porous silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...190 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03797738v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5646,51 +5646,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C483D1A"/>
+    <w:nsid w:val="FF681AC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5877,51 +5877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6311-6954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119721112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514396v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick O Diarra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Lambrecht" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bel-Hadj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Boero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2026.108262" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Diarra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04516" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944159v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123415" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02084K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495079v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guerboub" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad316b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dave Wansi Wendji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bouzid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139590" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Amiehe Essomba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202300209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steveler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00533j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Quynh Duong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Berenger Amiehe Essomba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kana Ishisone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COMMATSCI.2022.111555" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10408f" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014232" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109607" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Silvestrelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08628" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab48a4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.105401" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zampa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.11.064" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2019.06.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2018.00078" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tug&#232;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.07.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.05.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754618v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115435" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986166" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349381v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01063j" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.104309" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.054304" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cuny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2743089" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lannoo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mihalcescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.75.2228" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aim&#233; Vial" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Romestain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.17605" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493567v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rapports-du-comite-national.cnrs.fr/rapport_conjoncture_2024/section-08-micro-et-nanotechnologies-micro-et-nanosystemes-photonique-electronique-electromagnetisme-energie-electrique/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37790-8_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9789814745659/chapters/10.1201%2F9781315364452-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315364452" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Antoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ferblantier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiara Fall" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316852v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6311-6954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119721112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514396v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick O Diarra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Lambrecht" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bel-Hadj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Boero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2026.108262" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944159v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123415" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Diarra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04516" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02084K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495079v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guerboub" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad316b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dave Wansi Wendji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bouzid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139590" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Amiehe Essomba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202300209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steveler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00533j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Quynh Duong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Berenger Amiehe Essomba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kana Ishisone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COMMATSCI.2022.111555" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10408f" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab48a4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109607" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Silvestrelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08628" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014232" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.105401" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zampa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.11.064" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2019.06.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2018.00078" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tug&#232;ne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.07.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.05.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754618v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115435" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01063j" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986166" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.104309" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.054304" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cuny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2743089" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lannoo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mihalcescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.75.2228" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aim&#233; Vial" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Romestain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.17605" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493567v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rapports-du-comite-national.cnrs.fr/rapport_conjoncture_2024/section-08-micro-et-nanotechnologies-micro-et-nanosystemes-photonique-electronique-electromagnetisme-energie-electrique/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37790-8_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9789814745659/chapters/10.1201%2F9781315364452-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315364452" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946962v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051739v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Antoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ferblantier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiara Fall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frick" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316852v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316848v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316846v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>