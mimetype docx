--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -321,291 +321,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous structures and statistical sampling in first-principles molecular dynamics: The prototypical case of glassy GeSe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+                <w:t xml:space="preserve">Exciton Radiative Lifetime and Diffusion Length from First-Principles Atomic Trajectories: Method Assessment for P3HT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cheick Oumar Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taillieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evelyne Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2025.123415⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c04516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944159v2</w:t>
+                <w:t xml:space="preserve">hal-05227333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton Radiative Lifetime and Diffusion Length from First-Principles Atomic Trajectories: Method Assessment for P3HT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mauro Boero</w:t>
+                <w:t xml:space="preserve">Amorphous structures and statistical sampling in first-principles molecular dynamics: The prototypical case of glassy GeSe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Heiser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Martin</w:t>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 653, pp.123415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c04516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2025.123415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227333v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer through covalent versus non-covalent bonding: a case study in the crystalline π-conjugated P3HT polymer by approach-to-equilibrium molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Oumar Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -678,51 +678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -834,51 +834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57, pp.235303. </w:t>
@@ -942,51 +942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guerboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Dave Wansi Wendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,360 +1044,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the actual difference between the Nosé and the Nosé‐Hoover thermostats : a critical review of canonical temperature control by molecular dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+                <w:t xml:space="preserve">Exciton diffusion in poly(3-hexylthiophene) by first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Oumar Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Amiehe Essomba</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Steveler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (22), pp.15539-15546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.202300209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3cp00533j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280276v1</w:t>
+                <w:t xml:space="preserve">hal-04255894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton diffusion in poly(3-hexylthiophene) by first-principles molecular dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the actual difference between the Nosé and the Nosé‐Hoover thermostats : a critical review of canonical temperature control by molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Amiehe Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Oumar Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guerboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (22), pp.15539-15546. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3cp00533j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.202300209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255894v1</w:t>
+                <w:t xml:space="preserve">hal-04280276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of amorphous SiO2 by first-principles molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1444,51 +1444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Dispersion Force Schemes on Liquid Systems: Comparing Efficiency and Drawbacks for Well-Targeted Test Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Berenger Amiehe Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1591,51 +1591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic structure of amorphous SiN: Combining Car–Parrinello and Born–Oppenheimer first-principles molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1734,51 +1734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1836,204 +1836,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide glasses for innovation in applied science: fundamental issues and new insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermal resistance of an interfacial molecular layer by first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Assil Bouzid</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (3), pp.033002. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (7), pp.074704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab48a4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0014232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349413v1</w:t>
+                <w:t xml:space="preserve">hal-02990565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transport in disordered network forming materials: Size effects and existence of propagative modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2100,334 +2096,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Structure of Glassy GeTe 4 as a Playground to Assess the Performances of Density Functional Schemes Accounting for Dispersion Forces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pier Luigi Silvestrelli</w:t>
+                <w:t xml:space="preserve">Chalcogenide glasses for innovation in applied science: fundamental issues and new insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c08628⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (3), pp.033002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab48a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086320v1</w:t>
+                <w:t xml:space="preserve">hal-02349413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal resistance of an interfacial molecular layer by first-principles molecular dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+                <w:t xml:space="preserve">Atomic Structure of Glassy GeTe 4 as a Playground to Assess the Performances of Density Functional Schemes Accounting for Dispersion Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Silvestrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 153 (7), pp.074704. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (49), pp.11273-11279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0014232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c08628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990565v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity and transport modes in glassy GeTe 4 by first-principles molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Quynh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2656,51 +2656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2751,51 +2751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to Dispersion Forces in First-Principles Modeling of Disordered Chalcogenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,295 +2879,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of deca-nanometric patterned Si membranes by multiscale simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of dispersion forces on the atomic structure of glassy chalcogenides: The case of GeSe4 and GeS4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat Zaoui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maxime Verdier</w:t>
+                <w:t xml:space="preserve">Christine Tugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.06.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 499, pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826181v1</w:t>
+                <w:t xml:space="preserve">hal-02312769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of dispersion forces on the atomic structure of glassy chalcogenides: The case of GeSe4 and GeS4</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guido Ori</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of deca-nanometric patterned Si membranes by multiscale simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luca Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Tugène</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mauro Boero</w:t>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 499, pp.167-172. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.830-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312769v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the occurrence of size effects in the calculation of thermal conductivity by first-principles molecular dynamics: The case of glassy GeTe4</w:t>
               </w:r>
@@ -3287,51 +3287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of amorphous layers on the thermal conductivity of phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3415,321 +3415,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of glassy GeTe4 by first-principles molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of dispersion forces on the atomic structure of a prototypical network-forming disordered system: The case of liquid GeSe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (15), pp.9729-9732. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (4), pp.044504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp01063j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4986166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349381v1</w:t>
+                <w:t xml:space="preserve">hal-02349387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dispersion forces on the atomic structure of a prototypical network-forming disordered system: The case of liquid GeSe2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity of glassy GeTe4 by first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luca Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 147 (4), pp.044504. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (15), pp.9729-9732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4986166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp01063j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349387v1</w:t>
+                <w:t xml:space="preserve">hal-02349381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier-like conduction and finite one-dimensional thermal conductivity in long silicon nanowires by approach-to-equilibrium molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,51 +3802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length dependence of thermal conductivity by approach-to-equilibrium molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luca Palla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4495,51 +4495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Computer Materials Real: The Predictive Power of First-Principles Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4738,839 +4738,839 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315364452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomic-scale simulation of thermal conduction by approach-to-equilibrium molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de Thermoélectricité 2024, 20-21 novembre 2024, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ICube Laboratory Strasbourg – research activities in nanomaterials and the nanosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Ferblantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadiara Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop de la Fédération de Recherche Matériaux et Nanosciences du Grand Est (FRMNGE) 2022, Troyes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theory of the physical properties of Si nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lannoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS Boston</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical descriptions of porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lannoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theory of silicon crystallites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lannoo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the luminescence of porous silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conduction by approach-to-equilibrium molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Conductivity of Amorphous Nanomaterials by Approach-to-Equilibrium Molecular Dynamics implemented in the framework of First-Principles Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Commission on Glasses (ICG), Berlin, Germany, juillet 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Berlin, Germany. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Conduction in Amorphous Nanomaterials by Atomic Scale Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Congress on Advanced Materials Sciences and Engineering (AMSE-2022), July 21-25, 2022, Opatija, Croatia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Opatija, Croatia. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797738v1</w:t>
-              </w:r>
-[...548 lines deleted...]
-                <w:t xml:space="preserve">hal-03316846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5646,51 +5646,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF681AC0"/>
+    <w:nsid w:val="6DD2B906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5877,51 +5877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6311-6954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119721112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514396v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick O Diarra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Lambrecht" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bel-Hadj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Boero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2026.108262" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944159v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123415" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Diarra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04516" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02084K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495079v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guerboub" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad316b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dave Wansi Wendji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bouzid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139590" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Amiehe Essomba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202300209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steveler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00533j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Quynh Duong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Berenger Amiehe Essomba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kana Ishisone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COMMATSCI.2022.111555" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10408f" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab48a4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109607" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Silvestrelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08628" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014232" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.105401" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zampa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.11.064" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2019.06.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2018.00078" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tug&#232;ne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.07.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.05.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754618v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115435" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01063j" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986166" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.104309" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.054304" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cuny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2743089" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lannoo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mihalcescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.75.2228" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aim&#233; Vial" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Romestain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.17605" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493567v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rapports-du-comite-national.cnrs.fr/rapport_conjoncture_2024/section-08-micro-et-nanotechnologies-micro-et-nanosystemes-photonique-electronique-electromagnetisme-energie-electrique/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37790-8_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9789814745659/chapters/10.1201%2F9781315364452-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315364452" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946962v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051739v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Antoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ferblantier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiara Fall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frick" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316852v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316848v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316846v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6311-6954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119721112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514396v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick O Diarra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Lambrecht" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bel-Hadj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Boero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2026.108262" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Oumar Diarra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04516" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944159v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123415" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02084K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495079v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guerboub" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad316b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dave Wansi Wendji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bouzid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139590" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steveler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00533j" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Amiehe Essomba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202300209" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Quynh Duong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Berenger Amiehe Essomba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kana Ishisone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COMMATSCI.2022.111555" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10408f" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014232" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109607" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab48a4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Silvestrelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08628" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.105401" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zampa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.11.064" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2019.06.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Chaker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2018.00078" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tug&#232;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.07.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.05.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754618v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115435" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986166" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349381v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01063j" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.104309" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.054304" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cuny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2743089" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lannoo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mihalcescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.75.2228" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aim&#233; Vial" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Romestain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.17605" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493567v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rapports-du-comite-national.cnrs.fr/rapport_conjoncture_2024/section-08-micro-et-nanotechnologies-micro-et-nanosystemes-photonique-electronique-electromagnetisme-energie-electrique/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02551137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37790-8_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9789814745659/chapters/10.1201%2F9781315364452-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315364452" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Antoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ferblantier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiara Fall" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316846v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>