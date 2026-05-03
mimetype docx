--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1837,199 +1837,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La televisión antes de la televisión : la invención del “telespectador” en la prensa de los años 20 y 30</w:t>
+                <w:t xml:space="preserve">Cuando la República se pone en escena en Castilla y León</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Stéphane Durán Froix; Zoraida Carandell. </w:t>
+              <w:t xml:space="preserve">María Concepción Marcos del Olmo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telespectador y recepción audiovisual en España</w:t>
+              <w:t xml:space="preserve">El primer bienio republicano. Cultura política y movilización ciudadana entre 1931 y 1933</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbis Tertius</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.27-44, 2016, Universitas, 978-2-36783-083-4</w:t>
+                <w:t xml:space="preserve">Universidad de Valladolid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-85, 2016, 978-84-8448-849-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01423670v1</w:t>
+                <w:t xml:space="preserve">halshs-01423667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuando la República se pone en escena en Castilla y León</w:t>
+                <w:t xml:space="preserve">La televisión antes de la televisión : la invención del “telespectador” en la prensa de los años 20 y 30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">María Concepción Marcos del Olmo. </w:t>
+              <w:t xml:space="preserve">Jean-Stéphane Durán Froix; Zoraida Carandell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El primer bienio republicano. Cultura política y movilización ciudadana entre 1931 y 1933</w:t>
+              <w:t xml:space="preserve">Telespectador y recepción audiovisual en España</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universidad de Valladolid</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.73-85, 2016, 978-84-8448-849-1</w:t>
+                <w:t xml:space="preserve">Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-44, 2016, Universitas, 978-2-36783-083-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01423667v1</w:t>
+                <w:t xml:space="preserve">halshs-01423670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El teatro de guerra del bando republicano o la invención de un nuevo público</w:t>
               </w:r>
@@ -2772,51 +2772,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CF7EB86"/>
+    <w:nsid w:val="093FF78C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3003,51 +3003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-ricci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3363-5622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05957335X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42121005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046516097" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04625838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ricci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iberical.501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834048v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.280" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01519416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uga-editions.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1058388#document-details-anchor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15980" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Valero G&#243;mez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garc&#237;a Carri&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11535" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/collection-universitas/75-telespectador-9782367830834.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publicaciones.uva.es/UVAPublicaciones-13069-Humanidades-Historia-PRIMER-BIENIO-REPUBLICANO-EL-CULTURA-POLITICA-Y-MOVILIZACION-CIUDADANA-ENTRE-1931-1933.aspx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.escolarymayo.com/libro/cultura-y-guerra-civil_39290/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/dispositifs-dincrimination-en-espagne-xviiie-xxie-siecles-des-machines-textes-et-images#" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/45588" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pilar.fr/2010/01/22/303/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/index.php?id=111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.111" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01519423v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-ricci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3363-5622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05957335X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42121005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046516097" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04625838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ricci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iberical.501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834048v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.280" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01519416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uga-editions.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1058388#document-details-anchor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15980" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Valero G&#243;mez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garc&#237;a Carri&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11535" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publicaciones.uva.es/UVAPublicaciones-13069-Humanidades-Historia-PRIMER-BIENIO-REPUBLICANO-EL-CULTURA-POLITICA-Y-MOVILIZACION-CIUDADANA-ENTRE-1931-1933.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/collection-universitas/75-telespectador-9782367830834.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.escolarymayo.com/libro/cultura-y-guerra-civil_39290/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/dispositifs-dincrimination-en-espagne-xviiie-xxie-siecles-des-machines-textes-et-images#" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/45588" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pilar.fr/2010/01/22/303/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/index.php?id=111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.111" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01519423v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>