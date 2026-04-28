--- v0 (2026-03-15)
+++ v1 (2026-04-28)
@@ -855,514 +855,514 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(In)compatibilités des exigences RH de l'accréditation américaine AACSB au contexte universitaire français.</w:t>
+                <w:t xml:space="preserve">EXIGENCES RH DE L'ACCREDITATION AACSB ET GESTION DES ENSEIGNANTS-CHERCHEURS A L'UNIVERSITE : UNE « ETRANGE » SITUATION DE GESTION ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomon Bernier-Khedache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association internationale de recherche en management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association internationale de recherche en management Public, Jun 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">, Association internationale de recherche en management Public, May 2026, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008056v1</w:t>
+                <w:t xml:space="preserve">hal-05601292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the impact of bank branch closures on SME financing? The French case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Hamelin</w:t>
+                <w:t xml:space="preserve">(In)compatibilités des exigences RH de l'accréditation américaine AACSB au contexte universitaire français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomon Bernier-Khedache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Soula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFFI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association internationale de recherche en management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de recherche en management Public, Jun 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774734v1</w:t>
+                <w:t xml:space="preserve">hal-05008056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le responsable de formation contribue-t'il au développement des compétences des enseignants vacataires ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the impact of bank branch closures on SME financing? The French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Serve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Soula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES : Repenser l'enseignement supérieur à la lumière des enjeux sociaux et environnementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">AFFI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132190v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi le processus d’accréditation AACSB de certains IAE questionne leur performance et son pilotage ? Une Revue de la littérature</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment le responsable de formation contribue-t'il au développement des compétences des enseignants vacataires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Matmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jeannerod-Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association francophone de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFC, May 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">QPES : Repenser l'enseignement supérieur à la lumière des enjeux sociaux et environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718068v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles ressources éducatives pour professionnaliser les enseignants vacataires du supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Bensahel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jeannerod-Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1411,940 +1411,1022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préciser le rôle des responsables de formation pour les accompagner dans leur professionnalisation. Le rôle indispensable des responsables de formation, personne-clef des réussites étudiantes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
+                <w:t xml:space="preserve">En quoi le processus d’accréditation AACSB de certains IAE questionne leur performance et son pilotage ? Une Revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomon Bernier-Khedache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ressources éducatives au prisme de la professionnalisation dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFC, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056853v1</w:t>
+                <w:t xml:space="preserve">hal-03718068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The Exercise of Citizenship in the Financial Sphere”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+                <w:t xml:space="preserve">Préciser le rôle des responsables de formation pour les accompagner dans leur professionnalisation. Le rôle indispensable des responsables de formation, personne-clef des réussites étudiantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Bensahel Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jeannerod-Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, online, Canada</w:t>
+              <w:t xml:space="preserve">Les ressources éducatives au prisme de la professionnalisation dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135583v1</w:t>
+                <w:t xml:space="preserve">hal-04056853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic responses to competing institutional logics in organizations with a dominant logic: the case of a commercial bank entering the field of microfinance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“The Exercise of Citizenship in the Financial Sphere”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Copenhague, Netherlands</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579700v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comportements des vendeurs face à leurs clients en situation de pauvreté: le cas de la banque de détail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategic responses to competing institutional logics in organizations with a dominant logic: the case of a commercial bank entering the field of microfinance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Copenhague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682321v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités au prisme des représentations et des pratiques des organisations marchandes et non marchandes.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les comportements des vendeurs face à leurs clients en situation de pauvreté: le cas de la banque de détail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès International de l'AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682315v2</w:t>
+                <w:t xml:space="preserve">hal-01682321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prêts aux PME et TPE : mythes et réalités du financement participatif</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vulnérabilités au prisme des représentations et des pratiques des organisations marchandes et non marchandes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche sur le crowdfunding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">33ème Congrès International de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583857v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bricolage of identity to cope with crisis. Bank employees in times of turmoil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prêts aux PME et TPE : mythes et réalités du financement participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, VARSOVIE, Poland</w:t>
+              <w:t xml:space="preserve">Journée de recherche sur le crowdfunding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176412v1</w:t>
+                <w:t xml:space="preserve">hal-01583857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-method analysis of time assumptions in competitive dynamics research</w:t>
+                <w:t xml:space="preserve">Bricolage of identity to cope with crisis. Bank employees in times of turmoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heidi Wechtler</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, VARSOVIE, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284002v1</w:t>
+                <w:t xml:space="preserve">hal-01176412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research And Methods In Competitive Dynamics: Review And Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A Meta-method analysis of time assumptions in competitive dynamics research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Wechtler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284007v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Research And Methods In Competitive Dynamics: Review And Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Wechtler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La dynamique concurrentielle entre des entreprises de services : réalité et enjeux méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Sofia antipolis, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2354,143 +2436,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Terrisse Château Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Alain Burlaud, 978-2216161454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2500,224 +2582,224 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stakes and challenges in the development of impact investing in emerging markets: the case of Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Banking and Finance in Emerging Markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.378-393, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781800880900.00028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“L’exercice de la citoyenneté dans la sphère financière”, Economica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organiser l'alternative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quel marketing relationnel pour les clients en situation de pauvreté ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2733,51 +2815,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delacroix, E. et Gorge, H., Marketing et pauvreté, Être pauvre dans la société de consommation, EMS, « Societing »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2787,51 +2869,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe Crédit Agricole : quelle gouvernance pour quelle stratégie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2840,215 +2922,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les clients fragiles pour les banques : quand un risque en cache un autre !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Brial</w:t>
+                <w:t xml:space="preserve">Plates-formes de financement participatif et acteurs financiers historiques : pourquoi les partenariats se multiplient-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264077v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plates-formes de financement participatif et acteurs financiers historiques : pourquoi les partenariats se multiplient-ils ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faten Ben Slimane</w:t>
+                <w:t xml:space="preserve">Les clients fragiles pour les banques : quand un risque en cache un autre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409596v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3195,51 +3277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241241138" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192956v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Serve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914773v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cadario" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-018-4020-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas-Saltiel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Khedache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hamelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Soula" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bensahel-Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Matmati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gharbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jeannerod-Dumouchel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03934308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bensahel Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pourcelot-Capocci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682315v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Wechtler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Terrisse Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-foucher.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884661v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800880900.00028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628227v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241241138" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192956v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Serve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914773v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cadario" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-018-4020-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas-Saltiel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Khedache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hamelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Soula" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bensahel-Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Matmati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gharbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jeannerod-Dumouchel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03934308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bensahel Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pourcelot-Capocci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682315v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Wechtler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334027v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Terrisse Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-foucher.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800880900.00028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135671v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>